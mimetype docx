--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -1,10753 +1,8748 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...473 lines deleted...]
-      <w:r w:rsidR="00FF5B1F">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="00A80DFD" w:rsidRDefault="009E3240" w14:paraId="3C68B183" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32827</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD" w:rsidR="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD" w:rsidR="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD" w:rsidR="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst mediabeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="00A80DFD" w:rsidP="00A80DFD" w:rsidRDefault="00A80DFD" w14:paraId="7B7D5B52" w14:textId="0617EB25">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>381</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="00A80DFD" w:rsidP="000E52E8" w:rsidRDefault="00A80DFD" w14:paraId="4D154403" w14:textId="4284AD5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="00A80DFD" w:rsidP="000E52E8" w:rsidRDefault="00A80DFD" w14:paraId="25D5AACD" w14:textId="0E93A16D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 27 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="009E3240" w:rsidP="000E52E8" w:rsidRDefault="009E3240" w14:paraId="68E0BAB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="74CB0B10" w14:textId="6F353FE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lokale publieke omroepen zijn essentieel voor de samenleving. Ze vervullen een informerende, controlerende en verbindende functie in onze lokale gemeenschappen. Het kabinet blijft daarom inzetten op de versterking van lokale publieke omroepen. Dit is een belangrijk onderdeel van het integrale mediabeleid waar dit kabinet voor staat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="05EBE029" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00BA4550">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="06E42CC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over twee zaken. Ten eerste de stand van zaken van het wetsvoorstel ter versterking van de lokale publieke omroepen. In uitvoering van de motie-Ceder c.s. geef ik daarbij ook inzicht in de verwachte bedragen die voor de lokale omroepen beschikbaar zijn bij de voorziene start van het nieuwe stelsel in 2028.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00BA4550">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook beschrijf ik de uitkomsten van een inventarisatie die de VNG heeft uitgevoerd over de (toekomstige) bekostiging van lokale publieke omroepen door gemeenten. Ten tweede informeer ik uw Kamer over de meest recente periodieke rapportage van het Commissariaat voor de Media (hierna: Commissariaat) over de bekostiging van lokale publieke omroepen in de periode 2022-2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="27686841" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="5DC8A49D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze brief verstuur ik in identieke vorm naar de Eerste Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="68CF8A36" w14:textId="77777777"/>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="7CF61759" w14:textId="64E95E01">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="7F86ACEB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stand van zaken wetsvoorstel en bekostiging lokale </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Stand van zaken wetsvoorstel en bekostiging lokale publieke omroepen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="07334D03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stand van zaken en planning wetsvoorstel versterking lokale publieke omroepen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="561E2A0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik heb het wetsvoorstel ter versterking van de lokale publieke omroepen (hierna: het wetsvoorstel) op 24 maart jl. aan uw Kamer aangeboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het pakket aan maatregelen in het wetsvoorstel beoog ik de uitvoering van de publieke media-opdracht door de lokale publieke omroepen fundamenteel te verstevigen. Dat doe ik onder meer door de bekostiging van de gemeenten over te brengen naar de mediabegroting, en aan het overgehevelde bedrag een structurele investering toe te voegen. Ook worden de gebieden waarvoor lokale publieke omroepen media-aanbod verzorgen groter, en in samenhang daarmee gaat het aantal lokale publieke omroepen terug van ruim 220 nu naar maximaal 80 in de toekomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="617A4B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het streven is dat het nieuwe stelsel op 1 januari 2028 van start gaat. Zoals ik in een eerdere brief aan uw Kamer schreef, is het daartoe noodzakelijk dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wetsvoorstel uiterlijk op 1 november 2026 in werking treedt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit vanwege de voorbereidingen die nodig zijn in de aanloop naar het nieuwe stelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="2BABFDD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="003532BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inzicht in toekomstige bekostiging lokale publieke omroepen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="13E84126" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen periode bleek dat er in de sector en, blijkens de genoemde motie-Ceder c.s., bij uw Kamer behoefte is aan meer inzicht in zowel het totaalbudget als de verwachte budgetten per lokaal verzorgingsgebied vanaf 1 januari 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="50180308" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="443922E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het wetsvoorstel staat dat er per 1 januari 2028 een totaalbedrag is voorzien van circa € 31 miljoen. In mijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsbrief 2026-2030 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kondigde ik aan dat het kabinet dat bedrag ophoogt met een extra investering van € 3,4 miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het voorziene totaalbedrag per 1 januari 2028 komt daarmee op € 34,5 miljoen euro. Van dat totaalbedrag is per 2028 op basis van de huidige ramingen van de NLPO en het Commissariaat € 3,5 miljoen bestemd voor de verwachte structurele extra uitvoeringslasten voor de NLPO en het Commissariaat. Het resterende voorziene bedrag van circa € 31 miljoen is per 2028 bestemd voor de lokale publieke omroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="5EFCD188" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="23FF318A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanaf 1 januari 2028 wordt dit voorziene totaalbudget van circa € 31 miljoen volgens een verdeelsleutel verdeeld over de lokale verzorgingsgebieden. Het wetsvoorstel beschrijft deze verdeelsleutel in algemene zin. In de consultatieversie van de bijbehorende aanpassing van het Mediabesluit 2008 staat de precieze uitwerking van de verdeelsleutel, evenals de voorgestelde indeling in 80 verzorgingsgebieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze variabelen (het totaalbudget, de verdeelsleutel en de indeling in verzorgingsgebieden) heb ik in bijgevoegde tabel een berekening gemaakt van het bedrag dat vanaf 1 januari 2028 jaarlijks voorzien is per lokaal verzorgingsgebied. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="101C3A87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="25FDF3C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik hecht eraan te benadrukken dat dit een voorlopige berekening is, bedoeld om de sector en uw Kamer meer inzicht te geven in de voorziene bedragen per 1 januari 2028. Indien uw Kamer akkoord gaat met het wetsvoorstel, zal ik in een latere publicatie de bedragen per verzorgingsgebied actualiseren. Die later te publiceren bedragen zijn bedoeld voor (kandidaat-)lokale publieke omroepen om te gebruiken tijdens de aanwijzingsprocedure die na inwerkingtreding van de wet van start gaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="1A7E15FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="721DD4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie Ceder c.s. spreekt uit dat voorkomen moet worden dat lokale publieke omroepen vanaf 2028 per saldo minder ontvangen dan nu. Ook verzoekt de motie de regering om duidelijkheid te geven over hoe geborgd wordt dat lokale publieke omroepen over voldoende budget blijven beschikken. Het is begrijpelijk dat lokale publieke omroepen het voorziene budget vanuit het Rijk per 2028 vergelijken met hun huidige begrotingen. En dan is niet uit te sluiten dat voor een lokale publieke omroep de huidige optelsom van de structurele bekostiging door gemeenten en eventuele aanvullende tijdelijke middelen vanuit gemeenten of bijvoorbeeld het Stimuleringsfonds voor de Journalistiek (hierna: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SvdJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) hoger uitvalt dan het structurele bedrag dat per 2028 in een lokaal verzorgingsgebied beschikbaar is vanuit het Rijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="7D7CE3B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="3B3939B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd acht ik het van belang daar een nuancering bij te plaatsen. Aanvullende gemeentelijke subsidies zijn vaak tijdelijk van aard. Ook de subsidies van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SvdJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betreffen tijdelijke middelen. De subsidies van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SvdJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die sinds 2023 ingezet worden, hebben het karakter van een transitiesubsidie, met als doel om lokale publieke omroepen in aanloop naar het nieuwe stelsel te ondersteunen bij hun professionalisering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De regeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SvdJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stopt met de start van het nieuwe stelsel per 1 januari 2028. Vanaf dat moment worden de bijbehorende middelen structureel verdeeld volgens de voorgestelde verdeelsleutel. Met andere woorden: de middelen die in de jaren 2023 tot en met 2027 nog tijdelijk ingezet worden via het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SvdJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben dezelfde omvang en komen uit dezelfde bron als de structurele middelen die per 2028 volgens de verdeelsleutel verdeeld worden onder lokale publieke omroepen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="1D676DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="23EE3EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is daarom in mijn ogen passender om de toekomstige bekostiging vanuit het Rijk te vergelijken met de huidige, structurele bekostiging van lokale publieke omroepen door gemeenten. Op basis van de bijgevoegde meest recente cijfers van het Commissariaat bedroeg de structurele gemeentelijke bekostiging van lokale publieke omroepen in 2024 in totaal € 21,9 miljoen. De hoogte van de aanvullende gemeentelijke subsidies bedroeg in 2024 in totaal € 3,7 miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat betekent dat de per 2028 voorziene bekostiging vanuit het Rijk van circa € 31 miljoen hoger ligt dan de optelsom van structurele en aanvullende bekostiging vanuit de gemeenten, op basis van de meest recente cijfers van het Commissariaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="05E578B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="4F53B561" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovendien is er in het nieuwe stelsel per 2028 meer voorspelbaarheid en continuïteit van de bekostiging voor lokale publieke omroepen dan nu het geval is. In het nieuwe stelsel is voor de start van de vijfjaarlijkse aanwijzingsprocedure voor ieder lokaal verzorgingsgebied duidelijk wat het voorziene beschikbare budget voor de gehele komende aanwijzingsprocedure van vijf jaar is. Daarentegen betrof in de periode 2022-2024 de bekostigingsperiode door gemeenten in gemiddeld 85% van de gevallen slechts één jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="596221FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="24BE6890" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het oog op bovenstaande zie ik het gehele pakket maatregelen uit het wetsvoorstel, inclusief de nieuwe bekostiging, als een stevige impuls voor de lokale publieke omroepen, en voorzie ik dat er vanaf 2028 in alle lokale verzorgingsgebieden genoeg budget is om de basis van 3 journalistieke fte mogelijk te maken die het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SvdJ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adviseert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="37BE0FA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="116ACA51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aanvullende bekostiging gemeenten in het nieuwe stelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="48E040B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De hoogte van de jaarlijkse bekostigingsbijdrage door gemeenten is niet vastgelegd in de Mediawet 2008. Wel geldt er vanuit de VNG een zogeheten richtsnoerbedrag per huishouden. In 2026 is het richtsnoerbedrag € 1,68 per huishouden. Gemeenten zorgen op dit moment op meerdere plekken voor aanvullende ondersteuning voor hun lokale publieke omroepen. Soms door ervoor te kiezen om meer te bekostigen dan het richtsnoerbedrag, soms door lokale omroepen met aanvullende projectsubsidies te helpen bij de transitie naar het nieuwe stelsel. Dat waardeer ik; gemeenten tonen daarmee betrokkenheid bij hun lokale omroep en vervullen zo een waardevolle rol bij de stelselherziening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="5E1EBA23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="5BD7C9DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vind het van belang dat gemeenten ook in het nieuwe stelsel aanvullend op het Rijk kunnen blijven bekostigen. Daarom behouden zij in het nieuwe stelsel de mogelijkheid om financieel aanvullend bij te dragen aan hun lokale publieke omroep. Zo blijft er vanaf 2028 ruimte voor maatwerk, en kunnen gemeenten blijven inspelen op lokale omstandigheden en wensen, bovenop de solide basis die er vanuit het Rijk straks ligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="00686534" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="3FFF32AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie-Ceder c.s. verzoekt mij om in kaart te brengen in hoeverre gemeenten ook vanaf 2028 bereid blijven om aanvullend bij te dragen aan hun lokale publieke omroep. Hiertoe heeft de Vereniging Nederlandse Gemeenten (hierna: VNG) in overleg met mijn ministerie een enquête uitgezet onder alle gemeenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="3C477522" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="1C656542" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">142 van de 342 gemeenten reageerden op de enquête. Van die gemeenten verwacht circa 16% in het nieuwe stelsel aanvullend te bekostigen, bovenop de bijdrage van het Rijk. Circa 45% verwacht niet aanvullend te bekostigen in het nieuwe stelsel. Circa 39% weet het nog niet. Relevant om hierbij te benoemen is dat uit het bijgevoegde rapport van het Commissariaat blijkt dat in 2024 25% van de gemeenten meer dan het richtsnoerbedrag toekenden aan hun lokale omroep. Met andere woorden: ook in 2024 leverde een relatief beperkt deel van de gemeenten een aanvullende bijdrage. Eveneens van belang om te melden is dat de enquête is uitgevoerd tijdens de vorige bestuursperiode van gemeenten, voorafgaand aan de gemeenteraadsverkiezingen van 18 maart jl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="78EA4886" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="4EED3BAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de enquête van de VNG staat mijn ministerie ook in contact met de VNG en individuele gemeenten. Uit die gesprekken blijkt dat gemeenten het van groot belang vinden om inzicht te krijgen in de voorziene bedragen vanuit het Rijk die vanaf 2028 per lokaal verzorgingsgebied beschikbaar zijn. Zij achten dat inzicht noodzakelijk alvorens zij tot besluitvorming overgaan over eventuele aanvullende bekostiging. Dat gewenste inzicht beoog ik met deze brief en de bijgevoegde tabel te bieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="7E177DEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="664675F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">publieke </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ben gemeenten en de VNG dankbaar voor de samenwerking tot nu toe, en blijf de komende tijd in nauw overleg met hen over de overgang naar het nieuwe stelsel, en in het bijzonder de rol die gemeenten kunnen blijven spelen vanaf 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="382762D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>omroepen</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="07EABA74" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E2244A" w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="52FFB733" w14:textId="3106F009">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="5A068B3F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Evaluatie bekostiging lokale publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>omroepen 2022-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="4818C6E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik uw Kamer de evaluatie aan die het Commissariaat uitvoerde van de bekostiging van de lokale publieke omroepen gedurende de periode 2022-2024. U ontvangt deze evaluatie conform artikel 2.170b, vijfde lid, van de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="79927B27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mediawet 2008. Het Commissariaat voert deze evaluatie elke drie jaar uit. Hieronder beschrijf ik een aantal conclusies uit het rapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="038B8A12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="1B3C949B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eind 2024 verzorgden 225 lokale publieke omroepen het media-aanbod in 334 gemeenten. Als hierboven beschreven is de hoogte van de jaarlijkse bekostigingsbijdrage niet vastgelegd in de Mediawet 2008. Wel geldt er vanuit de VNG een richtsnoerbedrag per huishouden. In de periode 2022-2024 kende gemiddeld circa 42% van de gemeenten een relatief lage bijdrage toe (dat wil zeggen minder dan 95% van het richtsnoerbedrag). Dat was in de vorige periode van 2019-2021 gemiddeld 37% van de gemeenten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een nuancering die het Commissariaat hierbij plaatst, is dat dit percentage in 2024 daalde naar 30%. Gemiddeld 22% van de gemeenten kende tijdens de evaluatieperiode een relatief hoge bijdrage toe (dat wil zeggen meer dan 105% van het richtsnoerbedrag). Dat was in de vorige periode van 2019-2021 gemiddeld 25% van de gemeenten. Als eerder benoemd betrof in de periode 2022-2024 de bekostigingsperiode door gemeenten in gemiddeld 85% van de gevallen slechts één jaar, ten opzichte van gemiddeld 83% van de gevallen in de periode 2019-2021. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="7E1DBD65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="55F7C9A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de financiële gezondheid van lokale publieke omroepen blijft een aandachtspunt, zo blijkt uit de evaluatie. Gedurende de evaluatieperiode werd de financiële positie van gemiddeld 31% van de lokale publieke omroepen als ongezond aangemerkt, ten opzichte van 25% in de vorige periode. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="1DFFA5D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="73892BD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resultaten van deze evaluatie onderstrepen de blijvende noodzaak en urgentie om onze lokale publieke omroepen te versterken. Dat doe ik met het wetsvoorstel dat momenteel in uw Kamer ligt. Ik zie uit naar de verdere behandeling van het wetsvoorstel door het parlement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="706322E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="263DFADD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Stand van zaken en planning wetsvoorstel</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00A80DFD" w:rsidRDefault="000E52E8" w14:paraId="32CDC422" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00A80DFD" w:rsidRDefault="00A80DFD" w14:paraId="681AAC1D" w14:textId="2EC7D1F3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R.M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A80DFD" w:rsidR="000E52E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="6249B903" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="414B982F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="0C1A12BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage: voorlopige ramingen van bedragen per lokaal verzorgingsgebied vanaf 1 januari 2028 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="5F4D2044" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> versterking lokale publieke omroepen</w:t>
-[...394 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="616B73EB" w14:textId="4BC925E5">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="2CDBC179" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...102 lines deleted...]
-        <w:t>hoger uitvalt dan het structurele bedrag dat per 2028 in een lokaal verzorgingsgebied beschikbaar is vanuit het Rijk.</w:t>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gebruikmakend van de volgende variabelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5B1F" w:rsidP="00FF5B1F" w:rsidRDefault="00FF5B1F" w14:paraId="724AEEB0" w14:textId="77777777">
-[...1419 lines deleted...]
-    <w:p w:rsidRPr="00F40AE2" w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="6B51FAC0" w14:textId="26BFCC12">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="059A0099" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40AE2">
-[...15 lines deleted...]
-        <w:t>omroepen;</w:t>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorzien totaalbudget van circa € 31 miljoen per 2028 voor lokale publieke omroepen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F40AE2" w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="430D9541" w14:textId="39EE03C1">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="0015A58F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40AE2">
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>verdeelsleutel als beschreven in consultatieversie Mediabesluit 2008</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40AE2">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00F40AE2">
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F40AE2" w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="7B23C20A" w14:textId="1DB9D378">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="597D065C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40AE2">
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>indeling als beschreven in consultatieversie van Mediabesluit 2008; en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="25D7FB43" w14:textId="77777777">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="2C69E618" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40AE2">
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>gebruikte CBS-gegevens met peildatum 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F40AE2" w:rsidR="008A0B93" w:rsidP="008A0B93" w:rsidRDefault="008A0B93" w14:paraId="6A7263FF" w14:textId="77777777">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="75ACF2B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F40AE2" w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="69CEF61B" w14:textId="77777777">
-      <w:r w:rsidRPr="00F40AE2">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="06E7778D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit betreft een voorlopige berekening is, bedoeld om de sector en het parlement meer inzicht te geven in de voorziene bedragen per 1 januari 2028.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="43C44F90" w14:textId="77777777">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="78E20A73" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel4-Accent3"/>
         <w:tblW w:w="4925" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="1543"/>
         <w:gridCol w:w="1871"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="606D16E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0D194102" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5D2D146A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="12B7E0C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Verzorgingsgebied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2574FCD4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="33361312" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> totaalbudget </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percentage totaalbudget </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="14140E16" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3C8673E7" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
-                <w:szCs w:val="18"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> per 2028</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Geraamd bedrag per 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="65F619AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2A49D627" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="54140BCF" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1CDFA645" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Almere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2015DC04" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4AFA75EA" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="01A65ACD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="058A6B7A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 322.541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5274DC53" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2236BA3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2D43EC53" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6DA95DCC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Alphen en omgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="21CDEF5D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="15804DD4" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="74649A00" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="76367516" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 346.810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="33979F9C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0484BA92" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="68352C66" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="289389B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Amstelland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5AF5337F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3F16AC89" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,48%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0BC5854D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="63E5DE0E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 460.011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="77208715" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="165BFF9C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5AD2E5D5" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="72F633B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Amsterdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="67C80520" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6A2A50DD" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2,94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7F799A47" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="746D0B6B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 911.418</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="6CE75C57" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="56301AEB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="35EB230C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6269C156" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Arnhem en De Liemers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="18AC44ED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0E2AECE4" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,71%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="23DCE91A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1FCEA8D8" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 529.208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="699D772F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1574CB11" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="02CE63E7" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0E8588E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Betuwe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="42DB56C8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="33E1F676" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,54%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="739D0388" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7EB8DFF6" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 477.227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="38FA8E0C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4808F0FE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="58F22CCD" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3C9F17D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Achterhoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5DAD8F6F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3E61F2E3" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,79%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="666482CB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4EAFC442" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 554.650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3B33F01E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="7AA39044" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7F283633" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1A121206" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Baronie van Breda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="44B44C8C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="424A2A2D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,72%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="53E960D0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3240CA74" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 534.069</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="1337568F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0AA79ADB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="528F7F98" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6FE26F85" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">De </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A0B93">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bevelanden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="661EDC1C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5CDD3408" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="48EEFB9B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2D21F458" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 356.302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="48F04F4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4692A557" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4D0058FB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5AEC7097" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>De Friese Meren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="21627565" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3BA83110" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,82%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="593E5FDC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3E6F1558" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 253.545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3CA68CF6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="064DB7C4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="461EB7F4" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="02DDC251" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>De Kempen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2383DEF7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="10744A63" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="150D5C9C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="58566AD8" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 412.264</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="370213D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="03C57786" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5C7A8D5C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6E8F7EC4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>De Meierij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="648DF403" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="11FF179F" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,66%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="34D6FF04" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0239F054" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 513.072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="7C24EBD3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0D4D7123" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="65BF312F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4986FB37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>De Peel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="72CEC65E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5A604BE7" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="019CEC61" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3B4CD328" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 310.931</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="573FFCCB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="42DB8C05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2F77EC66" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6EFA09C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>De Werven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="26B4D5E7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="09551A3E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="027ED863" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="20DC6A02" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 356.779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3E46C682" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2BBABC91" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4CD1E5BE" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7B97659E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuidwesthoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2B678D61" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7A225B60" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,34%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3EA79688" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1318712E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 416.921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="312ECC72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="3E31F603" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3C3A40AB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="35E0CBC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="21CFB8FD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0BF5BD74" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="38F885B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6D71B4CC" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 346.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="24FA0F01" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="5C0188BC" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6B65FAC4" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1DB7AD54" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Drechtsteden en Dordrecht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="42522ABD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2A8139FF" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="653E601C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3A9AB43E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 574.456</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3F9C1378" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="6EB64277" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="281E645E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="41E788D0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Duin- en Bollenstreek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="30FD3D2C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6A785858" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,08%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7E207E59" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="25E21E6F" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 335.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="70758E4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="297BE5CB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="61A3B53D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6120CDA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eemland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="606CCC69" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="427DAA2D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="48EABD86" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="69F65085" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 386.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="2A6A74C9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="61C0FC82" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="68E10AE5" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="112B70AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eindhoven en omgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1C6BD4D3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4A8E1461" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,55%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6FD07020" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="47B0B949" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 480.402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="71D2EE4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="5342D4C9" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="510F11EB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="43A40302" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Flevopolder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4A2F487A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="06144044" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,96%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="12FC3D93" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="51F230B1" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 297.356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="736B3A91" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0D12E0F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="440C8E6F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="45E9FEBB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Food Valley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="30C1146A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3CDE325C" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,37%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7A38E30C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="333ED8E0" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 424.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="13460CF3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="49B1B288" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="73B2CC93" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="284D4A89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Goeree-Overflakkee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2D5F2601" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="38312557" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,86%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3641BEEB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="50723D97" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 266.159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="1590C5BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="62DE2414" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="016B7603" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="411ADBBB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gooi- en Vechtstreek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="129AF941" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3E6C63FC" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5E58F3E0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5F448639" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 403.744</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="7A91CDFD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="779F8335" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6DFE87EC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7F1AF844" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gouwe en Hollandse IJssel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="58B165A3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="48B34336" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,51%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="289516A0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="202647DC" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 467.478</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4E34EDAF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="5D9D47F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="46986942" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3D79829D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Groningen Stad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="600AD6AD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="79948C56" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1ADA928D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="52D8AE23" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 344.090</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="64A065A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="79D56A19" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5F8F30D5" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="75DE7AA3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Hart van Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1351488D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7313A9FC" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="305915A7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="546D229B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 584.626</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5B03426F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="78B717CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7867DA01" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0B544077" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A0B93">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vechtdal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4323569E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3A39C09D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3DBEC7C9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="549F2764" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 343.383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="49DC3D5F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="63D2A13D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2718830E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2318B93D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Heuvelland Maastricht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="726864AF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0687219F" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,31%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="29EB7B0C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="092176AE" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 404.797</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5F91DAFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1CA8DF6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="212B4054" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="22808B8F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Hoeksche Waard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="134F8FB0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3876C417" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6E481D1D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3F4D89B6" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 341.725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="55213E11" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="20F78C6A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="798B2D0B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="158FA640" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IJmond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6B4BF8FA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="42E99654" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,91%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5C9B83EF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1638ED62" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 283.270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3E00CEA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2EC40D78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7756EEA2" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="53D280BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IJsseldelta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5D0DC299" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4DA1E8BE" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,09%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="73EF4A42" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="576A9431" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 339.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="2871ACF3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="48705CEE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="400475C5" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="32457D20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Kop van Noord-Holland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0626DAA4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2EDE07DF" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1B9E716A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="16E0C849" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 373.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4CBDA682" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="33F41447" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2C04BE05" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="19A9EA15" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Land van Cuijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4CFA9431" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2685F661" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,93%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4413F57D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7C49BD67" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 287.332</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="14E64806" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0EBFE650" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="22A9AADC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="35BAA503" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Leeuwarden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="620C8765" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="545926ED" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="15B326DA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7B372CD5" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 274.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4B0B0CCE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2C3D654B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6165C4F3" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="72F33325" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lekstroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="18419604" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="76FE1976" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,97%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2724D4F9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0D23A9FF" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 299.504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="60BDB7CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="3D4F9599" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="01F70518" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4A63B6ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Midden-Groningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7C8B1D6A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6E6D8347" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,79%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7FF47872" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7A522B2F" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 246.117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="47885913" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2E250206" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6941468E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="312ADB3C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Midden-Limburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="083CA4EF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="54295FAB" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,59%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="19901528" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5247F8EA" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 493.599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="0A2A063A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0767AFCE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="54CE1AEC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5CCB71ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noord- en Midden-Drenthe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="01EBB498" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="03DE7176" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4A7BCB10" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="07B35F9D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 357.960</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="346B8C8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="662BC71E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="093D8849" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2FD013EE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noord-Groningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="18A20840" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5C995DBD" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1B234DC7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="02ADF20E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 310.511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="22D2DC6D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="31C3333E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1CFC0572" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3882C768" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noord-Kennemerland en Alkmaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0B69A26F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0C28B4C8" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,44%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6E8942C1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="10AC0186" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 446.964</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="0C2A3167" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1BB6E5BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0E5F143F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2891A8E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noord-Limburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="709875C6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="770904B9" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="23EB124F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="30071B81" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 522.154</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="69F4FC58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="083FA493" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="49B5E195" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5297DD72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noordoost-Friesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="619BEE90" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="27174631" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="361BF78F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="42EC8F3B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 375.377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="29B561C0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4DA4F352" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="76819C2C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0C996296" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noordoostpolder en Urk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="65514CE0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7367DD65" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,79%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7AFF282E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="72A561C7" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 243.567</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="597FA629" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4BC20BD7" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2E73D21A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4C177D82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Noord-Veluwe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2C4FF0A2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3C36D392" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="11CF51BE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1E5F5EBC" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 448.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="58714D8F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4EB793FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="11165F52" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6E4D2420" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Oost-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="225379E6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="206FC47B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,77%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="77782D5D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7AD1690A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 549.282</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="53A201C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1095119C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0DB93BB2" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="73B4B4A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Oost-Groningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1633DFDA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7683A53D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,93%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5F1F6CE9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3366FA17" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 287.058</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="73F6E534" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="5EEABD86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="092A4486" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="41D14B90" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Parkstad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="35938260" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="154CAE81" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,32%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="76FD7177" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="39CF4083" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 409.755</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="72E35EDC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="3DBB03B5" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="61C3E936" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6E75B902" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rijk van Nijmegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="33D6970F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3547812E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,87%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4A6DD724" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="13339A81" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 578.388</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5575CB0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1B9CD9DA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="17BB1583" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4A89FD1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rijnland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7F34F22A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2AC00A84" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,42%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2D3B4293" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="246040A6" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 440.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="0FCC869D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="7A7C919B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="22FBC722" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6B5E46DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rotterdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="30131E2C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1AD0FE0D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2,22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="68794803" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5EAEFF14" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 687.276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4A521216" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2B5C5A89" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3455019D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="17EAE45E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Salland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3C2BAFF0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2947A3C5" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,98%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="73096419" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3C628A31" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 304.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="51F74698" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="34A8F989" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="498CAB56" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="110A005B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Schouwen-Duiveland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3495D7D0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="47BC5A95" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,73%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="73850AAB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1FEBD076" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 226.759</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3C90CD7E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4B1453F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="165C1475" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5179DF39" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>‘s-Gravenhage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="65897ACF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4B758179" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,92%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="66393AC7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="75F4CAC8" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 593.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="230BAD1A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="277FEA90" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1A283584" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="65E60791" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Twente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1399BB28" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="44BD218A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2,37%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0BADBBD6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="26BC7923" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 733.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5FB50C5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="16B0600D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="11FC864E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="71566EA6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Utrecht Stad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1FB9193B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1BDFDC6E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,43%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1B09BD6F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="761820D4" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 442.226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="3D7514DA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="5F4F0D5C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3FA818BD" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="07619018" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Utrechtse Heuvelrug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2EC9D30B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="44E19321" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,27%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0FB2124F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1CD62B7D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 393.436</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="77CF74C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="05F4D62F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4FADB2DB" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="76C0700A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vecht en Venen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="55B35639" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4F9725DE" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,92%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5BFF9A4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7494A7C3" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 285.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="1DE4CABF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="503FE5E5" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6CBF08D2" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1CC983BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Veenkoloniën</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="77C2521A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="79CFF27A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,86%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="74D4AC59" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="39962616" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 265.208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5873E11D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="6BE897F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6D42B0F7" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3E635C1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Veluwerand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="328BDAAF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="04D15074" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,51%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3A51353B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6D08210B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 468.469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="0B569C5A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="2A1F9915" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="708FF6B7" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="551A80AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Voorne-Putten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5DF8BADF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="74C72B43" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,07%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2A25E889" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="17D38EF2" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 330.491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4C9DA2BF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="7E7D36E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="14B8CE3D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="194072D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A0B93">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waadhoeke</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008A0B93">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> en Harlingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="10CCADB7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5881EB55" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,84%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1730F7C3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0B2DFE30" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 260.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="31A82D52" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="041BEC90" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="567947FC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="24B00FFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waddeneilanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="05CB7D25" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="11622F42" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,78%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6A8CABD0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7EBBC25A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 241.102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4E6394B3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0BD7A1D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1BDF65B4" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3E4EF926" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Walcheren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="644D65BB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="76B9006A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0844B1BF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3251EC01" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 307.403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="7B7E6324" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="7B85BF43" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5D4C663A" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6A681615" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waterland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="56FA98AF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="36241C30" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="66C054B4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="225A413E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 310.564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="609E706D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="7E68DC12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3AAE4F8B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="55076214" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waterweg-Noord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="4C2E5DE3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="174A731C" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,92%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="29D4B7DD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1E2EA47C" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 284.702</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4763E28A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="40A535E2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="394BE8F4" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="17CF9321" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>West-Brabant Zuid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3034ACF0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="114C24BE" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6FDB33EC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="312A5901" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 359.235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="5F302B07" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="3A7721E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5DF6A112" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1D10F3A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Westelijke Mijnstreek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="598E20AE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2E5EF068" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3C8897B1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0B3990DD" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 274.878</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="03EB32C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="394E02A3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="55EFA18E" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="075CC742" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Westerkwartier </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6515A1A5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0D54D9C4" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,96%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="09E727B6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0B32DCD1" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 296.304</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="72CB1745" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="41F85F29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7106F472" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="00C7F059" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>West-Friesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="32DCAD8E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="115C449A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,29%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="56FAE90A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1BC07940" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 401.217</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="68507F61" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="4751E1E6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7448AED2" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="70676DFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Westland en Midden Delfland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="236798C4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4AF36D02" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,96%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="585C4F06" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="77A9C75B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 296.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4919C868" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="43E298EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7333A326" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="2B540780" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zaanstreek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1F06CCC3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="51B09643" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,03%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="62EA144D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7E815D3B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 318.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="4618F506" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="3E2461C4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7D2A0FF9" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="67114C35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zeeuws-Vlaanderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="51B3CDA0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1DA5691E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="79E44ADD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="6DBE71E5" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 350.325</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="0087E8B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1F65DDC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="467CC105" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="14C7748C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zoetermeer en omgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="3B05AE7D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="42CED841" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="6403CACC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="144B14B3" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 305.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="72F739E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="0700BEED" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="78F6E6C7" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="21F9474D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuid-Hollandse IJssel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="330052A3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7331170E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2E6EFD46" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="3D4E7C3B" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 292.501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="550A718E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="11A8811E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="117513BC" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="42A93542" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuid-Kennemerland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5382CB6B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="706CF06D" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,19%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5BC2A395" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="1E50826E" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 368.672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="70FDDB28" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="61C84BBD" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="0CB33A0B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="086E167F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuidoost-Drenthe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="52C66939" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0261BB44" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="20BF9683" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="7A59CADC" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 350.877</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="2A812636" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="610B6A39" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="55CD76E1" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5C0E7F21" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuidoost-Friesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="46567E90" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="332FFD4A" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,06%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7F423892" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5314D3BA" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 327.079</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="58529CCB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="6C5678C2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="37A3B21F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="0DF6FCE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuidwest-Drenthe en Kop van Overijssel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1DF51433" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="574FF3FE" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,03%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5E14A033" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="31503037" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 318.612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="390DC0B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="30DBFFDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="7455F089" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4C638EF4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Zuidwest-Friesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="1FF99AFA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="227016CF" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0,91%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006F4483" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="45BB2F2E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="4127D9D1" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 282.511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F6D7B" w:rsidR="00F40AE2" w:rsidTr="008A0B93" w14:paraId="20AED3CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidTr="00B21056" w14:paraId="1335C94B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2686" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="008A0B93" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="5FA61CFE" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="02F3B26E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6D7B" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="02B31C30" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="5A10E413" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F6D7B" w:rsidR="00F40AE2" w:rsidP="00A15A4D" w:rsidRDefault="00F40AE2" w14:paraId="2C4CFDBC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="00B21056" w:rsidRDefault="000E52E8" w14:paraId="550A9CFF" w14:textId="77777777">
+            <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:kern w:val="0"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>€ 31.000.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D16014" w:rsidR="00F40AE2" w:rsidP="00F40AE2" w:rsidRDefault="00F40AE2" w14:paraId="6DFFC997" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00215964" w:rsidRDefault="00820DDA" w14:paraId="699292A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="1177EFE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="413A55F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="7600CCA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="17B82067" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="000E52E8" w:rsidP="000E52E8" w:rsidRDefault="000E52E8" w14:paraId="0DBFBB1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidSect="002F493B">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00A80DFD" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="0F79AA51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A80DFD" w:rsidR="00FE0FA3" w:rsidSect="000E52E8">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="317AB7DB" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02">
+    <w:p w14:paraId="6E508D01" w14:textId="77777777" w:rsidR="008D52AB" w:rsidRDefault="008D52AB" w:rsidP="000E52E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEC12C4" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12A1A19C" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02">
+    <w:p w14:paraId="27E2B215" w14:textId="77777777" w:rsidR="008D52AB" w:rsidRDefault="008D52AB" w:rsidP="000E52E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC19677" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EFA93DC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52CF2A95" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="6FB401DD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="7AB92120" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09280AC7" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4893662A" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02">
+    <w:p w14:paraId="4040DF24" w14:textId="77777777" w:rsidR="008D52AB" w:rsidRDefault="008D52AB" w:rsidP="000E52E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C33262" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71D9C29A" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02">
+    <w:p w14:paraId="5F76DBF4" w14:textId="77777777" w:rsidR="008D52AB" w:rsidRDefault="008D52AB" w:rsidP="000E52E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0B9437" w14:textId="77777777" w:rsidR="00EC0C02" w:rsidRDefault="00EC0C02"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2537E50D" w14:textId="08396131" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="34223B02" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00A80DFD" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00167758">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00167758">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800</w:t>
-[...13 lines deleted...]
-        <w:t>VIII, nr. 148.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800-VIII, nr. 148.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="60164F73" w14:textId="77777777" w:rsidR="00BA4550" w:rsidRPr="00543B19" w:rsidRDefault="00BA4550" w:rsidP="00BA4550">
+    <w:p w14:paraId="203E956B" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00A80DFD" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00543B19">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00543B19">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800-VIII, nr. 67.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6C5AE6A2" w14:textId="77777777" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="1BF6F91C" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00167758">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00167758">
+      <w:r w:rsidRPr="00A80DFD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36917.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5C8C3DB0" w14:textId="77777777" w:rsidR="00B45F56" w:rsidRPr="00167758" w:rsidRDefault="00B45F56" w:rsidP="00B45F56">
+    <w:p w14:paraId="6CBF7116" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36917, nr. 5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="44BE6065" w14:textId="77777777" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="07624D3F" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800 VIII, nr. 148.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5684D171" w14:textId="77777777" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="613A2980" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> De wijziging van het Mediabesluit 2008 is eind 2025 in consultatie gebracht en wordt na aanvaarding van het wetsvoorstel door uw Kamer voorgelegd aan de Raad van State. Zie de wetgevingskalender: https://wetgevingskalender.overheid.nl/Regeling/WGK026595.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4063B238" w14:textId="1DCCFE29" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="0F56F582" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800 VIII, nr</w:t>
       </w:r>
-      <w:r w:rsidR="00973FF8">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, p. 8. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4BB8E3D6" w14:textId="77777777" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="1615462F" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluatie bekostiging lokale publieke media-instellingen 2022-2024, </w:t>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissariaat voor de Media, april 2026, p. 45. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0F096C40" w14:textId="0B644530" w:rsidR="00FF5B1F" w:rsidRPr="00167758" w:rsidRDefault="00FF5B1F" w:rsidP="00FF5B1F">
+    <w:p w14:paraId="49323744" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:i/>
@@ -10761,868 +8756,134 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SvdJ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, april 2022.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="50C4D41E" w14:textId="77777777" w:rsidR="00C934DA" w:rsidRPr="00167758" w:rsidRDefault="00C934DA" w:rsidP="00C934DA">
+    <w:p w14:paraId="267EFC67" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="00167758" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2022/23, 32 827, nr. 282.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="08E5A490" w14:textId="77777777" w:rsidR="00F40AE2" w:rsidRDefault="00F40AE2" w:rsidP="00F40AE2">
+    <w:p w14:paraId="70A5C6F1" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00167758">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Zie de wetgevingskalender: https://wetgevingskalender.overheid.nl/Regeling/WGK026595.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="36CDC53B" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="58DDAC57" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="2E865F7C" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1047958F" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="22E77B6A" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
-[...4 lines deleted...]
-  <w:p w14:paraId="25765159" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DE1AEBA" w14:textId="77777777" w:rsidR="000E52E8" w:rsidRPr="000E52E8" w:rsidRDefault="000E52E8" w:rsidP="000E52E8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="131C58F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A85C7722"/>
     <w:lvl w:ilvl="0" w:tplc="6C7EA800">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11691,1852 +8952,325 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1496265128">
+  <w:num w:numId="1" w16cid:durableId="1227647554">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="509612360">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1174 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="000E52E8"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rsid w:val="00162D27"/>
+    <w:rsid w:val="002308EB"/>
+    <w:rsid w:val="002B26FD"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004C52BB"/>
+    <w:rsid w:val="0054330F"/>
+    <w:rsid w:val="008D52AB"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009E3240"/>
+    <w:rsid w:val="00A80DFD"/>
+    <w:rsid w:val="00D8101E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="13ACF7CF"/>
-  <w15:docId w15:val="{A0426D12-1CB6-4F58-AE03-C9648F3A68C1}"/>
+  <w14:docId w14:val="6A13DC40"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D43E14F1-406B-408E-9D95-71703AE67E77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13685,1307 +9419,1227 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E52E8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E52E8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E52E8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E52E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...393 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E52E8"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-[...3 lines deleted...]
-    <w:rsid w:val="00D67F1C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...2 lines deleted...]
-    <w:rsid w:val="00A217A8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-    <w:rsid w:val="00A217A8"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="000E52E8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A217A8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...4 lines deleted...]
-    <w:rsid w:val="00A217A8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A217A8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009605CE"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E6E11"/>
+    <w:rsid w:val="000E52E8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel4-Accent3">
     <w:name w:val="Grid Table 4 Accent 3"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00F40AE2"/>
+    <w:rsid w:val="000E52E8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A80DFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13905</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2476</ap:Words>
+  <ap:Characters>13618</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>115</ap:Lines>
+  <ap:Lines>113</ap:Lines>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16401</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16062</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O200GLO</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O200GLO</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>