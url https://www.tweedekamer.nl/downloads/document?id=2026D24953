--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -1234,61 +1234,61 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="000E52C0" w:rsidR="00E7478E" w:rsidSect="00546934">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2325" w:right="1701" w:bottom="993" w:left="1985" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27CC03A1" w14:textId="77777777" w:rsidR="009D5B39" w:rsidRDefault="009D5B39" w:rsidP="007046EB">
+    <w:p w14:paraId="07FE279C" w14:textId="77777777" w:rsidR="0072097E" w:rsidRDefault="0072097E" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CCD8EED" w14:textId="77777777" w:rsidR="009D5B39" w:rsidRDefault="009D5B39" w:rsidP="007046EB">
+    <w:p w14:paraId="55E7962E" w14:textId="77777777" w:rsidR="0072097E" w:rsidRDefault="0072097E" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1483,61 +1483,61 @@
         <w:id w:val="448748321"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00581B72">
           <w:t>of</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:fldSimple w:instr=" NumPages ">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BEBD855" w14:textId="77777777" w:rsidR="009D5B39" w:rsidRDefault="009D5B39" w:rsidP="007046EB">
+    <w:p w14:paraId="57F97039" w14:textId="77777777" w:rsidR="0072097E" w:rsidRDefault="0072097E" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44EEBCE6" w14:textId="77777777" w:rsidR="009D5B39" w:rsidRDefault="009D5B39" w:rsidP="007046EB">
+    <w:p w14:paraId="6992CD2B" w14:textId="77777777" w:rsidR="0072097E" w:rsidRDefault="0072097E" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1B5FA456" w14:textId="77777777" w:rsidR="002E2675" w:rsidRPr="003C2CF4" w:rsidRDefault="002E2675" w:rsidP="002E2675">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C2CF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2824,51 +2824,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1554386038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1787309119">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="643001476">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="77481467">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1754160011">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1271233967">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="67"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -2917,57 +2917,54 @@
     <w:rsid w:val="00546934"/>
     <w:rsid w:val="00563D01"/>
     <w:rsid w:val="00581B72"/>
     <w:rsid w:val="00592635"/>
     <w:rsid w:val="005E35D0"/>
     <w:rsid w:val="00657AD4"/>
     <w:rsid w:val="006A3EF8"/>
     <w:rsid w:val="006E1042"/>
     <w:rsid w:val="006E7AEA"/>
     <w:rsid w:val="006F7943"/>
     <w:rsid w:val="007046EB"/>
     <w:rsid w:val="0072097E"/>
     <w:rsid w:val="00771D5E"/>
     <w:rsid w:val="0079762E"/>
     <w:rsid w:val="007A2846"/>
     <w:rsid w:val="007E1102"/>
     <w:rsid w:val="00810EAF"/>
     <w:rsid w:val="00834824"/>
     <w:rsid w:val="00857989"/>
     <w:rsid w:val="00874A0E"/>
     <w:rsid w:val="008751F6"/>
     <w:rsid w:val="00887424"/>
     <w:rsid w:val="00897B96"/>
     <w:rsid w:val="008B3B4C"/>
     <w:rsid w:val="008C3B2E"/>
-    <w:rsid w:val="008D23E1"/>
     <w:rsid w:val="008D676B"/>
     <w:rsid w:val="008D6A74"/>
     <w:rsid w:val="009031DB"/>
     <w:rsid w:val="00906A78"/>
-    <w:rsid w:val="00991C9D"/>
-    <w:rsid w:val="009D5B39"/>
     <w:rsid w:val="009E019A"/>
     <w:rsid w:val="009E6D9C"/>
     <w:rsid w:val="00A178B7"/>
     <w:rsid w:val="00A258EA"/>
     <w:rsid w:val="00A34C94"/>
     <w:rsid w:val="00A74C2A"/>
     <w:rsid w:val="00A926B7"/>
     <w:rsid w:val="00AB0A7A"/>
     <w:rsid w:val="00AE5710"/>
     <w:rsid w:val="00B14D72"/>
     <w:rsid w:val="00B21FF5"/>
     <w:rsid w:val="00B31F77"/>
     <w:rsid w:val="00B376EE"/>
     <w:rsid w:val="00B50E49"/>
     <w:rsid w:val="00B537D5"/>
     <w:rsid w:val="00B649F7"/>
     <w:rsid w:val="00B739F8"/>
     <w:rsid w:val="00B94A75"/>
     <w:rsid w:val="00BC0DBA"/>
     <w:rsid w:val="00BE1FCC"/>
     <w:rsid w:val="00BE44CC"/>
     <w:rsid w:val="00BE6DE2"/>
     <w:rsid w:val="00BF13BE"/>
     <w:rsid w:val="00C1672F"/>
     <w:rsid w:val="00C43262"/>
@@ -4678,51 +4675,51 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
   <ap:Words>577</ap:Words>
   <ap:Characters>3174</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>26</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>3744</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>