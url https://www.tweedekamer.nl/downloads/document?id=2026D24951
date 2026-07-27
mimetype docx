--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -126,94 +126,74 @@
                             <w:r w:rsidR="00397E2B">
                               <w:t xml:space="preserve"> paper</w:t>
                             </w:r>
                             <w:r w:rsidR="00467947">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00397E2B">
                               <w:t xml:space="preserve">over </w:t>
                             </w:r>
                             <w:r w:rsidR="00467947">
                               <w:t xml:space="preserve">Europees </w:t>
                             </w:r>
                             <w:r w:rsidR="00397E2B">
                               <w:t>2040</w:t>
                             </w:r>
                             <w:r w:rsidR="003C19C7">
                               <w:t>-maatregelenpakket</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00036640" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="41BAAF8C" w14:textId="3544CCDD">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
-                            </w:r>
-[...1 lines deleted...]
-                            <w:r>
                               <w:t>aan</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:tab/>
-                              <w:t xml:space="preserve">Leden en </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve">. leden van de vaste commissie voor </w:t>
+                              <w:t xml:space="preserve">Leden en plv. leden van de vaste commissie voor </w:t>
                             </w:r>
                             <w:r w:rsidR="0022280D">
                               <w:t>KGG</w:t>
                             </w:r>
                             <w:r w:rsidR="00036640">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="31ED7663" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
                               <w:t>in afschrift aan</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
-                              <w:t xml:space="preserve">Leden en </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve">. </w:t>
+                              <w:t xml:space="preserve">Leden en plv. </w:t>
                             </w:r>
                             <w:r w:rsidR="00726ABB">
                               <w:t>leden van de vaste commissie</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> voor E</w:t>
                             </w:r>
                             <w:r w:rsidR="00036640">
                               <w:t>UZA</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidRPr="00514BAD" w:rsidR="00514BAD" w:rsidP="00514BAD" w:rsidRDefault="00514BAD" w14:paraId="7DE37659" w14:textId="3BA54378">
                             <w:pPr>
                               <w:ind w:left="709"/>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
@@ -226,91 +206,91 @@
                               </w:rPr>
                               <w:t>van</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00514BAD">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="009E3D92">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>Felix Klos (D66)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="1A4031FD" w14:textId="3B14311B">
+                          <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="1A4031FD" w14:textId="710F29B5">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>datum</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:lang w:val="de-DE"/>
                                 </w:rPr>
                                 <w:id w:val="-197937237"/>
-                                <w:date w:fullDate="2026-05-26T00:00:00Z">
+                                <w:date w:fullDate="2026-05-29T00:00:00Z">
                                   <w:dateFormat w:val="d MMMM yyyy"/>
                                   <w:lid w:val="nl-NL"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="005D2055">
-                                  <w:t>26 mei 2026</w:t>
+                                <w:r w:rsidR="00410576">
+                                  <w:t>29 mei 2026</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w:rsidR="008730DA" w:rsidP="0022280D" w:rsidRDefault="008730DA" w14:paraId="12E6C108" w14:textId="3462EF56">
                             <w:pPr>
                               <w:pStyle w:val="Standaard65"/>
                               <w:ind w:left="1416" w:hanging="1416"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00104D8D">
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:t>onderwerp</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00FE55D0">
@@ -411,56 +391,52 @@
                       <w:r w:rsidR="00397E2B">
                         <w:t xml:space="preserve"> paper</w:t>
                       </w:r>
                       <w:r w:rsidR="00467947">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00397E2B">
                         <w:t xml:space="preserve">over </w:t>
                       </w:r>
                       <w:r w:rsidR="00467947">
                         <w:t xml:space="preserve">Europees </w:t>
                       </w:r>
                       <w:r w:rsidR="00397E2B">
                         <w:t>2040</w:t>
                       </w:r>
                       <w:r w:rsidR="003C19C7">
                         <w:t>-maatregelenpakket</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00036640" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="41BAAF8C" w14:textId="3544CCDD">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
-                      </w:r>
-[...1 lines deleted...]
-                      <w:r>
                         <w:t>aan</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:tab/>
                         <w:t xml:space="preserve">Leden en </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>plv</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:t xml:space="preserve">. leden van de vaste commissie voor </w:t>
                       </w:r>
                       <w:r w:rsidR="0022280D">
                         <w:t>KGG</w:t>
                       </w:r>
                       <w:r w:rsidR="00036640">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="31ED7663" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
@@ -511,91 +487,91 @@
                         </w:rPr>
                         <w:t>van</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00514BAD">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="009E3D92">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>Felix Klos (D66)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="1A4031FD" w14:textId="3B14311B">
+                    <w:p w:rsidRPr="00104D8D" w:rsidR="008730DA" w:rsidP="008730DA" w:rsidRDefault="008730DA" w14:paraId="1A4031FD" w14:textId="710F29B5">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>datum</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:lang w:val="de-DE"/>
                           </w:rPr>
                           <w:id w:val="-197937237"/>
-                          <w:date w:fullDate="2026-05-26T00:00:00Z">
+                          <w:date w:fullDate="2026-05-29T00:00:00Z">
                             <w:dateFormat w:val="d MMMM yyyy"/>
                             <w:lid w:val="nl-NL"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="005D2055">
-                            <w:t>26 mei 2026</w:t>
+                          <w:r w:rsidR="00410576">
+                            <w:t>29 mei 2026</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w:rsidR="008730DA" w:rsidP="0022280D" w:rsidRDefault="008730DA" w14:paraId="12E6C108" w14:textId="3462EF56">
                       <w:pPr>
                         <w:pStyle w:val="Standaard65"/>
                         <w:ind w:left="1416" w:hanging="1416"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00104D8D">
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:t>onderwerp</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00FE55D0">
@@ -847,489 +823,459 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="Tekstvak 13" style="position:absolute;margin-left:282.4pt;margin-top:133.5pt;width:161.3pt;height:18.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbcRk7YAIAADQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykDxRBnSJLkWFA&#10;0RZrh54VWUqMyaImMbGzXz9KtpMg26XDLjItfvz41u1dWxu2Uz5UYAs+HuWcKSuhrOy64N9fl59u&#10;OAsobCkMWFXwvQr8bvbxw23jpmoCGzCl8oxIbJg2ruAbRDfNsiA3qhZhBE5ZUmrwtUD69eus9KIh&#10;9tpkkzy/zhrwpfMgVQh0e98p+Szxa60kPmkdFDJTcIoN0+nTuYpnNrsV07UXblPJPgzxD1HUorLk&#10;9EB1L1Cwra/+oKor6SGAxpGEOgOtK6lSDpTNOD/L5mUjnEq5UHGCO5Qp/D9a+bh7cc+eYfsZWmpg&#10;LEjjwjTQZcyn1b6OX4qUkZ5KuD+UTbXIJF1O8suby5xUknSTi5vx5CrSZEdr5wN+UVCzKBTcU1tS&#10;tcTuIWAHHSDRmYVlZUxqjbGsKfj1xVWeDA4aIjc2YlVqck9zjDxJuDcqYoz9pjSrypRAvEjjpRbG&#10;s52gwRBSKosp98RL6IjSFMR7DHv8Mar3GHd5DJ7B4sG4riz4lP1Z2OWPIWTd4anmJ3lHEdtVS4mf&#10;NHYF5Z767aFbheDksqKmPIiAz8LT7FMfaZ/xiQ5tgIoPvcTZBvyvv91HPI0kaTlraJcKHn5uhVec&#10;ma+WhjUu3iD4QVgNgt3WC6AujOmlcDKJZODRDKL2UL/Rms+jF1IJK8lXwXEQF9htND0TUs3nCUTr&#10;5QQ+2BcnI3VsShyx1/ZNeNfPIdIEP8KwZWJ6No4dNlpamG8RdJVmNda1q2Jfb1rNNO39MxJ3//Q/&#10;oY6P3ew3AAAA//8DAFBLAwQUAAYACAAAACEAWdGTBOEAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBRE90j8g3WR2FG7JU2jkJsK8djxbIsEOyc2SUR8HdlOGv4es4LlaEYzZ4rtbHo2aec7&#10;SwjLhQCmqbaqowbhsL+/yID5IEnJ3pJG+NYetuXpSSFzZY/0qqddaFgsIZ9LhDaEIefc16020i/s&#10;oCl6n9YZGaJ0DVdOHmO56flKiJQb2VFcaOWgb1pdf+1Gg9C/e/dQifAx3TaP4eWZj293yyfE87P5&#10;+gpY0HP4C8MvfkSHMjJVdiTlWY+wTpOIHhBW6Saeioks2yTAKoRLkayBlwX//6H8AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABtxGTtgAgAANAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnRkwThAAAACwEAAA8AAAAAAAAAAAAAAAAAugQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" w14:anchorId="7868EF60">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w:rsidR="00187443" w:rsidRDefault="00187443" w14:paraId="4D993747" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00092BAB" w:rsidR="002A1A9B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51E3" w:rsidP="00EB51E3" w:rsidRDefault="0051711B" w14:paraId="0CF4F276" w14:textId="7DAA533E">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="00EB51E3" w:rsidP="00EB51E3" w:rsidRDefault="0051711B" w14:paraId="0CF4F276" w14:textId="7DAA533E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Tijdens de procedurevergadering</w:t>
       </w:r>
       <w:r w:rsidR="00223888">
         <w:t xml:space="preserve"> KGG</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:r w:rsidR="003C19C7">
         <w:t>11 maart 2026</w:t>
       </w:r>
       <w:r w:rsidR="0054140F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00291D20">
         <w:t>is het</w:t>
       </w:r>
       <w:r w:rsidR="003C19C7">
         <w:t xml:space="preserve"> mandaat voor het</w:t>
       </w:r>
       <w:r w:rsidR="00500166">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912889" w:rsidR="00F131C0">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00F131C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EU-</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="003C19C7">
+        <w:t>EU-rapporteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="003C19C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>schap</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F131C0" w:rsidR="00F131C0">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00F131C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00406A71">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00406A71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klimaat</w:t>
       </w:r>
-      <w:r w:rsidR="003C19C7">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="003C19C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId14">
-        <w:r w:rsidRPr="000B5DFB" w:rsidR="003C19C7">
+        <w:r w:rsidRPr="00E77B87" w:rsidR="003C19C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>vastgesteld</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C19C7" w:rsidR="00F131C0">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00F131C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793D54" w:rsidP="00793D54" w:rsidRDefault="00CA4E72" w14:paraId="0C23D5AF" w14:textId="06512718">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="00793D54" w:rsidP="00793D54" w:rsidRDefault="00CA4E72" w14:paraId="0C23D5AF" w14:textId="19D339F6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:t xml:space="preserve">Onderdeel van het vastgestelde mandaat is het opstellen </w:t>
       </w:r>
-      <w:r w:rsidR="00BF531F">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00BF531F">
         <w:t xml:space="preserve">door de EU-rapporteur Klimaat </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CA4E72">
+      <w:r w:rsidRPr="00E77B87">
+        <w:t>van een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CA4E72">
+      <w:r w:rsidRPr="00E77B87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CA4E72">
+      <w:r w:rsidRPr="00E77B87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> paper</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171FDF">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A32B5" w:rsidR="001813D3" w:rsidP="001813D3" w:rsidRDefault="001813D3" w14:paraId="1F28BFFA" w14:textId="77777777">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="001813D3" w:rsidP="001813D3" w:rsidRDefault="001813D3" w14:paraId="1F28BFFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="785"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850D45" w:rsidP="00850D45" w:rsidRDefault="00921C19" w14:paraId="6C5008A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="00850D45" w:rsidP="00850D45" w:rsidRDefault="00921C19" w14:paraId="6C5008A7" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="31"/>
         </w:pBdr>
         <w:spacing w:line="284" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beslispunt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00850D45" w:rsidR="00E65B15" w:rsidP="00850D45" w:rsidRDefault="00F510D7" w14:paraId="259647FA" w14:textId="713B371C">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="00E65B15" w:rsidP="00850D45" w:rsidRDefault="00F510D7" w14:paraId="259647FA" w14:textId="713B371C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="31"/>
         </w:pBdr>
         <w:spacing w:line="284" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097D79">
+      <w:r w:rsidRPr="00E77B87">
         <w:t xml:space="preserve">Instemmen met de inhoud van bijgaand </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00850D45" w:rsidR="000D6B2E">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="000D6B2E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00850D45" w:rsidR="000D6B2E">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="000D6B2E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> paper</w:t>
       </w:r>
-      <w:r w:rsidR="006F2675">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="006F2675">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2675" w:rsidR="006F2675">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="006F2675">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zie bijlage</w:t>
       </w:r>
-      <w:r w:rsidR="006F2675">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="006F2675">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00850D45" w:rsidR="00850D45">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00097D79" w:rsidR="00850D45">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
         <w:t xml:space="preserve">het aanbieden van deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00850D45">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00850D45">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
+        <w:t xml:space="preserve"> paper aan de Europese Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00BF531F">
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
+        <w:t xml:space="preserve"> de EU-rapporteur Klimaat en vervolgens een afschrift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="008A75AF">
+        <w:t xml:space="preserve"> van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
+        <w:t xml:space="preserve"> deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
         <w:t xml:space="preserve"> paper </w:t>
       </w:r>
-      <w:r w:rsidRPr="00097D79" w:rsidR="00850D45">
-[...28 lines deleted...]
-      <w:r w:rsidR="008A75AF">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="008A75AF">
         <w:t xml:space="preserve">te verzenden </w:t>
       </w:r>
-      <w:r w:rsidR="00850D45">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
         <w:t xml:space="preserve">aan </w:t>
       </w:r>
-      <w:r w:rsidR="008A75AF">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="008A75AF">
         <w:t>het Europees Parlement en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00097D79" w:rsidR="00850D45">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B364FC" w:rsidR="00B364FC">
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00850D45">
+        <w:t xml:space="preserve"> alle nationale parlementen in de EU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00B364FC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006132BA" w:rsidP="00E9677A" w:rsidRDefault="006132BA" w14:paraId="703BEC90" w14:textId="77777777">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="006132BA" w:rsidP="00E9677A" w:rsidRDefault="006132BA" w14:paraId="703BEC90" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00733B82" w:rsidP="00E9677A" w:rsidRDefault="00733B82" w14:paraId="35E31EA3" w14:textId="311E20B3">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="00733B82" w:rsidP="00E9677A" w:rsidRDefault="00733B82" w14:paraId="35E31EA3" w14:textId="311E20B3">
       <w:pPr>
         <w:spacing w:line="284" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00154C0F" w:rsidR="00E9677A" w:rsidP="00BB63B8" w:rsidRDefault="00733B82" w14:paraId="2349AAC0" w14:textId="317CF4E3">
+    <w:p w:rsidRPr="00E77B87" w:rsidR="00E9677A" w:rsidP="00BB63B8" w:rsidRDefault="00733B82" w14:paraId="2349AAC0" w14:textId="565034C9">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="284" w:lineRule="exact"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Naast het versterken van de informatiepositie van de Kamer, middels het voeren van gesprekken namens de commissie KGG door de rapporteur met relevante partijen, is ook besloten tot het opstellen van een </w:t>
+      <w:r w:rsidRPr="00E77B87">
+        <w:t xml:space="preserve">Naast het versterken van de informatiepositie van de Kamer, middels het voeren van gesprekken namens de commissie KGG door de rapporteur met relevante partijen, is ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="002C5A80">
+        <w:t>reeds vastgelegd door deze commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00410576">
+        <w:t>dat er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87">
+        <w:t xml:space="preserve"> een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00171FDF">
+      <w:r w:rsidRPr="00E77B87">
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00410576">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00A45082">
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00410576">
+        <w:t xml:space="preserve"> opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87">
+        <w:t>, waarin – in lijn met het coalitieakkoord, het kabinetsstandpunt en de motie Erkens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00171FDF">
-[...14 lines deleted...]
-      <w:r w:rsidR="00B364FC">
+      <w:r w:rsidRPr="00E77B87">
+        <w:t xml:space="preserve"> - het Kamerstandpunt zal worden opgenomen dat er een stevig en ambitieus Europees 2040-maatregelenpakket ten behoeve van een gelijk speelveld dient te komen, geijkt op het binnen de EU behalen van de netto 90%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00B364FC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B364FC" w:rsidR="00154C0F" w:rsidP="00EF1D3B" w:rsidRDefault="00154C0F" w14:paraId="39A29882" w14:textId="23F9A2D2">
+    <w:p w:rsidRPr="00B364FC" w:rsidR="00154C0F" w:rsidP="00EF1D3B" w:rsidRDefault="00154C0F" w14:paraId="39A29882" w14:textId="3BB05B60">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E77B87">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2026 komt de Europese Commissie met voorstellen voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87" w:rsidR="00323660">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77B87">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2040-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF1D3B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">2040-maatregelenpakket. </w:t>
+        <w:t xml:space="preserve">maatregelenpakket. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het eerste voorstel uit </w:t>
       </w:r>
       <w:r w:rsidR="008A75AF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t pakket</w:t>
       </w:r>
       <w:r w:rsidR="00953E6D">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, namelijk de herziening van het EU-emissiehandelssysteem (</w:t>
+        <w:t xml:space="preserve">, namelijk de herziening van </w:t>
+      </w:r>
+      <w:r w:rsidR="00953E6D">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het EU-emissiehandelssysteem (</w:t>
       </w:r>
       <w:r w:rsidR="00B364FC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00953E6D">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00B364FC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TS Review”</w:t>
       </w:r>
       <w:r w:rsidR="00953E6D">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
@@ -1348,80 +1294,92 @@
       <w:r w:rsidR="00953E6D">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> juli 2026 </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00B364FC" w:rsidR="00953E6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>uit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00953E6D">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B364FC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gelet op deze timing, is het wenselijk op vooruitlopend hierop het </w:t>
+        <w:t xml:space="preserve"> Gelet op deze timing, is het wenselijk o</w:t>
+      </w:r>
+      <w:r w:rsidR="00866541">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B364FC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vooruitlopend hierop het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B364FC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B364FC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> paper aan de Europese Commissie aan te</w:t>
       </w:r>
       <w:r w:rsidR="008B6A8E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> kunnen</w:t>
       </w:r>
       <w:r w:rsidR="00B364FC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bieden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00154C0F" w:rsidR="00B364FC" w:rsidP="00EF1D3B" w:rsidRDefault="00B364FC" w14:paraId="0AE79C8B" w14:textId="44DEF580">
+    <w:p w:rsidRPr="008108C1" w:rsidR="00826DC7" w:rsidP="008108C1" w:rsidRDefault="00B364FC" w14:paraId="2DB7FCE0" w14:textId="0FC8E751">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Op 29 juni a.s. </w:t>
       </w:r>
       <w:r w:rsidR="000A48B6">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is de </w:t>
       </w:r>
@@ -1454,393 +1412,74 @@
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000A48B6">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> paper aan de Europese Commissie te</w:t>
       </w:r>
       <w:r w:rsidR="00B3010B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> kunnen</w:t>
       </w:r>
       <w:r w:rsidR="000A48B6">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> overhandigen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF1D3B" w:rsidR="00EF1D3B" w:rsidP="00EF1D3B" w:rsidRDefault="00EF1D3B" w14:paraId="2C2D4E47" w14:textId="2B0D55D5">
-[...320 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidRPr="008108C1" w:rsidR="00826DC7" w:rsidSect="00B36B2E">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="2211" w:bottom="3255" w:left="1701" w:header="2370" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:type="lines" w:linePitch="284"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F4FC929" w14:textId="77777777" w:rsidR="00CC6A4F" w:rsidRDefault="00CC6A4F">
+    <w:p w14:paraId="4FBE8B96" w14:textId="77777777" w:rsidR="004F7E1B" w:rsidRDefault="004F7E1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E7F8DE" w14:textId="77777777" w:rsidR="00CC6A4F" w:rsidRDefault="00CC6A4F">
+    <w:p w14:paraId="3298C173" w14:textId="77777777" w:rsidR="004F7E1B" w:rsidRDefault="004F7E1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2135,58 +1774,58 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="40092A74" id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:129pt;margin-top:759.95pt;width:388.35pt;height:35.3pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhtQK+7QEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2m7gkbUdBqdipAG&#10;Qxr7AY7jJBaOz5zdJuXXc3aSDm1viDxYZ/vu833ffdneDJ1hJ4Vegy34arHkTFkJlbZNwZ9+HN5d&#10;c+aDsJUwYFXBz8rzm93bN9ve5WoNLZhKISMQ6/PeFbwNweVZ5mWrOuEX4JSlyxqwE4G22GQVip7Q&#10;O5Otl8sPWQ9YOQSpvKfTu/GS7xJ+XSsZHuraq8BMwam3kFZMaxnXbLcVeYPCtVpObYh/6KIT2tKj&#10;F6g7EQQ7on4F1WmJ4KEOCwldBnWtpUociM1q+YLNYyucSlxIHO8uMvn/Byu/nR7dd2Rh+AQDDTCR&#10;8O4e5E/PLOxbYRt1iwh9q0RFD6+iZFnvfD6VRql97iNI2X+FioYsjgES0FBjF1UhnozQaQDni+hq&#10;CEzS4ebj1Xq5ec+ZpLvN5vpqlaaSiXyudujDZwUdi0HBkYaa0MXp3ofYjcjnlPiYB6OrgzYmbbAp&#10;9wbZSZABDulLBF6kGRuTLcSyETGeJJqR2cgxDOXAdDVpEFmXUJ2JN8LoK/oPKGgBf3PWk6cK7n8d&#10;BSrOzBdL2kUDzgHOQTkHwkoqLXjJ2Rjuw2jUo0PdtIQ8TsfCLelb60T9uYupXfJJUmTydDTi3/uU&#10;9fzn7f4AAAD//wMAUEsDBBQABgAIAAAAIQAUGI964gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqN0WQxPiVFCpnFpVtP2AbbxNArEdYqcNf49zguPOjGbfZMvBNOxCna+d&#10;VTCdCGBkC6drWyo4HtYPC2A+oNXYOEsKfsjDMr+9yTDV7mo/6LIPJYsl1qeooAqhTTn3RUUG/cS1&#10;ZKN3dp3BEM+u5LrDayw3DZ8J8cQN1jZ+qLClVUXF1743Cjafcud3xfr8Ld37G8771XbY1Erd3w2v&#10;L8ACDeEvDCN+RIc8Mp1cb7VnjYKZXMQtIRpymiTAxoiYPz4DO41aIiTwPOP/Z+S/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAOG1Ar7tAQAAwQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABQYj3riAAAADgEAAA8AAAAAAAAAAAAAAAAARwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7A68125E" w14:textId="77777777" w:rsidR="00187443" w:rsidRDefault="00187443"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A9792AC" w14:textId="77777777" w:rsidR="00CC6A4F" w:rsidRDefault="00CC6A4F">
+    <w:p w14:paraId="34F194B2" w14:textId="77777777" w:rsidR="004F7E1B" w:rsidRDefault="004F7E1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655A559D" w14:textId="77777777" w:rsidR="00CC6A4F" w:rsidRDefault="00CC6A4F">
+    <w:p w14:paraId="2F64FC1F" w14:textId="77777777" w:rsidR="004F7E1B" w:rsidRDefault="004F7E1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="727DA34E" w14:textId="77777777" w:rsidR="00733B82" w:rsidRPr="00F33DEC" w:rsidRDefault="00733B82" w:rsidP="00733B82">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33DEC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F33DEC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -5774,52 +5413,52 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="213128193">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1338340109">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="547109068">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="554893460">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1115977349">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1904363995">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="67"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:drawingGridVerticalSpacing w:val="142"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6218,98 +5857,100 @@
     <w:rsid w:val="002968E7"/>
     <w:rsid w:val="002973EB"/>
     <w:rsid w:val="002A0077"/>
     <w:rsid w:val="002A074C"/>
     <w:rsid w:val="002A103F"/>
     <w:rsid w:val="002A1A9B"/>
     <w:rsid w:val="002A1DCA"/>
     <w:rsid w:val="002A1E5D"/>
     <w:rsid w:val="002A4C5A"/>
     <w:rsid w:val="002A508A"/>
     <w:rsid w:val="002A5307"/>
     <w:rsid w:val="002A72CE"/>
     <w:rsid w:val="002A7FD3"/>
     <w:rsid w:val="002B0AAE"/>
     <w:rsid w:val="002B2154"/>
     <w:rsid w:val="002B4541"/>
     <w:rsid w:val="002B4748"/>
     <w:rsid w:val="002B5768"/>
     <w:rsid w:val="002B6A61"/>
     <w:rsid w:val="002B6B4E"/>
     <w:rsid w:val="002B7E16"/>
     <w:rsid w:val="002C062F"/>
     <w:rsid w:val="002C0813"/>
     <w:rsid w:val="002C3510"/>
     <w:rsid w:val="002C5A3F"/>
+    <w:rsid w:val="002C5A80"/>
     <w:rsid w:val="002C7785"/>
     <w:rsid w:val="002C7BA9"/>
     <w:rsid w:val="002C7C31"/>
     <w:rsid w:val="002C7F12"/>
     <w:rsid w:val="002D0F29"/>
     <w:rsid w:val="002D1F97"/>
     <w:rsid w:val="002D2F4C"/>
     <w:rsid w:val="002D30C2"/>
     <w:rsid w:val="002D324C"/>
     <w:rsid w:val="002D32D1"/>
     <w:rsid w:val="002D4E09"/>
     <w:rsid w:val="002D52DA"/>
     <w:rsid w:val="002D6F7E"/>
     <w:rsid w:val="002E04EB"/>
     <w:rsid w:val="002E1629"/>
     <w:rsid w:val="002E16AA"/>
     <w:rsid w:val="002E5AFF"/>
     <w:rsid w:val="002E5C86"/>
     <w:rsid w:val="002E6052"/>
     <w:rsid w:val="002E627E"/>
     <w:rsid w:val="002E6424"/>
     <w:rsid w:val="002E7500"/>
     <w:rsid w:val="002F1003"/>
     <w:rsid w:val="002F109B"/>
     <w:rsid w:val="002F18AB"/>
     <w:rsid w:val="002F29F7"/>
     <w:rsid w:val="002F2DCC"/>
     <w:rsid w:val="002F2EA8"/>
     <w:rsid w:val="002F3A70"/>
     <w:rsid w:val="002F3BA6"/>
     <w:rsid w:val="002F52A9"/>
     <w:rsid w:val="002F52B3"/>
     <w:rsid w:val="002F56E1"/>
     <w:rsid w:val="002F6908"/>
     <w:rsid w:val="002F6B58"/>
     <w:rsid w:val="002F7159"/>
     <w:rsid w:val="002F7B1E"/>
     <w:rsid w:val="00300145"/>
     <w:rsid w:val="0030055F"/>
     <w:rsid w:val="0030057C"/>
     <w:rsid w:val="003006C0"/>
     <w:rsid w:val="003007DB"/>
     <w:rsid w:val="00300C25"/>
     <w:rsid w:val="00300F57"/>
     <w:rsid w:val="003017BB"/>
     <w:rsid w:val="00301862"/>
     <w:rsid w:val="003021CF"/>
     <w:rsid w:val="00302EAD"/>
+    <w:rsid w:val="00303584"/>
     <w:rsid w:val="00304BE0"/>
     <w:rsid w:val="00304CE9"/>
     <w:rsid w:val="0030582B"/>
     <w:rsid w:val="00305C9F"/>
     <w:rsid w:val="00306B73"/>
     <w:rsid w:val="00306F92"/>
     <w:rsid w:val="00307DBD"/>
     <w:rsid w:val="003100F7"/>
     <w:rsid w:val="003105D4"/>
     <w:rsid w:val="003122F4"/>
     <w:rsid w:val="003131F7"/>
     <w:rsid w:val="0031365D"/>
     <w:rsid w:val="0031373E"/>
     <w:rsid w:val="00313982"/>
     <w:rsid w:val="003149AE"/>
     <w:rsid w:val="00314E3B"/>
     <w:rsid w:val="003155A1"/>
     <w:rsid w:val="00316443"/>
     <w:rsid w:val="00316AEB"/>
     <w:rsid w:val="00317D0E"/>
     <w:rsid w:val="003205C3"/>
     <w:rsid w:val="0032086F"/>
     <w:rsid w:val="003211D2"/>
     <w:rsid w:val="003227DF"/>
     <w:rsid w:val="003230CB"/>
@@ -6384,86 +6025,89 @@
     <w:rsid w:val="003A32B5"/>
     <w:rsid w:val="003A34E0"/>
     <w:rsid w:val="003A49F2"/>
     <w:rsid w:val="003A4DA3"/>
     <w:rsid w:val="003A6D20"/>
     <w:rsid w:val="003B03F3"/>
     <w:rsid w:val="003B05A9"/>
     <w:rsid w:val="003B0A0E"/>
     <w:rsid w:val="003B238C"/>
     <w:rsid w:val="003B4A30"/>
     <w:rsid w:val="003B6029"/>
     <w:rsid w:val="003B67B6"/>
     <w:rsid w:val="003B6F76"/>
     <w:rsid w:val="003B7D00"/>
     <w:rsid w:val="003B7D56"/>
     <w:rsid w:val="003C0550"/>
     <w:rsid w:val="003C0A49"/>
     <w:rsid w:val="003C1623"/>
     <w:rsid w:val="003C19C7"/>
     <w:rsid w:val="003C1AFE"/>
     <w:rsid w:val="003C2074"/>
     <w:rsid w:val="003C4633"/>
     <w:rsid w:val="003C5B64"/>
     <w:rsid w:val="003C5EB6"/>
     <w:rsid w:val="003C7C6A"/>
+    <w:rsid w:val="003D1745"/>
     <w:rsid w:val="003D1E62"/>
     <w:rsid w:val="003D2831"/>
     <w:rsid w:val="003D29A9"/>
     <w:rsid w:val="003D4FD1"/>
     <w:rsid w:val="003D56A0"/>
     <w:rsid w:val="003E0079"/>
     <w:rsid w:val="003E1CFB"/>
     <w:rsid w:val="003E385E"/>
     <w:rsid w:val="003E431F"/>
     <w:rsid w:val="003E45B3"/>
     <w:rsid w:val="003E477F"/>
     <w:rsid w:val="003E47F4"/>
     <w:rsid w:val="003E70FE"/>
     <w:rsid w:val="003E757B"/>
     <w:rsid w:val="003E7A48"/>
     <w:rsid w:val="003F0DB5"/>
     <w:rsid w:val="003F2CBE"/>
     <w:rsid w:val="003F2E46"/>
     <w:rsid w:val="003F6419"/>
     <w:rsid w:val="003F6731"/>
     <w:rsid w:val="003F7767"/>
     <w:rsid w:val="003F7D7D"/>
     <w:rsid w:val="0040110F"/>
     <w:rsid w:val="00401AAB"/>
     <w:rsid w:val="0040227D"/>
     <w:rsid w:val="004029CF"/>
     <w:rsid w:val="00403F7A"/>
     <w:rsid w:val="004043CD"/>
     <w:rsid w:val="0040571F"/>
     <w:rsid w:val="00405D39"/>
     <w:rsid w:val="0040681C"/>
     <w:rsid w:val="00406A3C"/>
     <w:rsid w:val="00406A71"/>
     <w:rsid w:val="00407143"/>
     <w:rsid w:val="00407A3F"/>
+    <w:rsid w:val="00410576"/>
     <w:rsid w:val="004119FB"/>
+    <w:rsid w:val="0041201F"/>
     <w:rsid w:val="0041340C"/>
     <w:rsid w:val="004137D0"/>
     <w:rsid w:val="00413B45"/>
     <w:rsid w:val="0041688A"/>
     <w:rsid w:val="00416C88"/>
     <w:rsid w:val="00416FC6"/>
     <w:rsid w:val="00417205"/>
     <w:rsid w:val="00420626"/>
     <w:rsid w:val="00421A8D"/>
     <w:rsid w:val="00422128"/>
     <w:rsid w:val="00423875"/>
     <w:rsid w:val="00423AC8"/>
     <w:rsid w:val="00423AEF"/>
     <w:rsid w:val="00425106"/>
     <w:rsid w:val="0042669D"/>
     <w:rsid w:val="004270B4"/>
     <w:rsid w:val="00431003"/>
     <w:rsid w:val="00431DD1"/>
     <w:rsid w:val="004337F4"/>
     <w:rsid w:val="0043382C"/>
     <w:rsid w:val="00433DB2"/>
     <w:rsid w:val="00433FB8"/>
     <w:rsid w:val="0043452C"/>
     <w:rsid w:val="004351FC"/>
     <w:rsid w:val="00436C01"/>
@@ -6548,50 +6192,51 @@
     <w:rsid w:val="004C220C"/>
     <w:rsid w:val="004C3F36"/>
     <w:rsid w:val="004C4DFB"/>
     <w:rsid w:val="004C6D30"/>
     <w:rsid w:val="004C7395"/>
     <w:rsid w:val="004D0415"/>
     <w:rsid w:val="004D103D"/>
     <w:rsid w:val="004D58EC"/>
     <w:rsid w:val="004D631E"/>
     <w:rsid w:val="004D7876"/>
     <w:rsid w:val="004D78AF"/>
     <w:rsid w:val="004E0903"/>
     <w:rsid w:val="004E0A15"/>
     <w:rsid w:val="004E0BA1"/>
     <w:rsid w:val="004E1D0A"/>
     <w:rsid w:val="004E7719"/>
     <w:rsid w:val="004F07EE"/>
     <w:rsid w:val="004F08C5"/>
     <w:rsid w:val="004F0E15"/>
     <w:rsid w:val="004F25F0"/>
     <w:rsid w:val="004F2853"/>
     <w:rsid w:val="004F29C7"/>
     <w:rsid w:val="004F35D0"/>
     <w:rsid w:val="004F4ED6"/>
     <w:rsid w:val="004F5B00"/>
+    <w:rsid w:val="004F7E1B"/>
     <w:rsid w:val="004F7EC9"/>
     <w:rsid w:val="00500166"/>
     <w:rsid w:val="00500655"/>
     <w:rsid w:val="00501053"/>
     <w:rsid w:val="0050139D"/>
     <w:rsid w:val="005028F2"/>
     <w:rsid w:val="005034A0"/>
     <w:rsid w:val="00503EB3"/>
     <w:rsid w:val="005043A7"/>
     <w:rsid w:val="005128B0"/>
     <w:rsid w:val="00512D6E"/>
     <w:rsid w:val="0051448E"/>
     <w:rsid w:val="00514BAD"/>
     <w:rsid w:val="00514F3D"/>
     <w:rsid w:val="00516AED"/>
     <w:rsid w:val="00516B20"/>
     <w:rsid w:val="0051711B"/>
     <w:rsid w:val="005177D9"/>
     <w:rsid w:val="005205E1"/>
     <w:rsid w:val="00520B04"/>
     <w:rsid w:val="00521C39"/>
     <w:rsid w:val="00521EB0"/>
     <w:rsid w:val="005238E9"/>
     <w:rsid w:val="00523B6A"/>
     <w:rsid w:val="0052492E"/>
@@ -6607,50 +6252,51 @@
     <w:rsid w:val="005408F0"/>
     <w:rsid w:val="0054140F"/>
     <w:rsid w:val="00543299"/>
     <w:rsid w:val="00543DDD"/>
     <w:rsid w:val="00544AC4"/>
     <w:rsid w:val="005461B6"/>
     <w:rsid w:val="00547959"/>
     <w:rsid w:val="005504D2"/>
     <w:rsid w:val="00551BB6"/>
     <w:rsid w:val="005520D1"/>
     <w:rsid w:val="005526FA"/>
     <w:rsid w:val="00553A90"/>
     <w:rsid w:val="00553A96"/>
     <w:rsid w:val="0055423E"/>
     <w:rsid w:val="00554729"/>
     <w:rsid w:val="00554C8E"/>
     <w:rsid w:val="0055505D"/>
     <w:rsid w:val="0055555F"/>
     <w:rsid w:val="00555ECD"/>
     <w:rsid w:val="0055633E"/>
     <w:rsid w:val="005565A9"/>
     <w:rsid w:val="00556890"/>
     <w:rsid w:val="00557734"/>
     <w:rsid w:val="005579AC"/>
     <w:rsid w:val="00560FD4"/>
+    <w:rsid w:val="00561623"/>
     <w:rsid w:val="00562284"/>
     <w:rsid w:val="0056353A"/>
     <w:rsid w:val="0056382C"/>
     <w:rsid w:val="00564E3E"/>
     <w:rsid w:val="0056578C"/>
     <w:rsid w:val="00565BE7"/>
     <w:rsid w:val="00566E7D"/>
     <w:rsid w:val="005676C6"/>
     <w:rsid w:val="005677CA"/>
     <w:rsid w:val="0056782E"/>
     <w:rsid w:val="005714F1"/>
     <w:rsid w:val="00571F60"/>
     <w:rsid w:val="00572611"/>
     <w:rsid w:val="00572BC9"/>
     <w:rsid w:val="00573FAD"/>
     <w:rsid w:val="005753A1"/>
     <w:rsid w:val="005767D3"/>
     <w:rsid w:val="005773AE"/>
     <w:rsid w:val="0058105A"/>
     <w:rsid w:val="00582036"/>
     <w:rsid w:val="00582079"/>
     <w:rsid w:val="005827B1"/>
     <w:rsid w:val="00583BA3"/>
     <w:rsid w:val="00583BE7"/>
     <w:rsid w:val="005848E4"/>
@@ -6800,50 +6446,51 @@
     <w:rsid w:val="006911B8"/>
     <w:rsid w:val="00692580"/>
     <w:rsid w:val="00693220"/>
     <w:rsid w:val="006935BA"/>
     <w:rsid w:val="00694408"/>
     <w:rsid w:val="0069472C"/>
     <w:rsid w:val="006949B0"/>
     <w:rsid w:val="00694A05"/>
     <w:rsid w:val="00694DBB"/>
     <w:rsid w:val="00696BD3"/>
     <w:rsid w:val="006A1FE9"/>
     <w:rsid w:val="006A2686"/>
     <w:rsid w:val="006A2E4A"/>
     <w:rsid w:val="006A2EA2"/>
     <w:rsid w:val="006A3CB7"/>
     <w:rsid w:val="006A4FA0"/>
     <w:rsid w:val="006A5C98"/>
     <w:rsid w:val="006A6DBD"/>
     <w:rsid w:val="006A722A"/>
     <w:rsid w:val="006B0867"/>
     <w:rsid w:val="006B2475"/>
     <w:rsid w:val="006B2593"/>
     <w:rsid w:val="006B2656"/>
     <w:rsid w:val="006C0747"/>
     <w:rsid w:val="006C1177"/>
+    <w:rsid w:val="006C1BD3"/>
     <w:rsid w:val="006C2248"/>
     <w:rsid w:val="006C2827"/>
     <w:rsid w:val="006C2FF8"/>
     <w:rsid w:val="006C3935"/>
     <w:rsid w:val="006C3B01"/>
     <w:rsid w:val="006C53B9"/>
     <w:rsid w:val="006C5610"/>
     <w:rsid w:val="006C7EA8"/>
     <w:rsid w:val="006D06DF"/>
     <w:rsid w:val="006D0868"/>
     <w:rsid w:val="006D0D7F"/>
     <w:rsid w:val="006D2461"/>
     <w:rsid w:val="006D24B2"/>
     <w:rsid w:val="006D24FF"/>
     <w:rsid w:val="006D278F"/>
     <w:rsid w:val="006D2890"/>
     <w:rsid w:val="006D2A12"/>
     <w:rsid w:val="006D3392"/>
     <w:rsid w:val="006D3684"/>
     <w:rsid w:val="006D38D6"/>
     <w:rsid w:val="006D3A72"/>
     <w:rsid w:val="006D3D30"/>
     <w:rsid w:val="006D5843"/>
     <w:rsid w:val="006D6297"/>
     <w:rsid w:val="006D63AB"/>
@@ -6996,50 +6643,51 @@
     <w:rsid w:val="007C7C15"/>
     <w:rsid w:val="007D20A1"/>
     <w:rsid w:val="007D3455"/>
     <w:rsid w:val="007D4567"/>
     <w:rsid w:val="007D4CE5"/>
     <w:rsid w:val="007D67D2"/>
     <w:rsid w:val="007E0036"/>
     <w:rsid w:val="007E0232"/>
     <w:rsid w:val="007E0A45"/>
     <w:rsid w:val="007E1241"/>
     <w:rsid w:val="007E1ED9"/>
     <w:rsid w:val="007E2011"/>
     <w:rsid w:val="007E4326"/>
     <w:rsid w:val="007E78D6"/>
     <w:rsid w:val="007E7EBF"/>
     <w:rsid w:val="007F344E"/>
     <w:rsid w:val="007F346B"/>
     <w:rsid w:val="007F43B2"/>
     <w:rsid w:val="008002BA"/>
     <w:rsid w:val="00803051"/>
     <w:rsid w:val="008031FC"/>
     <w:rsid w:val="00803858"/>
     <w:rsid w:val="00805898"/>
     <w:rsid w:val="00806405"/>
     <w:rsid w:val="00806F1F"/>
+    <w:rsid w:val="008108C1"/>
     <w:rsid w:val="00811E7A"/>
     <w:rsid w:val="00812C4E"/>
     <w:rsid w:val="00815289"/>
     <w:rsid w:val="008163AB"/>
     <w:rsid w:val="008172F0"/>
     <w:rsid w:val="008201FD"/>
     <w:rsid w:val="00820BD9"/>
     <w:rsid w:val="00820D83"/>
     <w:rsid w:val="00820DC7"/>
     <w:rsid w:val="00822610"/>
     <w:rsid w:val="00822F81"/>
     <w:rsid w:val="008231F6"/>
     <w:rsid w:val="00823E60"/>
     <w:rsid w:val="00824604"/>
     <w:rsid w:val="0082491D"/>
     <w:rsid w:val="00825503"/>
     <w:rsid w:val="008267EF"/>
     <w:rsid w:val="00826D68"/>
     <w:rsid w:val="00826DC7"/>
     <w:rsid w:val="00826F86"/>
     <w:rsid w:val="00827FE8"/>
     <w:rsid w:val="00833B82"/>
     <w:rsid w:val="0083553E"/>
     <w:rsid w:val="008372A1"/>
     <w:rsid w:val="00837A1E"/>
@@ -7049,50 +6697,51 @@
     <w:rsid w:val="008422D1"/>
     <w:rsid w:val="00842F1C"/>
     <w:rsid w:val="00844394"/>
     <w:rsid w:val="0084519F"/>
     <w:rsid w:val="008458F0"/>
     <w:rsid w:val="00845D62"/>
     <w:rsid w:val="0084659D"/>
     <w:rsid w:val="00847CCF"/>
     <w:rsid w:val="00847CD3"/>
     <w:rsid w:val="00850458"/>
     <w:rsid w:val="0085051B"/>
     <w:rsid w:val="00850790"/>
     <w:rsid w:val="00850D45"/>
     <w:rsid w:val="00850E59"/>
     <w:rsid w:val="0085331B"/>
     <w:rsid w:val="008537BA"/>
     <w:rsid w:val="00854378"/>
     <w:rsid w:val="00854A9C"/>
     <w:rsid w:val="00855B69"/>
     <w:rsid w:val="00860A0E"/>
     <w:rsid w:val="00860FEB"/>
     <w:rsid w:val="0086240F"/>
     <w:rsid w:val="00862471"/>
     <w:rsid w:val="008625FC"/>
     <w:rsid w:val="00865E35"/>
+    <w:rsid w:val="00866541"/>
     <w:rsid w:val="00866E55"/>
     <w:rsid w:val="008704BF"/>
     <w:rsid w:val="0087233E"/>
     <w:rsid w:val="00872A3E"/>
     <w:rsid w:val="008730DA"/>
     <w:rsid w:val="00874381"/>
     <w:rsid w:val="0087497B"/>
     <w:rsid w:val="00875203"/>
     <w:rsid w:val="00876213"/>
     <w:rsid w:val="00877602"/>
     <w:rsid w:val="00880DB3"/>
     <w:rsid w:val="00880F54"/>
     <w:rsid w:val="00880FEC"/>
     <w:rsid w:val="008832B6"/>
     <w:rsid w:val="00883B95"/>
     <w:rsid w:val="00885038"/>
     <w:rsid w:val="008851AF"/>
     <w:rsid w:val="0088671E"/>
     <w:rsid w:val="0088678C"/>
     <w:rsid w:val="00887579"/>
     <w:rsid w:val="00887E00"/>
     <w:rsid w:val="008906E3"/>
     <w:rsid w:val="00892C27"/>
     <w:rsid w:val="00892E07"/>
     <w:rsid w:val="00893202"/>
@@ -7106,51 +6755,50 @@
     <w:rsid w:val="008A4E86"/>
     <w:rsid w:val="008A518C"/>
     <w:rsid w:val="008A7299"/>
     <w:rsid w:val="008A75AF"/>
     <w:rsid w:val="008B016A"/>
     <w:rsid w:val="008B0649"/>
     <w:rsid w:val="008B06C4"/>
     <w:rsid w:val="008B09B8"/>
     <w:rsid w:val="008B316E"/>
     <w:rsid w:val="008B4133"/>
     <w:rsid w:val="008B445F"/>
     <w:rsid w:val="008B492B"/>
     <w:rsid w:val="008B5280"/>
     <w:rsid w:val="008B5C34"/>
     <w:rsid w:val="008B6A8E"/>
     <w:rsid w:val="008C04CA"/>
     <w:rsid w:val="008C13BA"/>
     <w:rsid w:val="008C2156"/>
     <w:rsid w:val="008C3AD2"/>
     <w:rsid w:val="008C56A8"/>
     <w:rsid w:val="008C752D"/>
     <w:rsid w:val="008C7CA3"/>
     <w:rsid w:val="008D13FA"/>
     <w:rsid w:val="008D1A12"/>
     <w:rsid w:val="008D1A4A"/>
-    <w:rsid w:val="008D23E1"/>
     <w:rsid w:val="008D36AF"/>
     <w:rsid w:val="008D3915"/>
     <w:rsid w:val="008D4E47"/>
     <w:rsid w:val="008D5320"/>
     <w:rsid w:val="008D7238"/>
     <w:rsid w:val="008D7A5A"/>
     <w:rsid w:val="008D7F07"/>
     <w:rsid w:val="008E0376"/>
     <w:rsid w:val="008E089E"/>
     <w:rsid w:val="008E0DB8"/>
     <w:rsid w:val="008E171E"/>
     <w:rsid w:val="008E465B"/>
     <w:rsid w:val="008E5832"/>
     <w:rsid w:val="008E7832"/>
     <w:rsid w:val="008E795F"/>
     <w:rsid w:val="008E7A17"/>
     <w:rsid w:val="008E7BB1"/>
     <w:rsid w:val="008F1628"/>
     <w:rsid w:val="008F16FD"/>
     <w:rsid w:val="008F2150"/>
     <w:rsid w:val="008F31AB"/>
     <w:rsid w:val="008F6049"/>
     <w:rsid w:val="009007A9"/>
     <w:rsid w:val="00902826"/>
     <w:rsid w:val="0090349C"/>
@@ -7178,50 +6826,51 @@
     <w:rsid w:val="00920A47"/>
     <w:rsid w:val="00921896"/>
     <w:rsid w:val="00921C19"/>
     <w:rsid w:val="00921DE2"/>
     <w:rsid w:val="00921FA2"/>
     <w:rsid w:val="009242FB"/>
     <w:rsid w:val="0092437B"/>
     <w:rsid w:val="009247E6"/>
     <w:rsid w:val="00926EAC"/>
     <w:rsid w:val="00930E02"/>
     <w:rsid w:val="00931158"/>
     <w:rsid w:val="00931C21"/>
     <w:rsid w:val="0093327F"/>
     <w:rsid w:val="009334D1"/>
     <w:rsid w:val="009340E2"/>
     <w:rsid w:val="00934881"/>
     <w:rsid w:val="00934ACF"/>
     <w:rsid w:val="00935608"/>
     <w:rsid w:val="00935DBD"/>
     <w:rsid w:val="00936978"/>
     <w:rsid w:val="009377AE"/>
     <w:rsid w:val="0094042F"/>
     <w:rsid w:val="0094188E"/>
     <w:rsid w:val="009424E2"/>
     <w:rsid w:val="009427AC"/>
+    <w:rsid w:val="00942B86"/>
     <w:rsid w:val="00942C31"/>
     <w:rsid w:val="009443B4"/>
     <w:rsid w:val="00944BF7"/>
     <w:rsid w:val="00945B4F"/>
     <w:rsid w:val="00946E53"/>
     <w:rsid w:val="0094754F"/>
     <w:rsid w:val="009501C6"/>
     <w:rsid w:val="0095089D"/>
     <w:rsid w:val="009514AA"/>
     <w:rsid w:val="00952039"/>
     <w:rsid w:val="009520CA"/>
     <w:rsid w:val="009526AF"/>
     <w:rsid w:val="00953E6D"/>
     <w:rsid w:val="00954A4C"/>
     <w:rsid w:val="00954D3E"/>
     <w:rsid w:val="00955491"/>
     <w:rsid w:val="009556A6"/>
     <w:rsid w:val="009558E5"/>
     <w:rsid w:val="00955EF0"/>
     <w:rsid w:val="00956133"/>
     <w:rsid w:val="00956BC6"/>
     <w:rsid w:val="009614DD"/>
     <w:rsid w:val="009619F3"/>
     <w:rsid w:val="009621EE"/>
     <w:rsid w:val="009623C9"/>
@@ -7268,50 +6917,51 @@
     <w:rsid w:val="009A06FA"/>
     <w:rsid w:val="009A223A"/>
     <w:rsid w:val="009A2519"/>
     <w:rsid w:val="009A2709"/>
     <w:rsid w:val="009A3505"/>
     <w:rsid w:val="009A3E0A"/>
     <w:rsid w:val="009A4454"/>
     <w:rsid w:val="009A7163"/>
     <w:rsid w:val="009A79E7"/>
     <w:rsid w:val="009A7A55"/>
     <w:rsid w:val="009B051B"/>
     <w:rsid w:val="009B0F44"/>
     <w:rsid w:val="009B26B4"/>
     <w:rsid w:val="009B2EE1"/>
     <w:rsid w:val="009B3895"/>
     <w:rsid w:val="009B3AF4"/>
     <w:rsid w:val="009B4050"/>
     <w:rsid w:val="009B4B38"/>
     <w:rsid w:val="009B573F"/>
     <w:rsid w:val="009B59DC"/>
     <w:rsid w:val="009B5C11"/>
     <w:rsid w:val="009B5FA7"/>
     <w:rsid w:val="009B790F"/>
     <w:rsid w:val="009C183F"/>
     <w:rsid w:val="009C34AF"/>
+    <w:rsid w:val="009C37D5"/>
     <w:rsid w:val="009C3AA7"/>
     <w:rsid w:val="009C3DE6"/>
     <w:rsid w:val="009C5B88"/>
     <w:rsid w:val="009C6938"/>
     <w:rsid w:val="009C741E"/>
     <w:rsid w:val="009C76DE"/>
     <w:rsid w:val="009C7A54"/>
     <w:rsid w:val="009C7DA5"/>
     <w:rsid w:val="009D0DFD"/>
     <w:rsid w:val="009D4EBC"/>
     <w:rsid w:val="009D4F8B"/>
     <w:rsid w:val="009D5E7A"/>
     <w:rsid w:val="009D6D34"/>
     <w:rsid w:val="009E0852"/>
     <w:rsid w:val="009E0945"/>
     <w:rsid w:val="009E0B79"/>
     <w:rsid w:val="009E16A7"/>
     <w:rsid w:val="009E2406"/>
     <w:rsid w:val="009E269B"/>
     <w:rsid w:val="009E2915"/>
     <w:rsid w:val="009E2C31"/>
     <w:rsid w:val="009E3B5B"/>
     <w:rsid w:val="009E3B6E"/>
     <w:rsid w:val="009E3D92"/>
     <w:rsid w:val="009E40A1"/>
@@ -7349,50 +6999,51 @@
     <w:rsid w:val="00A10AA0"/>
     <w:rsid w:val="00A13D85"/>
     <w:rsid w:val="00A17093"/>
     <w:rsid w:val="00A21618"/>
     <w:rsid w:val="00A23343"/>
     <w:rsid w:val="00A2379E"/>
     <w:rsid w:val="00A2449F"/>
     <w:rsid w:val="00A2492D"/>
     <w:rsid w:val="00A259AD"/>
     <w:rsid w:val="00A2798F"/>
     <w:rsid w:val="00A317B1"/>
     <w:rsid w:val="00A31843"/>
     <w:rsid w:val="00A33069"/>
     <w:rsid w:val="00A33623"/>
     <w:rsid w:val="00A33F59"/>
     <w:rsid w:val="00A34316"/>
     <w:rsid w:val="00A352A3"/>
     <w:rsid w:val="00A35B00"/>
     <w:rsid w:val="00A36281"/>
     <w:rsid w:val="00A4065B"/>
     <w:rsid w:val="00A40BAF"/>
     <w:rsid w:val="00A41B38"/>
     <w:rsid w:val="00A41C11"/>
     <w:rsid w:val="00A42537"/>
     <w:rsid w:val="00A430CB"/>
+    <w:rsid w:val="00A45082"/>
     <w:rsid w:val="00A45132"/>
     <w:rsid w:val="00A4557A"/>
     <w:rsid w:val="00A462F3"/>
     <w:rsid w:val="00A4741B"/>
     <w:rsid w:val="00A501A1"/>
     <w:rsid w:val="00A52979"/>
     <w:rsid w:val="00A54429"/>
     <w:rsid w:val="00A54A6D"/>
     <w:rsid w:val="00A55312"/>
     <w:rsid w:val="00A557A7"/>
     <w:rsid w:val="00A56C92"/>
     <w:rsid w:val="00A56CEA"/>
     <w:rsid w:val="00A57193"/>
     <w:rsid w:val="00A571FA"/>
     <w:rsid w:val="00A57E3B"/>
     <w:rsid w:val="00A60B63"/>
     <w:rsid w:val="00A62FBC"/>
     <w:rsid w:val="00A63734"/>
     <w:rsid w:val="00A65366"/>
     <w:rsid w:val="00A65FBC"/>
     <w:rsid w:val="00A706CF"/>
     <w:rsid w:val="00A70E26"/>
     <w:rsid w:val="00A71E4B"/>
     <w:rsid w:val="00A753E1"/>
     <w:rsid w:val="00A75CED"/>
@@ -7560,121 +7211,122 @@
     <w:rsid w:val="00B828F5"/>
     <w:rsid w:val="00B83C19"/>
     <w:rsid w:val="00B8502F"/>
     <w:rsid w:val="00B85152"/>
     <w:rsid w:val="00B857F8"/>
     <w:rsid w:val="00B858B2"/>
     <w:rsid w:val="00B85940"/>
     <w:rsid w:val="00B85C3F"/>
     <w:rsid w:val="00B86BF1"/>
     <w:rsid w:val="00B87EAD"/>
     <w:rsid w:val="00B90F63"/>
     <w:rsid w:val="00B91518"/>
     <w:rsid w:val="00B9249A"/>
     <w:rsid w:val="00B92A75"/>
     <w:rsid w:val="00B93806"/>
     <w:rsid w:val="00B93B50"/>
     <w:rsid w:val="00B94CA6"/>
     <w:rsid w:val="00B95299"/>
     <w:rsid w:val="00B956DB"/>
     <w:rsid w:val="00B958E3"/>
     <w:rsid w:val="00B95F7A"/>
     <w:rsid w:val="00B97017"/>
     <w:rsid w:val="00BA156E"/>
     <w:rsid w:val="00BA2A87"/>
     <w:rsid w:val="00BA2C3B"/>
+    <w:rsid w:val="00BA3AB4"/>
     <w:rsid w:val="00BA4495"/>
     <w:rsid w:val="00BA636C"/>
     <w:rsid w:val="00BA689F"/>
     <w:rsid w:val="00BA797C"/>
     <w:rsid w:val="00BB0A62"/>
     <w:rsid w:val="00BB1E32"/>
     <w:rsid w:val="00BB3B85"/>
     <w:rsid w:val="00BB63B8"/>
     <w:rsid w:val="00BB7383"/>
     <w:rsid w:val="00BB789A"/>
     <w:rsid w:val="00BB7B7E"/>
     <w:rsid w:val="00BC3C05"/>
     <w:rsid w:val="00BC5904"/>
     <w:rsid w:val="00BC5F96"/>
     <w:rsid w:val="00BC67B3"/>
     <w:rsid w:val="00BC7A24"/>
     <w:rsid w:val="00BC7DCE"/>
     <w:rsid w:val="00BD042F"/>
     <w:rsid w:val="00BD0D28"/>
     <w:rsid w:val="00BD1511"/>
     <w:rsid w:val="00BD1BF9"/>
     <w:rsid w:val="00BD3002"/>
     <w:rsid w:val="00BD4325"/>
     <w:rsid w:val="00BD49D9"/>
     <w:rsid w:val="00BD6B72"/>
     <w:rsid w:val="00BD76E1"/>
     <w:rsid w:val="00BD7D0E"/>
     <w:rsid w:val="00BE0C80"/>
     <w:rsid w:val="00BE14CF"/>
     <w:rsid w:val="00BE2C48"/>
     <w:rsid w:val="00BE3344"/>
     <w:rsid w:val="00BE6E2B"/>
     <w:rsid w:val="00BE6F18"/>
     <w:rsid w:val="00BE73C3"/>
-    <w:rsid w:val="00BF0C9A"/>
     <w:rsid w:val="00BF129D"/>
     <w:rsid w:val="00BF21D2"/>
     <w:rsid w:val="00BF26C5"/>
     <w:rsid w:val="00BF44DC"/>
     <w:rsid w:val="00BF531F"/>
     <w:rsid w:val="00BF6270"/>
     <w:rsid w:val="00BF77FA"/>
     <w:rsid w:val="00C001B7"/>
     <w:rsid w:val="00C027F2"/>
     <w:rsid w:val="00C034A4"/>
     <w:rsid w:val="00C047E8"/>
     <w:rsid w:val="00C05432"/>
     <w:rsid w:val="00C06091"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C075B3"/>
     <w:rsid w:val="00C075EE"/>
     <w:rsid w:val="00C07D6F"/>
     <w:rsid w:val="00C07E0D"/>
     <w:rsid w:val="00C11F1D"/>
     <w:rsid w:val="00C12643"/>
     <w:rsid w:val="00C12A48"/>
     <w:rsid w:val="00C12AA5"/>
     <w:rsid w:val="00C13431"/>
     <w:rsid w:val="00C13E30"/>
     <w:rsid w:val="00C15E3A"/>
     <w:rsid w:val="00C15EB8"/>
     <w:rsid w:val="00C16282"/>
     <w:rsid w:val="00C16DA3"/>
     <w:rsid w:val="00C17B1A"/>
     <w:rsid w:val="00C17D0C"/>
     <w:rsid w:val="00C20AFE"/>
     <w:rsid w:val="00C21368"/>
     <w:rsid w:val="00C21B0D"/>
     <w:rsid w:val="00C223EB"/>
     <w:rsid w:val="00C2281D"/>
     <w:rsid w:val="00C233E2"/>
+    <w:rsid w:val="00C23EF0"/>
     <w:rsid w:val="00C25145"/>
     <w:rsid w:val="00C252CB"/>
     <w:rsid w:val="00C25DFA"/>
     <w:rsid w:val="00C27E7F"/>
     <w:rsid w:val="00C31527"/>
     <w:rsid w:val="00C4052F"/>
     <w:rsid w:val="00C409B5"/>
     <w:rsid w:val="00C40AF0"/>
     <w:rsid w:val="00C4107C"/>
     <w:rsid w:val="00C417E4"/>
     <w:rsid w:val="00C4275C"/>
     <w:rsid w:val="00C42971"/>
     <w:rsid w:val="00C435C7"/>
     <w:rsid w:val="00C4427B"/>
     <w:rsid w:val="00C44836"/>
     <w:rsid w:val="00C45CBE"/>
     <w:rsid w:val="00C45CE3"/>
     <w:rsid w:val="00C464AF"/>
     <w:rsid w:val="00C46599"/>
     <w:rsid w:val="00C46EE8"/>
     <w:rsid w:val="00C478EF"/>
     <w:rsid w:val="00C47F4A"/>
     <w:rsid w:val="00C50160"/>
     <w:rsid w:val="00C50C99"/>
     <w:rsid w:val="00C5148B"/>
@@ -7734,51 +7386,50 @@
     <w:rsid w:val="00CA2E53"/>
     <w:rsid w:val="00CA347A"/>
     <w:rsid w:val="00CA4E72"/>
     <w:rsid w:val="00CA4F5B"/>
     <w:rsid w:val="00CA58E7"/>
     <w:rsid w:val="00CA5A99"/>
     <w:rsid w:val="00CA5C2E"/>
     <w:rsid w:val="00CA608B"/>
     <w:rsid w:val="00CA7BC2"/>
     <w:rsid w:val="00CB0FA1"/>
     <w:rsid w:val="00CB13F0"/>
     <w:rsid w:val="00CB2C18"/>
     <w:rsid w:val="00CB2CC6"/>
     <w:rsid w:val="00CB323F"/>
     <w:rsid w:val="00CB6B55"/>
     <w:rsid w:val="00CB762C"/>
     <w:rsid w:val="00CC135D"/>
     <w:rsid w:val="00CC1EB4"/>
     <w:rsid w:val="00CC1FA8"/>
     <w:rsid w:val="00CC22F3"/>
     <w:rsid w:val="00CC2846"/>
     <w:rsid w:val="00CC2A6C"/>
     <w:rsid w:val="00CC4240"/>
     <w:rsid w:val="00CC4B2A"/>
     <w:rsid w:val="00CC5973"/>
-    <w:rsid w:val="00CC6A4F"/>
     <w:rsid w:val="00CD05DD"/>
     <w:rsid w:val="00CD0764"/>
     <w:rsid w:val="00CD0F73"/>
     <w:rsid w:val="00CD1F86"/>
     <w:rsid w:val="00CD32EB"/>
     <w:rsid w:val="00CD4BAC"/>
     <w:rsid w:val="00CD59B3"/>
     <w:rsid w:val="00CD5D18"/>
     <w:rsid w:val="00CD6CB0"/>
     <w:rsid w:val="00CD7EBD"/>
     <w:rsid w:val="00CE086D"/>
     <w:rsid w:val="00CE1145"/>
     <w:rsid w:val="00CE1497"/>
     <w:rsid w:val="00CE1965"/>
     <w:rsid w:val="00CE1EB0"/>
     <w:rsid w:val="00CE2012"/>
     <w:rsid w:val="00CE4224"/>
     <w:rsid w:val="00CE46CD"/>
     <w:rsid w:val="00CE4AEC"/>
     <w:rsid w:val="00CE5DA0"/>
     <w:rsid w:val="00CE5E45"/>
     <w:rsid w:val="00CE77E7"/>
     <w:rsid w:val="00CF02E3"/>
     <w:rsid w:val="00CF08DF"/>
     <w:rsid w:val="00CF19FD"/>
@@ -7981,98 +7632,100 @@
     <w:rsid w:val="00E52B7C"/>
     <w:rsid w:val="00E52E36"/>
     <w:rsid w:val="00E53DF7"/>
     <w:rsid w:val="00E540BA"/>
     <w:rsid w:val="00E5609A"/>
     <w:rsid w:val="00E56154"/>
     <w:rsid w:val="00E57BBC"/>
     <w:rsid w:val="00E60BD3"/>
     <w:rsid w:val="00E653A5"/>
     <w:rsid w:val="00E65B15"/>
     <w:rsid w:val="00E66769"/>
     <w:rsid w:val="00E668D6"/>
     <w:rsid w:val="00E66FBD"/>
     <w:rsid w:val="00E67138"/>
     <w:rsid w:val="00E6723B"/>
     <w:rsid w:val="00E67704"/>
     <w:rsid w:val="00E67F86"/>
     <w:rsid w:val="00E700A5"/>
     <w:rsid w:val="00E70EB1"/>
     <w:rsid w:val="00E71FE8"/>
     <w:rsid w:val="00E720CA"/>
     <w:rsid w:val="00E7292F"/>
     <w:rsid w:val="00E7404C"/>
     <w:rsid w:val="00E7434C"/>
     <w:rsid w:val="00E745DF"/>
+    <w:rsid w:val="00E77B87"/>
     <w:rsid w:val="00E812A5"/>
     <w:rsid w:val="00E818E7"/>
     <w:rsid w:val="00E83393"/>
     <w:rsid w:val="00E83984"/>
     <w:rsid w:val="00E84DE7"/>
     <w:rsid w:val="00E84FF4"/>
     <w:rsid w:val="00E85077"/>
     <w:rsid w:val="00E8527D"/>
     <w:rsid w:val="00E85803"/>
     <w:rsid w:val="00E859F0"/>
     <w:rsid w:val="00E85EA7"/>
     <w:rsid w:val="00E85EE7"/>
     <w:rsid w:val="00E86EF5"/>
     <w:rsid w:val="00E87B06"/>
     <w:rsid w:val="00E87D71"/>
     <w:rsid w:val="00E902E6"/>
     <w:rsid w:val="00E9051F"/>
     <w:rsid w:val="00E92161"/>
     <w:rsid w:val="00E92A3C"/>
     <w:rsid w:val="00E93F4C"/>
     <w:rsid w:val="00E95F6A"/>
     <w:rsid w:val="00E9677A"/>
     <w:rsid w:val="00E96AC0"/>
     <w:rsid w:val="00EA0CB6"/>
     <w:rsid w:val="00EA17EE"/>
     <w:rsid w:val="00EA20F0"/>
     <w:rsid w:val="00EA4CD6"/>
     <w:rsid w:val="00EA5DD7"/>
     <w:rsid w:val="00EA6788"/>
     <w:rsid w:val="00EA731B"/>
     <w:rsid w:val="00EA7D8E"/>
     <w:rsid w:val="00EB021E"/>
     <w:rsid w:val="00EB0884"/>
     <w:rsid w:val="00EB12A7"/>
     <w:rsid w:val="00EB1552"/>
     <w:rsid w:val="00EB1DD0"/>
     <w:rsid w:val="00EB22D3"/>
     <w:rsid w:val="00EB239D"/>
     <w:rsid w:val="00EB2434"/>
     <w:rsid w:val="00EB2CB3"/>
     <w:rsid w:val="00EB2E1A"/>
     <w:rsid w:val="00EB3F35"/>
     <w:rsid w:val="00EB51E3"/>
     <w:rsid w:val="00EB59AA"/>
     <w:rsid w:val="00EB60AA"/>
     <w:rsid w:val="00EC154D"/>
     <w:rsid w:val="00EC2539"/>
     <w:rsid w:val="00EC255A"/>
+    <w:rsid w:val="00EC2A55"/>
     <w:rsid w:val="00EC34E2"/>
     <w:rsid w:val="00EC4048"/>
     <w:rsid w:val="00EC4D2C"/>
     <w:rsid w:val="00EC7264"/>
     <w:rsid w:val="00EC7980"/>
     <w:rsid w:val="00ED0C16"/>
     <w:rsid w:val="00ED1B03"/>
     <w:rsid w:val="00ED26DC"/>
     <w:rsid w:val="00ED3797"/>
     <w:rsid w:val="00ED3A08"/>
     <w:rsid w:val="00ED41E2"/>
     <w:rsid w:val="00ED5BF6"/>
     <w:rsid w:val="00ED6396"/>
     <w:rsid w:val="00ED65E3"/>
     <w:rsid w:val="00ED6B88"/>
     <w:rsid w:val="00ED7433"/>
     <w:rsid w:val="00EE09A6"/>
     <w:rsid w:val="00EE0A35"/>
     <w:rsid w:val="00EE1C32"/>
     <w:rsid w:val="00EE2776"/>
     <w:rsid w:val="00EE29E2"/>
     <w:rsid w:val="00EE3B93"/>
     <w:rsid w:val="00EE3C40"/>
     <w:rsid w:val="00EE3D22"/>
     <w:rsid w:val="00EE4013"/>
@@ -10541,51 +10194,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2107922087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/document.aspx?Id=db6702af-4365-4035-9f51-c13c153a2a05" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb/parlis/document.aspx?Id=bcdff94e-e2b8-4295-a5ef-d82e934ccddf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/transparency/documents-register/detail?ref=SEC(2026)2567&amp;lang=nl" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/document.aspx?Id=edcd86f4-9904-4d39-aca5-2c9d56f8ad48" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/transparency/documents-register/detail?ref=SEC(2026)2567&amp;lang=nl" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/document.aspx?Id=edcd86f4-9904-4d39-aca5-2c9d56f8ad48" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/debat_en_vergadering/plenaire_vergaderingen/details/activiteit?id=2024A02317" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/10/22/geannoteerde-agenda-milieuraad-4-november-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kabinetsformatie2025.nl/documenten/2026/01/30/aan-de-slag---coalitieakkoord-2026-2030" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -10844,80 +10497,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>600</ap:Words>
-  <ap:Characters>3302</ap:Characters>
+  <ap:Words>313</ap:Words>
+  <ap:Characters>1723</ap:Characters>
   <ap:DocSecurity>4</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>14</ap:Lines>
+  <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3895</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2032</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-03-11T14:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E0DB64C448AC794385BA4FC3787B1D3A</vt:lpwstr>