--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -1,5223 +1,1397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F7037C" w:rsidP="00F7037C" w:rsidRDefault="00965DF2" w14:paraId="4D2735F9" w14:textId="5D37CB2F">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00083E62" w:rsidP="00083E62" w:rsidRDefault="00194620" w14:paraId="4EB2B5F4" w14:textId="51ED2A37">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62" w:rsidR="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD2EE7">
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>343</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62" w:rsidR="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62" w:rsidR="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Handhaving milieuwetgeving </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00083E62" w:rsidP="00083E62" w:rsidRDefault="00083E62" w14:paraId="6368FAE9" w14:textId="7D9ED8B9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>872</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landelijk afvalbeheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00083E62" w:rsidP="00083E62" w:rsidRDefault="00083E62" w14:paraId="60CE3826" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62" w:rsidR="00194620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>452</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00083E62" w14:paraId="3CD4D85B" w14:textId="32767133">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00083E62" w:rsidP="00083E62" w:rsidRDefault="00083E62" w14:paraId="5C4D5F94" w14:textId="1320E941">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="704A930B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="6EA76A4B" w14:textId="4C7CF187">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij informeer ik de Kamer mede namens de Staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties over de kabinetsaanpak van de situatie rond afvalverwerker Selibon op Bonaire. Ik ga nader in op de aanbevelingen van de ombudsman zoals gedeeld in zijn brieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00710A57">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Hiermee geef ik tevens opvolging aan de motie Ceder (CU) c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00E4126D">
-[...26 lines deleted...]
-      <w:r w:rsidR="00F7037C">
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="27A5A573" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="18C8FD54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vooropgesteld staat dat de situatie op de vuilstort Selibon zeer ongewenst is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>⁠</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0A4B" w:rsidR="00FB023A">
-[...28 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We hebben hier te maken met een bedreiging voor het milieu en de volksgezondheid. Er moeten snel stappen worden gezet. Dit is ook benadrukt tijdens het tweeminutendebat waar de hierboven genoemde motie is ingediend. De brieven van de ombudsman onderstrepen dit beeld, net als de rapportages van de ILT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00965DF2">
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en de brief van de waarnemend Rijksvertegenwoordiger</w:t>
       </w:r>
-      <w:r w:rsidR="00E4347E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00F7037C">
-[...119 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Hierin wordt benadrukt dat de complexe, zorgwekkende en urgente situatie bij afvalverwerker Selibon blijft voortduren. Alle betrokken partijen onderkennen de ernst en urgentie van het probleem en de noodzaak om te komen tot een oplossing. De Eilandsraad van Bonaire heeft ook de Minister-President bij zijn recente bezoek hulp gevraagd ten aanzien van Selibon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="71AB3D1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="51541A7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We werken met alle betrokken partijen samen aan een programmatische aanpak. De Kamer wordt voor de zomer per brief nader geïnformeerd over de inzet van IenW-instrumentarium dat bijdraagt aan het bereiken van een duurzame oplossing, het betreft: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="2288F39F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de governance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="7AF6D5CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het borgen van afvalexpertise; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="6A751EC5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0011468F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">een verdere uitwerking van het nemen van regie op VTH–milieu.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011468F" w:rsidR="00F62AF3" w:rsidP="00F62AF3" w:rsidRDefault="00F62AF3" w14:paraId="4ABC897E" w14:textId="77777777">
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="2A2A4ACD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="33846F25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn rond de vuilstort Selibon in de afgelopen maanden uiteraard ook al stappen gezet: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="7AA89BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het bestellen van noodzakelijk materieel: een afvalpers, nieuwe trucks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="3168653B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de verbeterde beschikbaarheid van afdekmateriaal, waardoor er beter operationeel beheer van de stortplaats kan worden uitgevoerd;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="0D00632D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...127 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actievere monitoring ten behoeve van brandpreventie, en zodat er in geval van brand snel en adequaat gereageerd kan worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="62E9678C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="2F365A86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heb ik op 30 april jl. het besluit genomen dat kan worden afgezien van het uitvoeren van een MER voor het inrichten van een nieuw stortvak, waardoor er significant sneller een nieuw stortvak op de bestaande stortplaats kan worden aangelegd ter overbrugging tot de voorgenomen sluiting van de stortplaats in 2028. De betrokken partijen, waaronder de staatssecretaris van BZK en ik, werken zo samen met het bestuurscollege aan een gezamenlijke, structurele en duurzame oplossing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="533B9966" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="3078CC47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ombudsman doet in zijn brieven van september 2025 en februari 2026 een aantal aanbevelingen, die in de volgende drie categorieën worden samengevat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="25417AB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="5C0C82EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>1: Regierol Ministerie Infrastructuur en Waterstaat t.a.v. afvalbeheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="6707F239" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terwijl we samen werken aan de broodnodige duurzame lange termijnoplossing waarbij de problematiek op alle niveaus wordt geadresseerd (ontbrekende bestuurskracht, uitvoeringskracht, afvalbeheer, natuur- en milieubescherming en volksgezondheid) moeten parallel ook stappen worden gezet die de huidige situatie bij Selibon Lagun zo snel mogelijk beheersbaar maken. De uitwerking van de bestuursovereenkomst is daarbij een rode draad. Daarbij zie ik vanuit mijn rol ten aanzien van afvalbeheer en die voor gezonde leefomgeving het belang om, gelet op de aard van het bedrijf en de bedrijfsmatige activiteiten waar het hier over gaat, afvalbedrijven in het Inrichtingen- en activiteitenbesluit BES (IAB BES) niet langer als type 3- maar als type 4-bedrijf aan te wijzen. Er is lokaal politiek draagvlak in de Eilandsraad voor het nemen van deze maatregel, een belangrijke stap om samen tot een verbetering van de situatie te komen. Dat betekent in praktijk dat het bevoegd gezag voor afvalbedrijven in het Caribisch gebied bij het ministerie van IenW komt te liggen, zoals dat ook al voor de brandstofopslagen in het Caribisch gebied het geval is. Gelet op de urgentie van de situatie op Bonaire en het recente verzoek van de Eilandsraad kan daarbij in een gefaseerde inwerkingtreding van het IAB BES op dit punt worden voorzien die zich primair richt op Bonaire. Op deze wijze neemt het ministerie van IenW vanuit de eigen verantwoordelijkheid en mogelijkheden regie op de vergunningverlening. Hiermee wordt tevens invulling gegeven aan het eerste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>deel van de motie de Ceder c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Via deze weg kan de ILT actief en preventief toezicht uitvoeren en handhaven op de naleving van de vergunningvoorschriften. Hierbij moet worden aangetekend dat de doorlooptijd voor een dergelijke wijziging minimaal zes maanden bedraagt. Het kost dus tijd. Desondanks zie ik dit als een substantiële stap. Ik ga op korte termijn met het Bestuurscollege in gesprek hoe zij deze rol goed oppakken en we samen doen wat nodig is om de situatie bij Selibon voor de korte en lange termijn weer beheersbaar, duurzaam en toekomstbestendig te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="36E46806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="7377768F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Regierol</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ministerie Infrastructuur en Waterstaat</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>2: Direct staken van het storten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="490C379F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ombudsman roept op tot het per direct staken van de vuilstort bij Lagun. Ik wil benadrukken dat ik de beweegreden van dit verzoek voel, en tegelijk zorgvuldig te werk wil gaan in het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225607787" w:id="0"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komen tot een duurzame, houdbare oplossing: dat vereist dat er eerst stappen gezet worden in het verbeteren van het afvalbeheer en de afvalverwerking. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dat is – hoe graag we dat ook zouden willen - niet van vandaag op morgen geregeld. Er moet een passende strategie voor de lange termijn worden bepaald en benodigde overbruggingsmaatregelen worden genomen om daar te komen. De kennis en expertise van IenW op dit terrein staat al ter beschikking aan het OLB. Daarnaast zal ik er op toezien dat de bedrijfsvoering waar noodzakelijk met extra afvalexperts op orde wordt gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="74BEA959" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="5173AC53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> t</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>3: herstel, erkenning en bescherming van burgers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="5DA6C2B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tevens verzoekt de ombudsman, net als de waarnemend Rijksvertegenwoordiger, om de omwonenden centraal te stellen in de benodigde aanpak en een hersteloperatie op te starten. Ik begrijp dit verzoek en ik wil daarover graag op korte termijn in gesprek met het bestuurscollege. Ik wil bespreken hoe zij van plan zijn opvolging te geven aan het RIVM briefrapport ‘Milieuvervuiling en gezondheid op Bonaire’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat het RIVM op verzoek van het college heeft opgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="6187F8A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RIVM adviseert het OLB in de komende periode hoe zij opvolging kunnen geven aan deze rapportage. Het OLB kan voor vervolgacties een beroep doen op de expertise aanwezig binnen mijn ministerie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="385A541D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="7C59C0A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik wil vanuit mijn rol ten aanzien van een gezonde leefomgeving op korte termijn stappen zetten om een meetnetwerk ter plaatse te realiseren, om zo over actuele gegevens te beschikken en deze beschikbaar te kunnen stellen en de milieusituatie rond de vuilstort actief te kunnen volgen. Tevens heeft de staatssecretaris van Binnenlandse Zaken de Kamer al toegezegd met het bestuurscollege in gesprek te gaan over een relocatieplan voor omwonenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Op deze manier wordt toegewerkt naar structureel meten en monitoren van de situatie ter plaatse, om te zorgen dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ook voor de omwonenden van Lagun mogelijke gezondheidsrisico’s beter in kaart worden gebracht en naar de uitkomsten wordt gehandeld. Hiermee geven we uitvoering aan motie Ceder c.s. over structureel meten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A5593">
-[...169 lines deleted...]
-      <w:r w:rsidRPr="0011468F" w:rsidR="0070388C">
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="1A4020D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="6F62971F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De verdere uitwerking van deze programmatische aanpak om te komen tot een duurzaam lange termijnplan voor afvalverwerking, inclusief de kosten, organisatie en borging van uitvoerbaarheid, wordt conform de afspraken in de bestuursovereenkomst de komende periode nader geconcretiseerd. Daarmee wordt invulling gegeven aan het tweede deel van de motie Ceder c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, Hierbij zijn diverse departementen betrokken en wordt tevens aangesloten bij de uitwerking van het Natuur- en Milieubeleidsplan fase 2. De Kamer wordt over de aanpak zoals reeds toegezegd in de brief van 13 maart jl. in het derde kwartaal van 2026 nader geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0011468F">
-[...618 lines deleted...]
-    <w:p w:rsidR="00965DF2" w:rsidP="00965DF2" w:rsidRDefault="00965DF2" w14:paraId="47126B75" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="344C7E84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Slotzin"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoogachtend, mede namens de Staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00965DF2" w:rsidP="00965DF2" w:rsidRDefault="00965DF2" w14:paraId="28B147B7" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00083E62" w:rsidP="00083E62" w:rsidRDefault="00083E62" w14:paraId="76E064DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00083E62" w:rsidP="00083E62" w:rsidRDefault="00083E62" w14:paraId="7B636128" w14:textId="198A350D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="00C6581D" w:rsidP="00083E62" w:rsidRDefault="00C6581D" w14:paraId="49CA02C2" w14:textId="005EBD53">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62" w:rsidR="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E62" w:rsidR="006F53E6" w:rsidP="00083E62" w:rsidRDefault="006F53E6" w14:paraId="428B4D72" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00083E62" w:rsidR="006F53E6" w:rsidSect="00A2395A">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="709" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12874B96" w14:textId="77777777" w:rsidR="00F769EE" w:rsidRDefault="00F769EE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D9E252F" w14:textId="77777777" w:rsidR="006B46BA" w:rsidRDefault="006B46BA" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164B34B9" w14:textId="77777777" w:rsidR="00F769EE" w:rsidRDefault="00F769EE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01E34D83" w14:textId="77777777" w:rsidR="006B46BA" w:rsidRDefault="006B46BA" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="472AF4FB" w14:textId="77777777" w:rsidR="00EE6E84" w:rsidRDefault="00EE6E84">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="508EB22D" w14:textId="77777777" w:rsidR="00606A7E" w:rsidRPr="00C6581D" w:rsidRDefault="00606A7E" w:rsidP="00C6581D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1A49E51E" w14:textId="77777777" w:rsidR="00EE6E84" w:rsidRDefault="00EE6E84">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4277EEA0" w14:textId="77777777" w:rsidR="00606A7E" w:rsidRPr="00C6581D" w:rsidRDefault="00606A7E" w:rsidP="00C6581D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0B942346" w14:textId="77777777" w:rsidR="00EE6E84" w:rsidRDefault="00EE6E84">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="682FC0F6" w14:textId="77777777" w:rsidR="00606A7E" w:rsidRPr="00C6581D" w:rsidRDefault="00606A7E" w:rsidP="00C6581D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D64BCB0" w14:textId="77777777" w:rsidR="00F769EE" w:rsidRDefault="00F769EE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A2A7E86" w14:textId="77777777" w:rsidR="006B46BA" w:rsidRDefault="006B46BA" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C2C755E" w14:textId="77777777" w:rsidR="00F769EE" w:rsidRDefault="00F769EE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E7078D4" w14:textId="77777777" w:rsidR="006B46BA" w:rsidRDefault="006B46BA" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="22243785" w14:textId="51ED57FF" w:rsidR="00F7037C" w:rsidRPr="00C134FA" w:rsidRDefault="00F7037C">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="710441BF" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Brief van de Nationale ombudsman aan de Vaste Kamercommissie Koninkrijksrelaties, d.d. 29 september 2025: </w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van de Nationale ombudsman aan de Vaste Kamercommissie Koninkrijksrelaties, d.d. 29 september 2025: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00C134FA">
+        <w:r w:rsidRPr="00083E62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.nationaleombudsman.nl/system/files/letter/20250109%20Brief%20Nationale%20ombudsman%20vuilstort%20Bonaire%2029%20september%202025_0.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F7037C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0983E25F" w14:textId="50FF4C1D" w:rsidR="00710A57" w:rsidRPr="00C134FA" w:rsidRDefault="00710A57">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4B5B3BC4" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">6: </w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van de Nationale ombudsman aan de Vaste Kamercommissie Koninkrijksrelaties, d.d. 10 februari 2026: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00F7037C" w:rsidRPr="00C134FA">
+        <w:r w:rsidRPr="00083E62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.nationaleombudsman.nl/system/files/bijlage/brief-nationale-ombudsman-aan-tweede-kamer-t.b.v-commissiedebat-selibon-12-februari-2026.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F7037C" w:rsidRPr="00F7037C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5BA39944" w14:textId="309DC443" w:rsidR="00710A57" w:rsidRPr="00C134FA" w:rsidRDefault="00710A57">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="06109FF4" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 22 343, nr. 450</w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22 343, nr. 450</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="35126852" w14:textId="4DE61685" w:rsidR="00D41473" w:rsidRPr="00C134FA" w:rsidRDefault="00D41473" w:rsidP="00D41473">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46D50DA3" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inspectierapport ILT OLB Bonaire, september 2025: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00D41473">
+        <w:r w:rsidRPr="00083E62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Inspectierapport Openbaar Lichaam Bonaire | Inspectie Leefomgeving en Transport (ILT)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6F7B29BB" w14:textId="6746C4DD" w:rsidR="00E4347E" w:rsidRPr="00C134FA" w:rsidRDefault="00E4347E" w:rsidP="00E4347E">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7678F051" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Brief waarnemend Rijksvertegenwoordiger einde van zijn interbestuurlijk toezichtstraject Selibon: </w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief waarnemend Rijksvertegenwoordiger einde van zijn interbestuurlijk toezichtstraject Selibon: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00416C71">
+        <w:r w:rsidRPr="00083E62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/downloads/document?id=2026D11655</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="548696AA" w14:textId="280BBBB3" w:rsidR="002F34CB" w:rsidRDefault="002F34CB">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="18A845EB" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...67 lines deleted...]
-        <w:t>422</w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22 343, nr. 422</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0C498108" w14:textId="388A4FE8" w:rsidR="0059792D" w:rsidRPr="0059792D" w:rsidRDefault="0059792D">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0A8F10D5" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0059792D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.rivm.nl/publicaties/milieuvervuiling-en-gezondheid-op-bonaire</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2F344890" w14:textId="099D738D" w:rsidR="00710A57" w:rsidRDefault="00710A57">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2D85614B" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...74 lines deleted...]
-        <w:t>443</w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22 343, nr. 443</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3EDC8D08" w14:textId="77777777" w:rsidR="0040654D" w:rsidRDefault="0040654D" w:rsidP="0040654D">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="70F250A3" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...67 lines deleted...]
-        <w:t>442</w:t>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22 343, nr. 442</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="2F2FFB0A" w14:textId="45E7F4DD" w:rsidR="00F01E85" w:rsidRPr="00F01E85" w:rsidRDefault="00F01E85">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1B0C679E" w14:textId="77777777" w:rsidR="00C6581D" w:rsidRPr="00083E62" w:rsidRDefault="00C6581D" w:rsidP="00C6581D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brief regering, d.d. 13 maart 2026, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Beëindiging interbestuurlijk toezichtstraject door de (waarnemend) Rijksvertegenwoordiger over afvalverwerking Selibon Lagun¸</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C134FA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00083E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kenmerk: 2026Z05136</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2A71E3D0" w14:textId="77777777" w:rsidR="00EE6E84" w:rsidRDefault="00EE6E84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21C7837D" w14:textId="77777777" w:rsidR="00606A7E" w:rsidRPr="00C6581D" w:rsidRDefault="00606A7E" w:rsidP="00C6581D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...442 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="310527B6" w14:textId="77777777" w:rsidR="00606A7E" w:rsidRPr="00C6581D" w:rsidRDefault="00606A7E" w:rsidP="00C6581D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="25640A1F" w14:textId="77777777" w:rsidR="00B136A1" w:rsidRDefault="003B58D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B851D40" w14:textId="77777777" w:rsidR="00606A7E" w:rsidRPr="00C6581D" w:rsidRDefault="00606A7E" w:rsidP="00C6581D">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1585 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8AAC6DF4"/>
-[...947 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9C57F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EEA8E3A"/>
     <w:lvl w:ilvl="0" w:tplc="8384D1CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5285,5050 +1459,140 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...557 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="995303029">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00146477"/>
-[...255 lines deleted...]
-    <w:rsid w:val="00FD75E4"/>
+    <w:rsidRoot w:val="00C6581D"/>
+    <w:rsid w:val="00083E62"/>
+    <w:rsid w:val="00194620"/>
+    <w:rsid w:val="00387EEC"/>
+    <w:rsid w:val="00606A7E"/>
+    <w:rsid w:val="006B46BA"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00983297"/>
+    <w:rsid w:val="00A2395A"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="6C8D4A79"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2989D007"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4BA61224-FABC-4FF4-92BC-2A18806C6AF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...4042 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10656,99 +1920,859 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="170"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0090692B"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6581D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6581D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00083E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilent.nl/documenten/afval/afvalinzameling-en--preventie/rapporten/inspectierapport-openbaar-lichaam-bonaire" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaleombudsman.nl/system/files/bijlage/brief-nationale-ombudsman-aan-tweede-kamer-t.b.v-commissiedebat-selibon-12-februari-2026.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaleombudsman.nl/system/files/letter/20250109%20Brief%20Nationale%20ombudsman%20vuilstort%20Bonaire%2029%20september%202025_0.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2026D11655" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10805,51 +2829,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10913,65 +2937,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10992,186 +3016,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6654</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1236</ap:Words>
+  <ap:Characters>6804</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>56</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Uitvoeren aanbevelingen Ombudsman</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7806</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8024</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>