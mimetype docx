--- v0 (2026-05-26)
+++ v1 (2026-07-15)
@@ -1,2610 +1,1054 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00184D9D" w:rsidRDefault="00C13567" w14:paraId="21A5349C" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B85A48">
+    <w:p w:rsidRPr="009E378F" w:rsidR="009E378F" w:rsidRDefault="00B41E8D" w14:paraId="478CFD35" w14:textId="0BCACB74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E378F" w:rsidR="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E378F" w:rsidR="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening Belastingstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="009E378F" w:rsidP="00D31852" w:rsidRDefault="009E378F" w14:paraId="557C1B1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>308</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="009E378F" w:rsidP="00B41E8D" w:rsidRDefault="009E378F" w14:paraId="59925229" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="009E378F" w:rsidP="00B41E8D" w:rsidRDefault="009E378F" w14:paraId="4D436E0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="009E378F" w:rsidP="00B41E8D" w:rsidRDefault="009E378F" w14:paraId="5C882823" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="653C75A0" w14:textId="124E2FB0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op 17 december 2025 heeft het Adviescollege toetsing regeldruk (ATR) een advies uitgebracht aan mijn ambtsvoorganger.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E378F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B85A48">
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Aanleiding voor dit advies was een signaal dat aanmelden als werkgever voor loonheffingen alleen via een papieren formulier kan worden ingediend. Nadat een werkgever zich bij de Belastingdienst heeft aangemeld ontvangt hij een loonheffingennummer, een aangiftebrief en informatie ten behoeve van de premiesheffing werknemersverzekeringen. Met deze brief informeer ik u over de opvolging van het ATR-advies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="034D784E" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="5B796F30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="5CAB6C23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik geef vervolg aan het ATR-advies door de aanmelding als werkgever en het vervolgens toekennen van een loonheffingennummer in 2026 ook digitaal aan te bieden. Daarnaast is ingezet op bredere digitalisering van papieren formulieren en de communicatie hierover naar werkgevers en intermediairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="3760638A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="07D78365" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ATR-advies: Op papier aanmelden als werkgever bij de Belastingdienst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="4BDE2708" w14:textId="77777777">
-      <w:r w:rsidRPr="00B85A48">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="71D8807F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Werkgevers en intermediairs kunnen zich op dit moment alleen via een papieren formulier aanmelden als werkgever bij de Belastingdienst. ATR geeft aan dat deze werkwijze foutgevoelig kan zijn en kan leiden tot vertragingen, wat onnodige administratieve lasten met zich meebrengt. Het college adviseert daarom: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="248C4A68" w14:textId="77777777">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="19C67AEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="350F2BDB" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het proces voor het aanmelden als werkgever te digitaliseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="6E66BA6D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="2212539E" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Te verkennen of automatische registratie als werkgever en toekenning van een loonheffingennummer door de Belastingdienst (zonder aanvraag) mogelijk is voor de meerderheid van de werkgevers, waarbij slechts een beperkte subgroep nog een aanvraag hoeft te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="760AC9C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B85A48">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het digitale proces zodanig in te richten dat het praktisch uitvoerbaar is voor alle betrokken partijen en logisch aansluit op de bestaande digitale omgeving voor loonaangifte en werkgeversmutaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="341E8CD2" w14:textId="77777777">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="16EAC928" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B85A48">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om een tijdelijke digitale opstap mogelijk te maken als de digitalisering vertraging oploopt. Dat kan bijvoorbeeld via een beveiligde upload in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B85A48">
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MijnBelastingdienst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B85A48">
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zakelijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="130D2584" w14:textId="77777777">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="4833C77E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tijdig en publiekelijk te communiceren over de (beoogde) digitaliseringsdatum, de werking van het nieuwe proces en de consequenties voor werkgevers en intermediairs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="7A64E888" w14:textId="77777777">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="0578FCF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B85A48">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inzicht te geven in de voortgang van de digitalisering van overige papieren processen, inclusief een realistische routekaart voor volledige digitalisering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="0C39905C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="0D8CB765" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="6A644B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Traject ‘digitaliseren formulieren’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="6E0B3EF2" w14:textId="77777777">
-      <w:r w:rsidRPr="00B85A48">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="24A79A83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Binnen de Belastingdienst is geruime tijd een traject gestart om papieren formulieren te digitaliseren. Een resultaat van dit traject is dat per 1 oktober 2026 werkgevers zich digitaal kunnen aanmelden als werkgever bij de Belastingdienst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="407AAB19" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B85A48">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="4CDF5946" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="2F70A96C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Binnen hetzelfde traject zullen meer papieren formulieren op korte termijn worden gedigitaliseerd. Hierbij is tevens het streven om deze formulieren per 1 oktober 2026 ook digitaal aan te bieden. Het gaat om de formulieren: aangifte voor artiesten of beroepssporters; afmelden werkgever; premies werknemersverzekeringen betalen; uitzenden; werkgever van meewerkende kinderen en werkgever van personeel aan huis. Omdat het digitaal aanbieden van deze formulieren op korte termijn zal gebeuren is er geen tijdelijke digitale opstap nodig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="29FB0591" w14:textId="77777777"/>
-[...53 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="102069A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="46820834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mogelijkheid verkennen of automatische toekenning van een loonheffingennummer door de Belastingdienst mogelijk is maakt geen onderdeel uit van dit traject. Het digitaal ontvangen van het formulier gaat ervoor zorgen dat de data kwaliteit van de gegevens in het formulier sterk verbetert. Hierdoor kan de Belastingdienst deze formulieren sneller verwerken. Zo verbetert de leesbaarheid en is het niet langer mogelijk velden die ingevuld moeten worden leeg te laten. Het toekennen van het loonheffingennummer vergt nog wel enige kennis en er vindt een handmatige controle plaats van de informatie die wordt aangeleverd, waarbij een werkgever ook wordt ingedeeld in een sector. Aan het toekennen van een loonheffingennummer hangt ook de verplichting om aangifte te gaan doen. Wanneer een ondernemer zijn onderneming start en voornemens is om personeel in dienst te nemen, maar dat nog niet heeft, dan zou hij al wel aangifte Loonheffingen moeten gaan indienen. Het automatisch toekennen van een loonheffingennummer zonder aanvraag van een loonheffingennummer is niet mogelijk.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="0581993F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="57E0BE02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De continue leercirkel en procesoptimalisatie binnen de Belastingdienst zorgt ervoor dat waar mogelijk een aanvraag direct kan worden afgehandeld en waar nodig handmatige controle plaatsvindt. De kaders die hierbij worden gesteld waarbij een loonheffingennummer direct kan worden afgehandeld, zullen ertoe leiden dat steeds vaker een loonheffingennummer direct geautomatiseerd kan worden toegekend, en alleen bij uitworp nog handmatige controle plaatsvindt. Het zoveel mogelijk geautomatiseerd gaan afgeven is alleen mogelijk als de Belastingdienst geautomatiseerd controles kan uitvoeren en zich op betrouwbare data kan baseren van andere organisaties. Dat is nu nog niet het geval. Ook de Belastingdienst streeft ernaar zoveel mogelijk aanvragen direct af te handelen, dan wel geautomatiseerd te kunnen verwerken. Dat vergt aanpassingen in systemen en ook gekoppelde systemen, wat schaarse IV-capaciteit kost. De Belastingdienst kent in ongeveer 95% van de gevallen binnen 8 werkdagen een loonheffingennummer en een btw-nummer toe. De verwachting is dat met het digitale formulier de verwerkingstijden in de praktijk korter wordt en veel sneller een loonheffingennummer direct geautomatiseerd kan worden afgegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="63E62E70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="1090651E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Communicatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="610F3DE9" w14:textId="77777777">
-      <w:r w:rsidRPr="00B85A48">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="0E83EEFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Digitale formulieren binnen dit traject zullen worden aangeboden in de digitale omgeving van de Belastingdienst. Digitale formulieren zijn vanzelfsprekend getest voor de doelgroep. Hiervoor worden gebruikersonderzoeken toegepast, waarbij wordt getest of de formulieren goed en efficiënt kunnen worden ingevuld door eindgebruikers. Op basis van de resultaten worden digitale formulieren vervolgens geoptimaliseerd voordat ze daadwerkelijk worden aangeboden via de website. Het aanbieden van deze digitale formulieren is daarmee praktisch vormgegeven voor werkgevers en intermediairs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="20C70E74" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B85A48">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="76743780" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="6382104D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Communicatie over het digitaal aanbieden van digitale formulieren verloopt volgens gebruikelijke kanalen. Daarbij worden de formulieren op de website beschikbaar gesteld op dezelfde plek als waar ook de PDF-versie te vinden is. Verder wordt er gericht gecommuniceerd naar de doelgroep, bijvoorbeeld via Forum Fiscaal Dienstverleners en Forum Salaris. Wanneer uit het monitoren blijkt dat het gebruik van de digitale optie achterblijft, worden aanvullende acties in gang gezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="13E38F21" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="0FB83BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="29DEF645" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slotwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13567" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="5E3B3F4A" w14:textId="77777777">
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="699A7760" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B85A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ik werk graag aan het betekenisvol verminderen van ervaren administratieve lasten bij werkgevers en intermediairs. Dit ATR-advies heeft het belang aangestipt van bredere digitalisering van papieren formulieren binnen loonheffingen en de communicatie hierover naar werkgevers en intermediairs. Dit advies neem ik ter harte en ik geef daar vervolg aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184D9D" w:rsidP="00C13567" w:rsidRDefault="00C13567" w14:paraId="21F7DFA3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="StandaardSlotzin"/>
+    <w:p w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="406A275D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="009E378F" w:rsidP="00B41E8D" w:rsidRDefault="009E378F" w14:paraId="42B4D56D" w14:textId="38EB33EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Hoogachtend,</w:t>
-[...122 lines deleted...]
-    <w:p w:rsidR="00184D9D" w:rsidRDefault="00184D9D" w14:paraId="17650AE3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E378F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="00B41E8D" w:rsidP="00B41E8D" w:rsidRDefault="00B41E8D" w14:paraId="17419284" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdana7"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E378F" w:rsidR="004E5D09" w:rsidP="00B41E8D" w:rsidRDefault="004E5D09" w14:paraId="499E9769" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009E378F" w:rsidR="004E5D09" w:rsidSect="00B41E8D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2505B438" w14:textId="77777777" w:rsidR="00C13567" w:rsidRDefault="00C13567">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3860965F" w14:textId="77777777" w:rsidR="00C432AD" w:rsidRDefault="00C432AD" w:rsidP="00B41E8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A32EFB5" w14:textId="77777777" w:rsidR="00C13567" w:rsidRDefault="00C13567">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="743F4415" w14:textId="77777777" w:rsidR="00C432AD" w:rsidRDefault="00C432AD" w:rsidP="00B41E8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="469F58F1" w14:textId="77777777" w:rsidR="00B41E8D" w:rsidRPr="00B41E8D" w:rsidRDefault="00B41E8D" w:rsidP="00B41E8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00F3F1DF" w14:textId="77777777" w:rsidR="00B41E8D" w:rsidRPr="00B41E8D" w:rsidRDefault="00B41E8D" w:rsidP="00B41E8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36DBD4D3" w14:textId="77777777" w:rsidR="00B41E8D" w:rsidRPr="00B41E8D" w:rsidRDefault="00B41E8D" w:rsidP="00B41E8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="589E7630" w14:textId="77777777" w:rsidR="00C13567" w:rsidRDefault="00C13567">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58237388" w14:textId="77777777" w:rsidR="00C432AD" w:rsidRDefault="00C432AD" w:rsidP="00B41E8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A9B90C" w14:textId="77777777" w:rsidR="00C13567" w:rsidRDefault="00C13567">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13D78358" w14:textId="77777777" w:rsidR="00C432AD" w:rsidRDefault="00C432AD" w:rsidP="00B41E8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4843685E" w14:textId="77777777" w:rsidR="00C13567" w:rsidRDefault="00C13567" w:rsidP="00C13567">
+    <w:p w14:paraId="33F103E7" w14:textId="77777777" w:rsidR="00B41E8D" w:rsidRDefault="00B41E8D" w:rsidP="00B41E8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voor het oorspronkelijke ATR-advies bijlage 1: ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB78C9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Onnodige regeldruk door verplicht papieren formulier bij aanmelden werkgever voor de loonheffingen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B5C0D84" w14:textId="77777777" w:rsidR="00184D9D" w:rsidRDefault="00C13567">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="589BDA69" w14:textId="77777777" w:rsidR="00B41E8D" w:rsidRPr="00B41E8D" w:rsidRDefault="00B41E8D" w:rsidP="00B41E8D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BBD5EBA" w14:textId="77777777" w:rsidR="00184D9D" w:rsidRDefault="00C13567">
-[...1367 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7B507CB9" w14:textId="77777777" w:rsidR="00BC1118" w:rsidRPr="00B41E8D" w:rsidRDefault="00BC1118" w:rsidP="00B41E8D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D33B046" w14:textId="77777777" w:rsidR="00BC1118" w:rsidRPr="00B41E8D" w:rsidRDefault="00BC1118" w:rsidP="00B41E8D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9519C1E9"/>
-[...246 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006D7D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A61859D4"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2673,139 +1117,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F61725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14B6F408"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2850,403 +1206,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="718477750">
+  <w:num w:numId="1" w16cid:durableId="1748574123">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="169411420">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="874080015">
+  <w:num w:numId="2" w16cid:durableId="542835331">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00184D9D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F04A7A"/>
+    <w:rsidRoot w:val="00B41E8D"/>
+    <w:rsid w:val="00344CC4"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009E378F"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rsid w:val="00BC1118"/>
+    <w:rsid w:val="00C432AD"/>
+    <w:rsid w:val="00F213B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E0A3D1F"/>
-  <w15:docId w15:val="{BEDF8706-DE5D-46C1-8819-54581B27EB75}"/>
+  <w14:docId w14:val="70981267"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{265274DE-72CB-4394-BD9D-112857D3AE2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3255,77 +1361,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3350,75 +1456,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3453,55 +1559,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3572,1020 +1678,840 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41E8D"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C13567"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C13567"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C13567"/>
+    <w:rsid w:val="00B41E8D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B41E8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B41E8D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B41E8D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4862,183 +2788,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1058</ap:Words>
-  <ap:Characters>5823</ap:Characters>
+  <ap:Words>1076</ap:Words>
+  <ap:Characters>5921</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
+  <ap:Lines>49</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6868</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6984</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...108 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>