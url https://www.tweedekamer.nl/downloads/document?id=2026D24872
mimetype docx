--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -1,2225 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00072D47" w:rsidRDefault="00291E03" w14:paraId="4FFAF834" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00824ADE" w:rsidRDefault="00E5531F" w14:paraId="49402831" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE" w:rsidR="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE" w:rsidR="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Europese Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00824ADE" w:rsidP="00D80872" w:rsidRDefault="00824ADE" w14:paraId="40DA4150" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2402</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de  minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00824ADE" w:rsidP="00E5531F" w:rsidRDefault="00824ADE" w14:paraId="5F964C4A" w14:textId="2CCE6226">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00824ADE" w:rsidP="00E5531F" w:rsidRDefault="00824ADE" w14:paraId="57EF6A65" w14:textId="6E4C4549">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00824ADE" w:rsidP="00E5531F" w:rsidRDefault="00824ADE" w14:paraId="53C9F6D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="22F24ADD" w14:textId="611A94C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hierbij bied ik u, mede namens de minister-president, de geannoteerde agenda aan voor de Westelijke Balkan Top. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00072D47" w:rsidRDefault="00072D47" w14:paraId="4FFAF837" w14:textId="77777777"/>
-[...58 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="442EC9A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00824ADE" w14:paraId="0EC9E537" w14:textId="1F2087C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="76746135" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="4327896D" w14:textId="5C8F09B6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Geannoteerde agenda EU-Westelijke Balkantop van 5 juni 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="5ECFF3D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 5 juni zullen de regeringsleiders en staatshoofden van de EU en de zes Westelijke Balkanlanden samenkomen in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Tivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Montenegro, voor de jaarlijkse EU-Westelijke Balkantop. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230204444" w:id="1"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel van de top is het versterken van de brede relatie van de EU met de Westelijke Balkan, met een nadruk op het versterken van de veiligheid en weerbaarheid van de regio en geleidelijke integratie van de Westelijke Balkanlanden in de EU. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Er is geen formele besluitvorming voorzien en er wordt dit keer geen verklaring aangenomen. De minister-president is voornemens deel te nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="6ACA3F64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="6BEED9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de top zullen EU-leiders en regeringsleiders van de Westelijke Balkan stilstaan bij de relatie van de EU met de Westelijke Balkan, die naast EU-toetreding en de vereisten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE" w:rsidDel="00736FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>daarvoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, ook in toenemende mate samenwerking ten behoeve van veiligheid en weerbaarheid van de regio omvat, gezien het complexe geopolitieke landschap. De leiders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE" w:rsidDel="00736FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zullen in dat licht spreken over het verder versterken van de samenwerking op het EU Gemeenschappelijk Buitenland en Veiligheidsbeleid (GBVB) en het Gemeenschappelijk Veiligheids- en Defensiebeleid (GVDB), met aandacht voor onder meer de aanpak van hybride dreigingen, inclusief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Foreign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Information </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Manipulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Interference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FIMI), het bevorderen van verdere aansluiting bij het GBVB, het verdiepen van veiligheids- en defensiesamenwerking via partnerschappen, en de inzet van instrumenten onder de Europese Vredesfaciliteit (EPF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="4522003E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="44701321" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het kabinet blijft het van belang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de samenwerking met de Westelijke Balkan landen te versterken gezien de strategische ligging van de regio in Europa. De top biedt daartoe een belangrijke gelegenheid, waarbij het kabinet het belang dat Nederland hecht aan politieke dialoog en samenwerking met en tussen de Westelijke Balkanlanden op de gebieden van rechtsstaat, veiligheid en economie zal onderstrepen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="1A9AB334" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="3BD9A00B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet steunt het verder versterken van de GBVB- en GVDB-samenwerking met de landen van de Westelijke Balkan. In Benelux-verband zal het kabinet waardering uitspreken voor landen die zich volledig aansluiten bij het GBVB, inclusief sancties, en andere landen aansporen dit eveneens te doen. Het kabinet zal zich tevens uitspreken over de noodzaak van het tegengaan van hybride dreigingen, waaronder cyberdreigingen. Nederland hecht waarde aan stabiliteit in de Westelijke Balkan en zet zich in om de landen weerbaarder te maken tegen dergelijke dreigingen, met name via regionale capaciteitsopbouw door middel van trainingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="26DD8AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="1C21EAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De top heeft eveneens als doel het EU-perspectief van de Westelijke Balkan te bevestigen, waarbij EU-leiders naar verwachting het belang van hervormingen zullen benadrukken en met regeringsleiders van de Westelijke Balkan gesproken zal worden over kansen en uitdagingen binnen het uitbreidingsproces. Concrete besluiten zijn tegelijkertijd niet voorzien. Er zal tevens gesproken worden over de EU-steun aan de regio, waaronder via het Groeiplan voor de Westelijke Balkan, dat hervormingen aanmoedigt in ruil voor EU-steun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="5C37CE9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="63FE81CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>de Westelijke Balkanlanden zal het kabinet, in Benelux-verband, een realistisch perspectief op uitbreiding onderstrepen, waarbij hervormingen, met name op de rechtsstaat, cruciaal zijn voor stappen richting EU-toetreding. Zowel de EU als Nederland ondersteunen deze landen bij het doorvoeren van noodzakelijke hervormingen, onder meer via het bilaterale MATRA-programma.  Daarnaast zal het kabinet aandacht vragen voor de voortgang van hervormingen zoals die zijn afgesproken in het kader van het Groeiplan voor de Westelijke Balkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="35C67FB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="1B1EA56A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van de Westelijke Balkanlanden zal het kabinet ook verdere aansluiting op het EU-visumbeleid vragen. Het tegengaan van irreguliere migratiestromen via de Westelijke Balkan-route blijft een aandachtspunt, evenals de paraatheid om te kunnen reageren op een plotselinge toename van het gebruik van deze route en het voorkomen van irreguliere doorreis bij legale arbeidsmigratie. Nederland draagt, via gedelegeerde EU-gelden in twee grote projecten in de Westelijke Balkan, bij aan het tegengaan van mensenhandel en -smokkel en aan het bevorderen van terugkeer naar de landen van herkomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="01BC98BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="00E5531F" w:rsidP="00E5531F" w:rsidRDefault="00E5531F" w14:paraId="3B3C8492" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot zal het kabinet het belang van economische samenwerking ten behoeve van het stimuleren van de veerkracht van de Westelijke Balkanlanden benadrukken. Zo zet Nederland zich als een van de bilaterale donoren in om verder bij te dragen aan de economische ontwikkeling middels het Westelijke Balkan Investering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(WBIF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00824ADE" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="726B3363" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00824ADE" w:rsidR="006F53E6" w:rsidSect="00E5531F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FFAF844" w14:textId="77777777" w:rsidR="00291E03" w:rsidRDefault="00291E03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F14A6A3" w14:textId="77777777" w:rsidR="00DB327A" w:rsidRDefault="00DB327A" w:rsidP="00E5531F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FFAF846" w14:textId="77777777" w:rsidR="00291E03" w:rsidRDefault="00291E03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B95690C" w14:textId="77777777" w:rsidR="00DB327A" w:rsidRDefault="00DB327A" w:rsidP="00E5531F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E358FC5" w14:textId="77777777" w:rsidR="003003EA" w:rsidRDefault="003003EA">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="133D528F" w14:textId="77777777" w:rsidR="007A3ADC" w:rsidRPr="00E5531F" w:rsidRDefault="007A3ADC" w:rsidP="00E5531F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31983260" w14:textId="77777777" w:rsidR="003003EA" w:rsidRDefault="003003EA">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="14CDF525" w14:textId="77777777" w:rsidR="007A3ADC" w:rsidRPr="00E5531F" w:rsidRDefault="007A3ADC" w:rsidP="00E5531F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19DFD1D8" w14:textId="77777777" w:rsidR="003003EA" w:rsidRDefault="003003EA">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="3943E6AD" w14:textId="77777777" w:rsidR="007A3ADC" w:rsidRPr="00E5531F" w:rsidRDefault="007A3ADC" w:rsidP="00E5531F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FFAF840" w14:textId="77777777" w:rsidR="00291E03" w:rsidRDefault="00291E03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="420E7939" w14:textId="77777777" w:rsidR="00DB327A" w:rsidRDefault="00DB327A" w:rsidP="00E5531F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FFAF842" w14:textId="77777777" w:rsidR="00291E03" w:rsidRDefault="00291E03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7068D8F0" w14:textId="77777777" w:rsidR="00DB327A" w:rsidRDefault="00DB327A" w:rsidP="00E5531F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63D6BAF8" w14:textId="77777777" w:rsidR="003003EA" w:rsidRDefault="003003EA">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="0087E5B6" w14:textId="77777777" w:rsidR="007A3ADC" w:rsidRPr="00E5531F" w:rsidRDefault="007A3ADC" w:rsidP="00E5531F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FFAF83C" w14:textId="77777777" w:rsidR="00072D47" w:rsidRDefault="00291E03">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="02994CEE" w14:textId="77777777" w:rsidR="007A3ADC" w:rsidRPr="00E5531F" w:rsidRDefault="007A3ADC" w:rsidP="00E5531F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FFAF83E" w14:textId="58D2B926" w:rsidR="00072D47" w:rsidRDefault="00291E03">
-[...1078 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5691F569" w14:textId="77777777" w:rsidR="007A3ADC" w:rsidRPr="00E5531F" w:rsidRDefault="007A3ADC" w:rsidP="00E5531F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00072D47"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00BF674E"/>
+    <w:rsidRoot w:val="00E5531F"/>
+    <w:rsid w:val="005E12EB"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007A3ADC"/>
+    <w:rsid w:val="00824ADE"/>
+    <w:rsid w:val="00877EDB"/>
+    <w:rsid w:val="00AF415A"/>
+    <w:rsid w:val="00B56F3D"/>
+    <w:rsid w:val="00BA3011"/>
+    <w:rsid w:val="00DB327A"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4FFAF834"/>
-  <w15:docId w15:val="{A4ADC2AC-9578-4BA8-A21C-C3CB887E5814}"/>
+  <w14:docId w14:val="7B2F7EF0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F0F8C13E-21DA-48D4-93A9-4A2232AAF6A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2228,77 +875,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2323,75 +970,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2426,55 +1073,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2543,813 +1190,804 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00E5531F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:rPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003003EA"/>
+    <w:rsid w:val="00E5531F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003003EA"/>
+    <w:rsid w:val="00E5531F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5531F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3402,51 +2040,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3510,65 +2148,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3589,162 +2227,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>167</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>748</ap:Words>
+  <ap:Characters>4116</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>34</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>196</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4855</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>