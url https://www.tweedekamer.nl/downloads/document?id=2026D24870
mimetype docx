--- v0 (2026-05-26)
+++ v1 (2026-07-14)
@@ -1,3504 +1,1194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="008176E3" w:rsidRDefault="00A97BB8" w14:paraId="6DE28E3B" w14:textId="77777777">
+    <w:p w:rsidRPr="0007307B" w:rsidR="0007307B" w:rsidRDefault="00D77E6C" w14:paraId="3BFFE6E3" w14:textId="663A17A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>765</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kwaliteit van zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="0007307B" w:rsidP="00D80872" w:rsidRDefault="0007307B" w14:paraId="31FAC2AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="00D77E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>980</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="0007307B" w14:paraId="06BA22C0" w14:textId="17B1CE97">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="008176E3" w:rsidRDefault="00A97BB8" w14:paraId="27775489" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="0007307B" w:rsidP="00D77E6C" w:rsidRDefault="0007307B" w14:paraId="4703B175" w14:textId="76F9A50B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="34F8EB9C" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="5464068E" w14:textId="2DD3E4AF">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...301 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 2 april 2026 heeft het Zorginstituut Nederland samen met de Patiëntenfederatie Nederland het rapport ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10573">
-        <w:rPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Inzicht in </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Inzicht in openbare kwaliteitsinformatie in de medisch-specialistische zorg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>openbare kwaliteitsinformatie in de medisch-specialistische zorg.</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Nulmeting van de huidige staat van transparantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In deze brief geeft het kabinet, mede naar aanleiding van het verzoek van de Kamercommissie voor VWS in de procedurevergadering van 22 april 2026, haar reactie op dit rapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="1C5C47C9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="1B3AA777" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nulmeting van de huidige staat van transparantie</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00D9423F" w:rsidR="00D9423F" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="6E0549EC" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Conclusies uit de nulmeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="3437319C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit rapport staat een nulmeting over de transparantie van kwaliteitsinformatie in de medisch-specialistische zorg. Deze meting volgt uit de afspraken van het Aanvullend Zorg- en Welzijnsakkoord (AZWA). De conclusie hiervan is dat de landelijke ambities uit het Hoofdlijnenakkoord medisch-specialistische zorg (2018) en het Integraal zorgakkoord (IZA) (2022) niet gehaald zijn en dat de voortgang van transparantie de laatste jaren gestagneerd is. Het aantal aandoeningen waarover uitkomsten transparant zijn, neemt niet toe. Ook het aandeel uitkomstindicatoren neemt niet toe. In 2026 is voor 11,5% van de ziektelast ten minste één uitkomstindicator transparant voor patiënten. Er lijkt daarmee nog veel nodig om te komen tot de doelstelling van openbaar inzichtelijke uitkomstinformatie voor 50% van de ziektelast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="4476FC0C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="23B0320D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D9423F">
-        <w:rPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Conclusies uit </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Reactie van het kabinet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="397CE075" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt de resultaten zoals die blijken uit de nulmeting teleurstellend. Zoals in het coalitieakkoord en in de VWS beleidsbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangegeven, wil het kabinet dat alle zorggebruikers op basis van goede informatie beter zelf kunnen bepalen en mee kunnen beslissen over de zorg die zij ontvangen. Het kabinet vindt dat openbaar inzichtelijke en begrijpelijke informatie noodzakelijk is om te kunnen sturen op passende zorg. Daarom maken we passende zorg altijd en overal de norm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en passen wet- en regelgeving waar nodig aan. Patiënten en naasten hebben inzicht in uitkomstinformatie nodig om beter te kunnen kiezen voor een zorgaanbieder die past bij de eigen specifieke omstandigheden en wensen. Zij moeten ondersteund door kwaliteitsinformatie keuzes kunnen maken tussen zorgaanbieders en behandelingen, zodat zij goed geïnformeerd passende zorg ontvangen op de voor hen meest geschikte plek. Daarnaast helpt inzicht in kwaliteit en uitkomsten om de zorg te verbeteren en kwaliteitsverschillen tussen zorgaanbieders te verkleinen, zodat iedere zorggebruiker toegang heeft tot dezelfde kwaliteit van zorg. De nulmeting laat zien dat, ondanks de inzet van alle partijen, de doelstelling nog niet wordt gehaald. Het kabinet roept partijen in de medisch-specialistische zorg op om hier extra op in te zetten en voortgang op passende zorg te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="06BBCA24" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="6D466E30" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>nulmeting</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00362E17" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="5BF1E4A9" w14:textId="77777777">
+        <w:t>Vervolgacties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="41FE2099" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00362E17" w:rsidP="008176E3" w:rsidRDefault="00362E17" w14:paraId="69DE0008" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De uitkomsten van de nulmeting zijn in maart besproken met partijen in de medisch-specialistische zorg in het bestuurlijk overleg AZWA en in het bestuurlijk overleg Kwaliteit. Zorgaanbieders en zorgprofessionals gaven aan dat transparante uitkomstinformatie hoge prioriteit heeft. Informatie wordt bijvoorbeeld transparant op eigen websites van zorgaanbieders of van kwaliteitsregistraties gepubliceerd. De stap naar publicatie via het Openbare Databestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Zorginstituut ontbreekt nog. Deze stap is nodig om informatie compleet en vindbaar te ontsluiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="4D355C7B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D9423F" w:rsidR="00D9423F" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="04B42E8B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="1329BECA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00362E17" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="0F6A32BC" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet de ambitie bij partijen in de medisch-specialistische zorg. Deze omvatten onder meer de bestuurlijke afspraak om transparantie verder te brengen door gebruikmaking van al beschikbare data bij bestaande kwaliteitsregistraties. Dat is informatie die al wel geregistreerd wordt binnen kwaliteitsregistraties, maar nog niet openbaar gemaakt wordt via het Openbare Databestand van het Zorginstituut. Ook zijn in het AZWA afspraken gemaakt om kwaliteitsinformatie sneller transparant te maken. De doelstelling van uitkomstinformatie voor 50% van de ziektelast wordt door alle partijen nagestreefd. Dat zou moeten betekenen dat er snel een groei te zien is in het percentage uitkomstinformatie dat beschikbaar is via het Openbare Databestand van het Zorginstituut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zo bijdraagt aan passende zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="438918A2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="7D82E31A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...51 lines deleted...]
-      <w:r w:rsidR="001B32B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Partijen in de medisch-specialistische zorg werken daarnaast op verschillende manieren aan structurele inbedding van meer transparante uitkomstinformatie. De Kamer is hier op 30 juni 2025 over geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zo gaat het samenvoegen van verschillende kwaliteitsprogramma’s binnen één overkoepelende governance een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kunnen sturen op passende zorg. Daarom maken we passende zorg altijd en overal de norm en passen wet- en regelgeving </w:t>
-[...337 lines deleted...]
-    <w:p w:rsidRPr="00AD0B5F" w:rsidR="00362E17" w:rsidP="008176E3" w:rsidRDefault="00362E17" w14:paraId="7F472AA8" w14:textId="77777777">
+        <w:t xml:space="preserve">grote, zo niet de belangrijkste, bijdrage leveren aan meer inzicht in kwaliteit voor patiënten. Voor de kwaliteitsprogramma’s Kwaliteitsregistraties, het Programma Uitkomstgerichte Zorg en de samenwerkingsafspraken Transparantiekalender vormt de governance van de kwaliteitsregistraties het uitgangspunt. Hiermee wordt er gelijkgericht gestuurd op kwaliteitsinformatie die voor verschillende doelen beschikbaar komt. Er wordt toegewerkt naar meervoudig gebruik van informatie voor de drie doelen: leren en verbeteren, samen beslissen en keuze-informatie. Informatie wordt niet meer alleen beschikbaar voor leren en verbeteren en samen beslissen, maar ook voor keuze-informatie voor patiënten. Daarbij wordt door partijen in de medisch-specialistische zorg gestuurd op openbaar inzichtelijke uitkomstinformatie voor 50% van de ziektelast. Nog dit jaar wordt de zogeheten ‘gap-analyse’ afgerond die nodig is om tot deze governance van kwaliteit te komen. Deze analyse maakt duidelijk welke stappen nog gezet moeten worden, om tot een samengevoegde governance te komen en waar geïntegreerd naartoe wordt gewerkt. Daarmee wordt inzicht in uitkomstinformatie structureel ingebed in het kwaliteitsregistratielandschap. De implementatie hiervan is echter wel een proces dat tijd nodig heeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="214F5E00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362E17" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="683C5921" w14:textId="1AA81C6C">
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="7CD5DBB8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals in de beleidsbrief aangegeven, werkt het kabinet een samenhangend pakket aan wet- en regelgeving dat passende zorg altijd en overal de norm maakt. Het kabinet verwacht na het zomerreces een advies van het Zorginstituut over het herijken van de kwaliteitstaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00AD0B5F">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het Zorginstituut is onder andere gevraagd te adviseren over wat het nodig heeft om de ontwikkeling en aanpassing van meetinstrumenten te stimuleren en openbaarmaking te bevorderen. Ook is gevraagd of dit binnen het huidige wettelijke instrumentarium kan, of dat dit herzien moet worden. Mocht uit advies van het Zorginstituut blijken dat het bevoegdheden mist, dan is het kabinet bereid de wet kwaliteit, klachten en geschillen (Wkkgz) te herzien, als dat nodig is om inzicht in kwaliteit te bevorderen en het doel van openbaar inzichtelijke uitkomsten voor 50% van de ziektelast te kunnen afdwingen. Dit draagt bij aan het doel om passende zorg altijd en overal de norm te maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidR="00362E17" w:rsidP="008176E3" w:rsidRDefault="00362E17" w14:paraId="6E34289E" w14:textId="77777777">
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het kabinet informeert de Kamer dit najaar over het advies van het Zorginstituut en haar reactie erop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="335B2B1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000129EA" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="6207293C" w14:textId="77777777">
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="4B91C862" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="000129EA" w:rsidP="008176E3" w:rsidRDefault="000129EA" w14:paraId="47C5DC1B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze inzet van veldpartijen en de voorgenomen wetgeving gaat het kabinet ervan uit dat de in het AZWA afgesproken jaarlijkse herhaalmetingen een stijging in transparante uitkomstinformatie laten zien. Hier zal het kabinet de Kamer in het eerste kwartaal van 2027 weer van op de hoogte stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="32C13111" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="004542AB" w:rsidP="008176E3" w:rsidRDefault="00D3153A" w14:paraId="0C99D493" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="00D77E6C" w:rsidRDefault="00D77E6C" w14:paraId="38842E5F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Het kabinet wil tot slot het Zorginstituut, de Patiëntenfederatie en de andere partijen in de medisch-specialistische zorg bedanken voor deze nulmeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00225176" w:rsidP="008176E3" w:rsidRDefault="00225176" w14:paraId="0CB8428E" w14:textId="77777777">
-[...29 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="0007307B" w:rsidRDefault="00D77E6C" w14:paraId="41F3BA25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="0007307B" w:rsidRDefault="0007307B" w14:paraId="6D29EB82" w14:textId="2191AFA1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="00D77E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="00D77E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00225176" w:rsidP="008176E3" w:rsidRDefault="00225176" w14:paraId="22696443" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00D77E6C" w:rsidP="0007307B" w:rsidRDefault="00D77E6C" w14:paraId="7E669489" w14:textId="0A55D161">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B" w:rsidR="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007307B" w:rsidR="00FE0FA3" w:rsidP="0007307B" w:rsidRDefault="00FE0FA3" w14:paraId="405D3EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0007307B" w:rsidR="00FE0FA3" w:rsidSect="007606C6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="301407F1" w14:textId="77777777" w:rsidR="00FE1641" w:rsidRDefault="00FE1641">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A92B1DF" w14:textId="77777777" w:rsidR="00A35FD9" w:rsidRDefault="00A35FD9" w:rsidP="00D77E6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F54EBF3" w14:textId="77777777" w:rsidR="00FE1641" w:rsidRDefault="00FE1641">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DA9DB04" w14:textId="77777777" w:rsidR="00A35FD9" w:rsidRDefault="00A35FD9" w:rsidP="00D77E6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...54 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D3792EE" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="00D77E6C" w:rsidRDefault="00D77E6C" w:rsidP="00D77E6C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FB42B96" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="00D77E6C" w:rsidRDefault="00D77E6C" w:rsidP="00D77E6C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5275C89C" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="00D77E6C" w:rsidRDefault="00D77E6C" w:rsidP="00D77E6C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79859517" w14:textId="77777777" w:rsidR="00FE1641" w:rsidRDefault="00FE1641">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52F323FF" w14:textId="77777777" w:rsidR="00A35FD9" w:rsidRDefault="00A35FD9" w:rsidP="00D77E6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13F651C4" w14:textId="77777777" w:rsidR="00FE1641" w:rsidRDefault="00FE1641">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53613B9B" w14:textId="77777777" w:rsidR="00A35FD9" w:rsidRDefault="00A35FD9" w:rsidP="00D77E6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2F1A537F" w14:textId="77777777" w:rsidR="00362E17" w:rsidRPr="00225176" w:rsidRDefault="00D3153A" w:rsidP="00362E17">
+    <w:p w14:paraId="255D95BC" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="0007307B" w:rsidRDefault="00D77E6C" w:rsidP="0007307B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00225176">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225176">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zorginstituut Nederland en Patiëntenfederatie Nederland (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzicht in openbare kwaliteitsinformatie in de medisch-specialistische zorg. Nulmeting van de huidige staat van transparantie. </w:t>
       </w:r>
-      <w:r w:rsidR="00124C67" w:rsidRPr="00225176">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Geraadpleegd op 18 mei 2026, van https://www.zorginstituutnederland.nl/documenten/2026/04/02/rapport-inzicht-in-openbare-kwaliteitsinformatie-in-de-medisch-specialistische-zorg</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2001F6FF" w14:textId="797E4B37" w:rsidR="001B32B7" w:rsidRPr="00225176" w:rsidRDefault="00D3153A" w:rsidP="001B32B7">
-      <w:pPr>
+    <w:p w14:paraId="12460D24" w14:textId="358188AB" w:rsidR="00D77E6C" w:rsidRPr="0007307B" w:rsidRDefault="00D77E6C" w:rsidP="0007307B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00225176">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225176">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 36800 XVI, nr. 191.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="066D4F89" w14:textId="77777777" w:rsidR="00362E17" w:rsidRPr="00225176" w:rsidRDefault="00D3153A" w:rsidP="00362E17">
+    <w:p w14:paraId="2472C844" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="0007307B" w:rsidRDefault="00D77E6C" w:rsidP="0007307B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00225176">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225176">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zorginstituut Nederland (2026).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zorginzicht. Openbare data.</w:t>
       </w:r>
-      <w:r w:rsidR="00124C67" w:rsidRPr="00225176">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Geraadpleegd op 18 mei 2026, van</w:t>
       </w:r>
-      <w:r w:rsidR="00124C67" w:rsidRPr="00225176">
-        <w:rPr>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00124C67" w:rsidRPr="00225176">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>https://www.zorginzicht.nl/algemeen/map/openbare-data</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2A90E568" w14:textId="0707CE1E" w:rsidR="00362E17" w:rsidRPr="00225176" w:rsidRDefault="00D3153A" w:rsidP="00362E17">
+    <w:p w14:paraId="6279964B" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="0007307B" w:rsidRDefault="00D77E6C" w:rsidP="0007307B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00225176">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225176">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024–2025, 31476, nr. 42.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="13BD87D2" w14:textId="3C50E902" w:rsidR="00362E17" w:rsidRPr="00225176" w:rsidRDefault="00D3153A" w:rsidP="00362E17">
+    <w:p w14:paraId="6D87A0EC" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="0007307B" w:rsidRDefault="00D77E6C" w:rsidP="0007307B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00225176">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007307B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225176">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0007307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 25268, nr. 244.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="715539CE" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00D3153A">
+  <w:p w14:paraId="5FC28616" w14:textId="77777777" w:rsidR="00D77E6C" w:rsidRPr="00D77E6C" w:rsidRDefault="00D77E6C" w:rsidP="00D77E6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3720D484" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00D3153A" w:rsidP="00536636">
-[...105 lines deleted...]
-  <w:p w14:paraId="018590BE" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="1CDDDC4B" w14:textId="77777777" w:rsidR="00563FDF" w:rsidRPr="00D77E6C" w:rsidRDefault="00563FDF" w:rsidP="00D77E6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C0E72C1" w14:textId="77777777" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="00D3153A" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D889002" w14:textId="77777777" w:rsidR="00563FDF" w:rsidRPr="00D77E6C" w:rsidRDefault="00563FDF" w:rsidP="00D77E6C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...206 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...947 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...328 lines deleted...]
-    <w:rsid w:val="00FE1641"/>
+    <w:rsidRoot w:val="00D77E6C"/>
+    <w:rsid w:val="0007307B"/>
+    <w:rsid w:val="00136984"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003B0FC5"/>
+    <w:rsid w:val="004408AA"/>
+    <w:rsid w:val="00563FDF"/>
+    <w:rsid w:val="007606C6"/>
+    <w:rsid w:val="00851D4B"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A35FD9"/>
+    <w:rsid w:val="00B950EC"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rsid w:val="00DA3E16"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6EAF5C08"/>
+  <w14:docId w14:val="6B6DA22A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{95BAB48A-1881-458E-9497-A371422B134D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3520,74 +1210,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3736,1476 +1427,1075 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-      <w:i/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...20 lines deleted...]
-      <w:sz w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3375D"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C3375D"/>
-[...2 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00D77E6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-    <w:link w:val="Voetnoottekst"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...8 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001710D9"/>
-[...12 lines deleted...]
-    <w:rsid w:val="001710D9"/>
+    <w:rsid w:val="00D77E6C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...26 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D77E6C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6523</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1137</ap:Words>
+  <ap:Characters>6259</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7584</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7382</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>