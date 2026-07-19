--- v0 (2026-05-26)
+++ v1 (2026-07-19)
@@ -1,4127 +1,1354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="002D0E8B" w:rsidRDefault="00897378" w14:paraId="0081EE4A" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r w:rsidR="009A0B66">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="65E2E165" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2038</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="4BEDCF56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z10201</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="7D37F972" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="67697722" w14:textId="77777777">
+      <w:r w:rsidRPr="00325C0A">
+        <w:t xml:space="preserve">Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 26 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="540C42C5" w14:textId="77777777"/>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="756A5D39" w14:textId="77777777"/>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="0C8755DC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="3EF5A007" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hoeveel kinderen staan op dit moment op een wachtlijst voor een kinderdagcentrum (KDC) in elk van de vier grote steden? Is dit aantal de afgelopen jaren toe- of afgenomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="700914D7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="27717651" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="46D4BECB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hoe lang moet een kind gemiddeld ongeveer wachten op een plek in een KDC in elk van de vier grote steden? Is deze wachttijd de afgelopen jaren toegenomen? Zo ja, hoe komt dit? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="6AA84284" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="540CBAD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 1 en 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="076796E1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegevens zijn mij niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bekend. Gemeenten zijn verantwoordelijk voor het organiseren van jeugdhulp. Inzicht in wachttijden gebeurt dus in eerste instantie op gemeentelijk en regionaal niveau. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Met d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e wet Verbetering beschikbaarheid jeugdzorg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (regio-indeling)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...135 lines deleted...]
-        <w:t xml:space="preserve">26 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">knelpunten bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F25932">
-[...3 lines deleted...]
-        <w:t>mei</w:t>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>contractering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F25932">
-[...316 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van specialistische jeugdzorg aan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gepakt. Dit kan bijdragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanpak van wachttijden. Daarnaast moeten gemeenten in hun regiovisie aangeven hoe ze werken aan de aanpak van wachttijden en hoe ze met elkaar maximaal aanvaardbare wachttijden formuleren (en daarmee het goede gesprek voeren). Vanuit het programma Standaardisatie van de Hervormingsagenda Jeugd wordt in een project gewerkt aan landelijke kaders om wachttijden op landelijk niveau in beeld te kunnen brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="2C13FCFF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="15DD9283" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit een landelijke uitvraag van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vereniging Gehandicaptenzorg Nederland (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>VGN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onder aangesloten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>KDC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, blijkt dat er in veel regio’s wachttijden voor dagbehandeling op een KDC zijn ontstaan. Zoals beschreven in de beleidsreactie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ruk op de keten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, leidt schaarste in de keten tot opwaartse druk. Bijvoorbeeld: Door een gebrek aan passende lichtere vormen van aanbod (bijvoorbeeld door extra ondersteuning in de kinderopvang aan te bieden) wordt er gebruikgemaakt van het zwaardere, specialistische aanbod (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>KDC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden op </w:t>
-[...131 lines deleted...]
-      </w:pPr>
+        <w:t>waardoor daar wachttijden ontstaan. Daarnaast zijn er knelpunten bij de uitstroom naar (speciaal) onderwijs, waardoor kinderen soms langer dan noodzakelijk op het KDC verblijven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidRPr="00924CB9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze </w:t>
-[...74 lines deleted...]
-    <w:p w:rsidRPr="00924CB9" w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="61BEAF7C" w14:textId="77777777">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="704A7731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...88 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="43FB3C9F" w14:textId="77777777">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="73CB7734" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="18517209" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="5FA8EF03" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoe heeft het aantal (operationele) KDC-plekken in elk van deze vier gemeenten zich de afgelopen jaren ontwikkeld? Is het aantal operationele (waarvoor dus ook de benodigde zorgmedewerkers beschikbaar zijn) KDC-plekken de afgelopen jaren toe- of afgenomen? Indien er sprake is van een afname, waardoor wordt dit veroorzaakt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="079087AF" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="4EB1F1D5" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="6EE6404C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="123D8744" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="1B974722" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="5D7B05A8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="008965EC">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eze gegevens zijn mij niet </w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:t xml:space="preserve">bekend. Uit </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
-        <w:t xml:space="preserve"> landelijke uitvraag van VGN, onder aangesloten KDC’s, blijkt dat het aantal KDC-plekken de afgelopen jaren is toegenomen.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00924CB9" w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="666A3B06" w14:textId="77777777">
+        <w:t xml:space="preserve"> landelijke uitvraag van VGN, onder aangesloten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008965EC">
+        <w:t>KDC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008965EC">
+        <w:t>, blijkt dat het aantal KDC-plekken de afgelopen jaren is toegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="5394E296" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="146738B0" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="11C56531" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Is u bekend dat de wachttijd voor een KDC-plek in Den Haag inmiddels twee jaar is? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="56F673CE" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="47C584B2" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="5CC7D454" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="792977F3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="7F8078DA" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="46EB9286" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00924CB9" w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="7EA93B60" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="3D57DF91" w14:textId="77777777">
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="5660F239" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="603962DA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="6F2883BB" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="14921F7D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bent u ermee bekend dat Jeugdhulp Haaglanden een wachttijd voor een KDC-plek van meer dan 90 dagen als ‘schadelijk’ definieert? Bent u het hiermee eens? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="005296C5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00924CB9" w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="7B6EC487" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="44CEAD2A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00924CB9" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="47D60B49" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="63765B64" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="797BBFFD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Een lange wachttijd kan schadelijk zijn voor de ontwikkeling van kinderen. Dit is niet direct oplosbaar, maar ik vind het goed dat jeugdhulp Haaglanden een duidelijke stip op de horizon zet om de wachttijden terug te dringen door een concrete norm te stellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="4E9CE637" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="1B815043" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="4AF0DDDA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="3E24051B" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="0E4E5AD8" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="157BC0ED" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kan een KDC-wachttijd van twee jaar ertoe leiden dat een kind niet op tijd ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>schoolbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>’ is waardoor het geen (speciaal) onderwijs kan ontvangen zodra het kind de leerplichtige leeftijd heeft bereikt? Zo nee, waarom niet? Zo ja, wie is hiervoor (primair) verantwoordelijk en welke rol ziet u voor zichzelf weggelegd om te voorkomen dat (leerplichtige) kinderen geen onderwijs kunnen ontvangen en thuis komen te zitten omdat ze niet op tijd ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>schoolbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">’ zijn vanwege een gebrek aan KDC-plekken zijn? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="47A4F793" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="1EBA9414" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="6EFFC464" w14:textId="51DA479A">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="76CF764A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Met een dergelijk lange wachttijd krijgen kinderen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">niet </w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">tijdig hulp, waardoor problemen groter kunnen worden. Het is van belang om te benadrukken </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ik mij, samen met mijn collega</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> van SZW en OCW, wil richten op het voorkomen van problemen, waarbij er nadrukkelijk meer aandacht is voor de sociale context van een kind. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="651E2BCF" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="51838B3A" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="0FF9E979" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="017E92B7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Om toeleiding naar een KDC te voorkomen is het van belang in te zetten op versterking van het systeem om het kind heen, waaronder de ouders. Zo kunnen g</w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">emeenten inzetten op </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">ketenaanpak </w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Kansrijke Start</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> om (toekomstige) gezinnen, in een kwetsbare situatie, vanuit hun hulpbehoefte tijdig en passende ondersteuning en zorg krijgen aangeboden tijdens de eerste 1000 dagen van een kind. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="3E81008B" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="002D0E8B" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="0720147F" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="6FCF1C18" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="7775A599" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Ook kunnen gemeenten bepalen welke kinderen in aanmerking komen voor voorschoolse educatie, waardoor vroegtijdig kan worden ingezet op het stimuleren van de ontwikkelingskansen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> van kinderen</w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>. De gezamenlijke visie van VWS, OCW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">SZW is dat we inzetten op zoveel mogelijk inclusieve oplossingen, waardoor kinderen met een extra ondersteuningsbehoefte, binnen de reguliere kinderopvang en het onderwijs, passend worden ondersteund. Het uitbouwen van speciaal aanbod (zoals KDC’s) voor individuele kinderen is daarmee niet het ultieme doel. Hier stappen in zetten is niet alleen een opgave voor de rijksoverheid. Er ligt een belangrijke opgave bij de gemeenten, de kinderopvang, onderwijs, jeugd(gezondheids-)zorg, opleidingen en professionals. De vier grote steden zijn </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">SZW is dat we inzetten op zoveel mogelijk inclusieve oplossingen, waardoor kinderen met een extra ondersteuningsbehoefte, binnen de reguliere kinderopvang en het onderwijs, passend worden ondersteund. Het uitbouwen van speciaal aanbod (zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:t>KDC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008965EC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) voor individuele kinderen is daarmee niet het ultieme doel. Hier stappen in zetten is niet alleen een opgave voor de rijksoverheid. Er ligt een belangrijke opgave bij de gemeenten, de kinderopvang, onderwijs, jeugd(gezondheids-)zorg, opleidingen en professionals. De vier grote steden zijn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="775EE513" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008965EC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>dan ook actief bezig met getransformeerde inclusieve en wijkgerichte voorzieningen voor jonge kinderen in samenwerking tussen kinderopvang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>, onderwijs en jeugdhulp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="008965EC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008965EC" w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="46EBA57B" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="59384BCE" w14:textId="77777777">
+    <w:p w:rsidRPr="008965EC" w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="0E870BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="6DE07C73" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="5FC0FBCB" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="58133852" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kan de Kamer de beantwoording ontvangen voor het aanstaande debat over ‘passend onderwijs’? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="008C608C" w14:paraId="09889269" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="57657CB1" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="74647508" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="4CEAAC8A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C608C" w:rsidP="002D0E8B" w:rsidRDefault="00000000" w14:paraId="6B6D7521" w14:textId="77777777">
+    <w:p w:rsidR="00B72C07" w:rsidP="00B72C07" w:rsidRDefault="00B72C07" w14:paraId="61EA150E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008C608C" w:rsidSect="00D11661">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="6C369BA4" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00B72C07">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24F63211" w14:textId="77777777" w:rsidR="0054091E" w:rsidRDefault="0054091E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22B719F9" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D34CFD1" w14:textId="77777777" w:rsidR="0054091E" w:rsidRDefault="0054091E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="045ABD12" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...64 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78387E27" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="32199957" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRPr="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59C3247B" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2D9EC697" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRPr="00B72C07" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79A09C43" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="477C060C" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRPr="00B72C07" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6392E923" w14:textId="77777777" w:rsidR="0054091E" w:rsidRDefault="0054091E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="195703DF" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E7161EE" w14:textId="77777777" w:rsidR="0054091E" w:rsidRDefault="0054091E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3294F151" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="75482C9F" w14:textId="77777777" w:rsidR="008C608C" w:rsidRPr="009F7D9B" w:rsidRDefault="00000000" w:rsidP="008C608C">
+    <w:p w14:paraId="2C74F420" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRPr="009F7D9B" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D9B">
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 2023/2024, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D9B">
         <w:t>31839-1050</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE4C7A5" w14:textId="77777777" w:rsidR="008C608C" w:rsidRDefault="008C608C" w:rsidP="008C608C">
+    <w:p w14:paraId="1DC63802" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1FCBF6C3" w14:textId="77777777" w:rsidR="008C608C" w:rsidRDefault="008C608C" w:rsidP="008C608C">
+    <w:p w14:paraId="585F6A09" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6EC64704" w14:textId="77777777" w:rsidR="008C608C" w:rsidRDefault="00000000" w:rsidP="008C608C">
+    <w:p w14:paraId="5F73B5C8" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="008C608C" w:rsidRPr="00D679F2">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00D679F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>KinderKracht - Kracht Den Haag</w:t>
+          <w:t>KinderKracht</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00D679F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Kracht Den Haag</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="479F5CCA" w14:textId="77777777" w:rsidR="008C608C" w:rsidRDefault="00000000" w:rsidP="008C608C">
+    <w:p w14:paraId="7511A3AD" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="008C608C" w:rsidRPr="00D679F2">
+        <w:r w:rsidRPr="00D679F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Onderwijszorggroepen in Amsterdam: de Jonge Reporters bezoeken de Dapper en De Punt - Binnenplaats</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C5655EF" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000" w:rsidP="009071A4">
-[...655 lines deleted...]
-  <w:p w14:paraId="0BECC67B" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="2B0D8008" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRPr="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46EF320C" w14:textId="77777777" w:rsidR="00B72C07" w:rsidRPr="00B72C07" w:rsidRDefault="00B72C07" w:rsidP="00B72C07">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A807A10" w14:textId="77777777" w:rsidR="00B6222C" w:rsidRPr="00B72C07" w:rsidRDefault="00B6222C" w:rsidP="00B72C07">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...227 lines deleted...]
-    <w:rsid w:val="00FD49D7"/>
+    <w:rsidRoot w:val="00B72C07"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="003B0565"/>
+    <w:rsid w:val="00B6222C"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="71B81282"/>
+  <w14:docId w14:val="781A44D5"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB4F31B7-66AF-450F-B121-F7BA2EA79226}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4270,1225 +1497,893 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00B72C07"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...179 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008C608C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C608C"/>
+    <w:rsid w:val="00B72C07"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C608C"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00B72C07"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72C07"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://binnenplaats.com/onderwijszorggroepen-in-amsterdam-de-jonge-reporters-bezoeken-de-dapper-en-de-punt/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krachtdenhaag.nl/kinderkracht/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5595,52 +2490,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>890</ap:Words>
-  <ap:Characters>4896</ap:Characters>
+  <ap:Words>824</ap:Words>
+  <ap:Characters>4537</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>40</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5775</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5351</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>