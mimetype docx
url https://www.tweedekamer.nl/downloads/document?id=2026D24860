--- v0 (2026-05-26)
+++ v1 (2026-07-15)
@@ -1,3104 +1,2600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00CE78E9" w:rsidRDefault="00880A64" w14:paraId="74967B29" w14:textId="77777777">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="003B60AA" w:rsidR="003B60AA">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="20EDC771" w14:textId="14430BD0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2037</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="5D08FADD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B60AA">
         <w:t>2026Z06931</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w:rsidR="000B3074" w:rsidP="000B3074" w:rsidRDefault="000B3074" w14:paraId="07BF834F" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="3C8CCEB2" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005461DA" w:rsidR="000B3074" w:rsidP="000B3074" w:rsidRDefault="000B3074" w14:paraId="591D108A" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="00E2576A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B60AA">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:t>Antwoord van minister Herbert (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, mede namens de Staatssecretaris van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 26 mei 2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="1B8A23E9" w14:textId="471CE47E">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>2026Z06931</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00747885">
+      </w:pPr>
+      <w:r w:rsidRPr="006D1D5B">
         <w:rPr>
-          <w:b/>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00747885" w:rsidR="005F0D54" w:rsidP="003B60AA" w:rsidRDefault="00880A64" w14:paraId="0CE4F3FF" w14:textId="319C2461">
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1630</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="0283A7BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747885" w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="06401B55" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00747885">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="003B60AA" w:rsidR="003B60AA">
+      <w:r w:rsidRPr="003B60AA">
         <w:t>Bent u bekend met de Kamerbrief van 14 juli 2025 over waterstof, groen gas</w:t>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B60AA" w:rsidR="003B60AA">
+      <w:r w:rsidRPr="003B60AA">
         <w:t>en andere energiedragers en met de Klimaat- en Energienota 2025?</w:t>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="003B60AA" w:rsidR="003B60AA">
+      <w:r w:rsidRPr="003B60AA">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003B60AA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="005F0D54" w:rsidRDefault="003B60AA" w14:paraId="1BE40214" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="64654A98" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006B7A36" w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="00880A64" w14:paraId="467136E2" w14:textId="050E97D9">
+    <w:p w:rsidRPr="006B7A36" w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="1CEB8FD5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="003B60AA" w14:paraId="00534D41" w14:textId="34A0B580">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="13F9941B" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="005F0D54" w14:paraId="16C75F3A" w14:textId="77777777"/>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="00880A64" w14:paraId="799CF8C7" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="68B38C59" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="4B1C298B" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="003B60AA" w14:paraId="1600E828" w14:textId="633BB560">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="127292F7" w14:textId="77777777">
       <w:r w:rsidRPr="003B60AA">
         <w:t>Klopt het dat het kabinet nieuwe productie van koolstofarme waterstof uit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t xml:space="preserve">aardgas met </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Carbon Capture and Storage</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t xml:space="preserve"> (CCS) wel mogelijk en in bepaalde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>gevallen kansrijk acht, maar daarvoor op dit moment geen aanvullend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>financieel instrumentarium inzet vanwege onzekere vraag, hoge kosten en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>een pas na circa 2035 realistisch geachte substantiële afzetmarkt?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="005F0D54" w14:paraId="3BD707F2" w14:textId="77777777"/>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="00880A64" w14:paraId="43589858" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="507CBC8F" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="5C5AA7F1" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="003B60AA" w14:paraId="38D9421C" w14:textId="01801FA4">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="1CE9BB45" w14:textId="77777777">
       <w:r w:rsidRPr="003B60AA">
         <w:t>In de beleidsverkenning koolstofarme waterstof, als onderdeel van de Kamerbrief “Voortgang waterstofbeleid”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D1B1F" w:rsidR="005D1B1F">
+      <w:r w:rsidRPr="005D1B1F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D1B1F">
+      <w:r>
         <w:t>waaraan u refereert</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
-        <w:t>, is dit beeld geschetst. De markt voor deze projecten lijkt op korte termijn beperkt. Bestaande grijze waterstofgebruikers zetten namelijk vooral in op het toepassen van CCS op hun eigen productie-installaties. Wel zijn er potentiële nieuwe toepassingen voor koolstofarme waterstof, zoals partijen die kijken naar inzet hiervan voor het vervangen van aardgasgebruik in gascentrales, of voor hoge-temperatuur warmte in cluster 6 op plekken waar elektrificatie zeer uitdagend of niet mogelijk is. Het vervangen van aardgas voor deze toepassingen met koolstofarme waterstof kent vooralsnog relatief hoge kosten, waardoor dit alleen met significante subsidies uit kan. Op dit moment lijkt aanvullende interventie niet doelmatig. Mogelijk ontstaat op langere termijn een kosteneffectieve businesscase voor deze toepassingen van waterstof. De noodzaak hiervoor zal ook afhangen van de beschikbaarheid en kostenontwikkeling van alternatieven, zoals groen gas.</w:t>
+        <w:t xml:space="preserve">, is dit beeld geschetst. De markt voor deze projecten lijkt op korte termijn beperkt. Bestaande grijze waterstofgebruikers zetten namelijk vooral in op het toepassen van CCS op hun eigen productie-installaties. Wel zijn er potentiële nieuwe toepassingen voor koolstofarme waterstof, zoals partijen die kijken naar inzet hiervan voor het vervangen van aardgasgebruik in gascentrales, of voor hoge-temperatuur warmte in cluster 6 op plekken waar elektrificatie zeer uitdagend of niet mogelijk is. Het vervangen van aardgas voor deze toepassingen met koolstofarme waterstof kent vooralsnog relatief hoge kosten, waardoor dit alleen met significante subsidies uit kan. Op dit moment lijkt aanvullende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B60AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>interventie niet doelmatig. Mogelijk ontstaat op langere termijn een kosteneffectieve businesscase voor deze toepassingen van waterstof. De noodzaak hiervoor zal ook afhangen van de beschikbaarheid en kostenontwikkeling van alternatieven, zoals groen gas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="00880A64" w14:paraId="01C9F35C" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="4DC1FD10" w14:textId="77777777">
       <w:r>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="003B60AA" w14:paraId="3B89B2F7" w14:textId="055CAC48">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="26163517" w14:textId="77777777">
       <w:r w:rsidRPr="003B60AA">
         <w:t>Hoe verhoudt deze terughoudendheid zich tot de forse publieke betrokkenheid bij CO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>-infrastructuur, waaronder het afdekken van vollooprisico’s en de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>deelname van Energie Beheer Nederland (EBN) in CCS-projecten?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="005F0D54" w14:paraId="2CA37D75" w14:textId="77777777"/>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="00880A64" w14:paraId="1710C62D" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="3CFF8ADF" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="327F6CD9" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="004A2B4E" w14:paraId="798F6990" w14:textId="5D57C981">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="5D7F8085" w14:textId="77777777">
       <w:r w:rsidRPr="004A2B4E">
         <w:t>Zonder CCS worden de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2B4E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2B4E">
         <w:t>-reductiedoelstellingen voor de industrie niet gehaald. Voor diverse industriële sectoren is CCS de enige manier om op korte manier te verduurzamen. Bovendien is CCS nodig voor koolstofverwijdering om klimaatneutraal te worden. Het belang van CO</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2B4E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2B4E">
         <w:t>-infrastructuur is daarmee breder dan alleen koolstofarme waterstof. De Staat zet daarom met diverse maatregelen in op het tijdig op gang brengen van de CCS-markt, zodat projecten kunnen bijdragen aan de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2B4E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2B4E">
         <w:t>-reductiedoelen voor 2030</w:t>
       </w:r>
-      <w:r w:rsidR="00026C2F">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="005F0D54" w:rsidRDefault="005F0D54" w14:paraId="0DD1A284" w14:textId="77777777"/>
-    <w:p w:rsidR="00263155" w:rsidP="00810C93" w:rsidRDefault="003B60AA" w14:paraId="56F9FC3F" w14:textId="5F46DCF4">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="7F72574A" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="608B9E14" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="00810C93" w:rsidRDefault="003B60AA" w14:paraId="15093B43" w14:textId="6F302A1D">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="673C4A31" w14:textId="77777777">
       <w:r w:rsidRPr="003B60AA">
         <w:t>Kunt u een integraal overzicht geven van alle directe en indirecte publieke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>middelen, garanties, leningen, kapitaalstortingen, Stimulering Duurzame</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>Energieproductie en Klimaattransitie-beschikkingen (SDE++) en overige</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>risico’s die samenhangen met CCS-infrastructuur en projecten die voor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>blauwe waterstof relevant zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00721AE1" w:rsidRDefault="00721AE1" w14:paraId="4F4EE7F5" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="0EF72D58" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidRDefault="004A2B4E" w14:paraId="028D4C32" w14:textId="7A538E1F">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="3B933FE4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2B4E" w:rsidRDefault="004A2B4E" w14:paraId="55853F9C" w14:textId="653FF14F">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="1B06ED24" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004A2B4E">
         <w:t>Hieronder vindt uw Kamer een integraal overzicht van alle publieke middelen die beschikbaar zijn gesteld voor activiteiten die samenhangen met CCS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2B4E" w:rsidRDefault="004A2B4E" w14:paraId="3E9C7D04" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="73C43359" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1873"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="1254"/>
         <w:gridCol w:w="1676"/>
         <w:gridCol w:w="1887"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="795CF749" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="2EF067FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="56"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="4766A099" w14:textId="26C28AA1">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="48F2E327" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Activiteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="472BE0D4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="290138E5" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="61818958" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="6038F18E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7E87964A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="57D1EA43" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SDE++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA6AF9" w:rsidR="00BA6AF9" w:rsidP="00BA6AF9" w:rsidRDefault="009B4172" w14:paraId="329D8EF1" w14:textId="130DE574">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="009B4172" w:rsidR="00BA6AF9">
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="2B1503A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Voor de SDE++ is in enkele jaren subsidie toegekend aan CCS-projecten. De daadwerkelijke uitgekeerde subsidie hangt af van de ETS-prijs in het betreffende subsidiejaar. Tot nu toe is nog geen SDE++-subsidie uitgekeerd aan CCS, omdat subsidie wordt uitbetaald op basis van daadwerkelijk gerealiseerde CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172" w:rsidR="00BA6AF9">
-[...53 lines deleted...]
-              <w:t>. Hieronder staat een uitsplitsing van de CCS-projecten uit de verschillende SDE++-openstellingen die op dit moment in beheer zijn. De getoonde bedragen zijn de maximale subsidieverplichtingen. De uiteindelijke kasuitgaven zullen fluctueren en naar verwachting aanzienlijk lager uitvallen. Niet alle CCS-projecten zijn automatisch relevant voor koolstofarme waterstof.</w:t>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-reductie en er nog geen CCS-projecten zijn gerealiseerd die SDE++ toegekend hebben gekregen. Hieronder staat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>een uitsplitsing van de CCS-projecten uit de verschillende SDE++-openstellingen die op dit moment in beheer zijn. De getoonde bedragen zijn de maximale subsidieverplichtingen. De uiteindelijke kasuitgaven zullen fluctueren en naar verwachting aanzienlijk lager uitvallen. Niet alle CCS-projecten zijn automatisch relevant voor koolstofarme waterstof.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="22F16E8B" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="05BFB7F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="417ECDFC" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="0397CC07" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA6AF9" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="38B10E4B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BA6AF9" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="717ACA2F" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA6AF9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jaartal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA6AF9" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7B7E339A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BA6AF9" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="0EAB5C45" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA6AF9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beschikt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA6AF9" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="338E8B6A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BA6AF9" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="5EFF8BD2" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA6AF9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA6AF9" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7E872DB5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00BA6AF9" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="0CA3DF71" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA6AF9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="06B392B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="27A85C35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="232A92A7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="27011DE7" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="3348E770" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="70E4EFF8" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="00BA6AF9" w14:paraId="0EE37434" w14:textId="05688DED">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="19D7011F" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172" w:rsidR="009B4172">
+            <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2,1 mld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="46EDB16D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="6852B7D5" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beschikt, (nog) niet uitbetaald</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="27BC87D4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="486361B6" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsidie toegekend voor CCS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="001B9EE9" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="2E7D28D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="320FD031" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="00E635F9" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="23B2C89C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1AB14755" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="00BA6AF9" w14:paraId="1CC6D63A" w14:textId="4F44E639">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1E0A525C" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172" w:rsidR="009B4172">
+            <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">0,2 mld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="13152279" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="0D066788" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beschikt, (nog) niet uitbetaald</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="2CD846A9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="49BE8EE8" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsidie toegekend voor CCS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="1B06DF9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="0104595B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="3EABF822" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1294BE70" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="665AFFA0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="6F5A8B9A" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="00BA6AF9" w14:paraId="4C0D8C18" w14:textId="4CA259DB">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="7FAA86A2" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172" w:rsidR="009B4172">
+            <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">0,3 mld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="3EC44EEF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="4BFBE013" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beschikt, (nog) niet uitbetaald</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="0C14F4FA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="18D0100C" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsidie toegekend voor CCS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="1296BB64" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="48FB53E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="71BD0D67" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1EE4A5FE" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7CB82F49" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="44C0C203" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="00BA6AF9" w14:paraId="40FB01ED" w14:textId="049E4F49">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="31DFD009" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172" w:rsidR="009B4172">
+            <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1 mld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7885A50E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="723CAA74" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beschikt, (nog) niet uitbetaald</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="3A1A00A0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1C642565" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsidie toegekend voor CCS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="498338B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="72A095A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="3B9FA6D2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="6CCEB84E" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="76CFA8AB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="51817E0C" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="178694EB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="6FCD79FC" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n.t.b.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="210BCB52" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="38CD9A67" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aanvragen in behandeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="00BA6AF9" w14:paraId="5C83DB5C" w14:textId="3ED29002">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="42A943F3" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t>8 mld. in totaal beschikbaar voor de 2025-ronde</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>€ 8 mld. in totaal beschikbaar voor de 2025-ronde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="00BA6AF9" w:rsidTr="00BA6AF9" w14:paraId="71DD8058" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="5D79B441" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="00BA6AF9" w:rsidRDefault="009B4172" w14:paraId="4A233AE4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1599C904" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Leningen EBN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="00BA6AF9" w:rsidRDefault="009B4172" w14:paraId="44970D14" w14:textId="016D8387">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="47C14B7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:t>In 2023 is een marktconforme lening verstrekt aan EBN van € 32 miljoen voor deelname aan de FEED-fase van de ontwikkeling van de opslaglocaties aan het Aramis-project.</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In 2021 is een marktconforme lening verstrekt aan EBN van € 53,4 miljoen voor ontwikkeling en realisatie van het Porthos-project. In 2023 is een marktconforme lening verstrekt aan EBN van € 32 miljoen voor deelname aan de FEED-fase van de ontwikkeling van de opslaglocaties aan het Aramis-project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="60407B2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="0EE91C64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="5991A621" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="21050425" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subsidies EBN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="439F2B10" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="587CD3CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>EBN heeft in 2019 € 9,8 miljoen subsidie ontvangen voor deelname aan de FEED-fase van het Porthos-project.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="4C43CDF1" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="47D69A45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>EBN heeft in 2021 € 8,25 miljoen subsidie ontvangen voor deelname aan de pre-FEED fase van het Aramis-project.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>EBN heeft in 2023 € 6,24 miljoen, in 2024 € 24,6 miljoen en in 2025 € 10,15 miljoen subsidie ontvangen voor de ontwikkeling van opslaglocaties in de Noordzee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="3C96AAC1" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="4A48E87E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="24C26B61" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1FF2DB35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Kapitaalstorting EBN grotere deelname Aramis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="519E2FA5" w14:textId="3C41C7C2">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">buisleiding. De middelen worden pas overgemaakt op het moment dat het investeringsbesluit voor Aramis is genomen. </w:t>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="42D0408B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Er is € 639,2 miljoen gereserveerd op de begroting van het Klimaatfonds voor een kapitaalstorting aan EBN om verder deel te kunnen nemen aan de Aramis-buisleiding. De middelen worden pas overgemaakt op het moment dat het investeringsbesluit voor Aramis is genomen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="003B1F1E" w14:paraId="3D0F5867" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="3B6EA377" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7B217178" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="6A0BF500" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Incidentiele maatwerksubsidie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="4D0B141C" w14:textId="0643926F">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="003B1F1E">
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="67C2E8EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Yara Sluiskil heeft een maatwerksubsidie gekregen van € 30 miljoen voor CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-transport en -opslag (0,8 Mt/j) in Northern Lights (Kamerstuk 29826, nr. 199).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="53440F79" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="08F3A29A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B1F1E" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="14F7E9FD" w14:textId="7908717E">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="003B1F1E" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1E81DE21" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Energie-investeringsaftre</w:t>
             </w:r>
-            <w:r w:rsidR="003B1F1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">k </w:t>
             </w:r>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(EIA) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="05D83A5F" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="77335FEB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Sinds 2019 hebben ca. 10 bedrijven voor 116 CCS-investeringen EIA aangevraagd. Van deze aanvragen wordt een aantal momenteel nog beoordeeld. Tot nu toe is voor deze investeringen € 65 miljoen aan EIA ‘uitgekeerd’. Als de overige aanvragen positief worden beoordeeld, kan dit oplopen tot € 83 miljoen. Het is niet mogelijk voor een bedrijf om tegelijk van de SDE++ en de EIA gebruik te maken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="51EB0D47" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="1D7FDFD6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="61F759D6" w14:textId="774BC1A1">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="05B1948A" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D-subsidie CCS internationale </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="003B1F1E" w14:paraId="693E521D" w14:textId="139CF820">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="089C1427" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">verbanden </w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">samenwerkings-verbanden </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="16E1078B" w14:textId="53EC5A5C">
-[...34 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="66BDE179" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Tot 2022 gold de ACT-regeling (Accelerating CCS Technologies) waarvoor per twee jaar € 4 miljoen beschikbaar was. Vanuit deze regeling is aan projecten die zijn gestart vanaf 2020 in totaal € 6,6 miljoen aan subsidie verstrekt.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Sinds 2022 geldt de CETP-regeling (Clean Energy Technology Partnerships) waarvoor jaarlijks € 3 miljoen beschikbaar is. Vanuit deze regeling is tot op heden voor € 7 miljoen aan subsidie verstrekt. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="51C10AF0" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="487E713A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="003B1F1E" w:rsidRDefault="009B4172" w14:paraId="7C47D7AF" w14:textId="113904E3">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="4DBAD867" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Algemene innovatiesubsidie</w:t>
             </w:r>
-            <w:r w:rsidR="003B1F1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">regelingen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="003B1F1E" w14:paraId="6B2A530D" w14:textId="3DD61437">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="140CC216" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...63 lines deleted...]
-              <w:t>regeling. Er is vanuit deze regelingen € 28 miljoen aan subsidie verstrekt voor CCS-projecten met startdatum vanaf 2020.</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Er zijn vier verschillende generieke innovatiesubsidie-regelingen die openstaan voor veel technieken, waaronder CCS. Dit betreft de TSE, EKOO, DEI+ en de HER-regeling. Er is vanuit deze regelingen € 28 miljoen aan subsidie verstrekt voor CCS-projecten met startdatum vanaf 2020.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="2032A6B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="62A8E4A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="75CD84B5" w14:textId="78125B5F">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="35CA907E" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diverse onderzoeks</w:t>
             </w:r>
-            <w:r w:rsidR="003B1F1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>opdrachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="686906B1" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="3716041F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Sinds 2025 is in totaal € 18,45 miljoen subsidie verleend aan onderzoeken naar diverse aspecten van CCS. De opdrachtnemers hiervan zijn (samenwerkingen tussen) TNO, DNV, RIVM en KNMI.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="07A8E4D0" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="5B4BD3F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="5232A255" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="04583715" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Volloopsubsidie Aramis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="7B8A6746" w14:textId="7ABBFE74">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">zeeleiding en de terminal CO2next gedeeltelijk af te dekken. Hiervoor is € 662 miljoen gereserveerd op de begroting van het Klimaatfonds. </w:t>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="4745C964" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In 2025 heeft het kabinet besloten om middelen vrij te maken om het vollooprisico van de Aramis-zeeleiding en de terminal CO2next gedeeltelijk af te dekken. Hiervoor is € 662 miljoen gereserveerd op de begroting van het Klimaatfonds. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00BA6AF9" w14:paraId="1F8A5C93" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="4DB507F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="755EC71E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="070FDEB6" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Garantieregeling Porthos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="5009B5A5" w14:textId="0DED5839">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="06DFAB23" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> niet meer worden ingeroepen door de partijen.  </w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In 2022 heeft het kabinet een garantie van maximaal € 175,6 miljoen verstrekt aan de initiatiefnemers van het CCS-project Porthos (EBN, Gasunie en Havenbedrijf Rotterdam) om vertraging van het project en in het uiterste geval zelfs mogelijk afstel te voorkomen. Hiervoor hebben de initiatiefnemers een marktconforme premie van € 21,9 miljoen betaald in 2023. De garantieregeling is in 2023 vervallen en kan niet meer worden ingeroepen door de partijen.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00281BFA" w14:paraId="1DF5B899" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="31DD509E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="1A0E40E1" w14:textId="21A71C06">
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="34FFC661" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Connecting Europe Facility</w:t>
             </w:r>
-            <w:r w:rsidR="003B1F1E">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (CEF)</w:t>
             </w:r>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Europese gelden)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="2FDBCA89" w14:textId="195F6B10">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="003B1F1E" w:rsidR="003B1F1E">
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="536A58CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In 2022 en 2023 heeft de Europese Commissie CEF-subsidies toegekend aan Aramis (€ 124 miljoen, 2023) voor de realisatie van een open-toegang CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...55 lines deleted...]
-            <w:r w:rsidRPr="003B1F1E" w:rsidR="003B1F1E">
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-transportleiding, CO2next (€33 miljoen, 2022) voor de ontwikkeling van een CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="003B1F1E" w:rsidR="003B1F1E">
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-importterminal, en het Eni L10-project (€55 miljoen, 2023) voor de ontwikkeling van CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...21 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-opslagcapaciteit in lege gasvelden op zee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidTr="00281BFA" w14:paraId="118DDFFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidTr="0020094C" w14:paraId="37F63309" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="76B77C5A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="009B4172" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="126A9452" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4172">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Innovation Fund (Europese gelden)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009B4172" w:rsidR="009B4172" w:rsidP="009B4172" w:rsidRDefault="009B4172" w14:paraId="782A806D" w14:textId="616B0D44">
-[...64 lines deleted...]
-            <w:r w:rsidRPr="003B1F1E" w:rsidR="003B1F1E">
+          <w:p w:rsidRPr="006D1D5B" w:rsidR="006D1D5B" w:rsidP="0020094C" w:rsidRDefault="006D1D5B" w14:paraId="1DC8B5E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In 2023 heeft de Europese Commissie via het Innovation Fund €118 miljoen aan subsidies toegekend voor de ontwikkeling van de opslagvelden op zee van Shell (K14) en TotalEnergies (L4A). Deze projecten zijn gericht op het demonstreren van veilige en schaalbare permanente CO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1D5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4172">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D1D5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-opslag als onderdeel van de Europese CCS-keten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B4172" w:rsidRDefault="009B4172" w14:paraId="67DD5785" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="7B109FE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="2A5A06F0" w14:textId="1675E889">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="47D2831C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="3A11BA8A" w14:textId="6DBAA573">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="71FC9320" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Welke exacte definitie hanteert u voor “koolstofarme” of “blauwe” waterstof in termen van maximale ketenemissies per kilogram waterstof?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A50CF6" w:rsidP="00810C93" w:rsidRDefault="00A50CF6" w14:paraId="21259180" w14:textId="77777777"/>
-    <w:p w:rsidR="00D22441" w:rsidP="00810C93" w:rsidRDefault="004A2B4E" w14:paraId="394B99C4" w14:textId="05CD6AB5">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="01A5172F" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="3577108F" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2B4E" w:rsidP="004A2B4E" w:rsidRDefault="004A2B4E" w14:paraId="12C26DC1" w14:textId="17BA3EC5">
-[...34 lines deleted...]
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="3315DF87" w14:textId="72EA5CDC">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="33C3176A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De Europese Unie heeft een geharmoniseerd EU-raamwerk opgesteld voor het definiëren van koolstofarme brandstoffen waaronder “koolstofarme waterstof” (gedelegeerde verordening (EU) 2025/2359). Kernpunt hierin is dat ten minste 70% broeikasgasemissiereductie in de productieketen moet worden gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="5E661E2A" w14:textId="77777777">
+      <w:r>
+        <w:t>Met de term “blauwe waterstof” wordt over het algemeen gerefereerd aan waterstof geproduceerd uit fossiele grondstoffen (aardgas of anders) met toepassing van CCS. Deze term is niet specifiek gedefinieerd. Om deze reden spreekt het kabinet over koolstofarme waterstof in plaats van blauwe waterstof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="0EA0173D" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="2EA83ACE" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="692D1508" w14:textId="4ABA1C3D">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="06E4BACB" w14:textId="77777777">
       <w:r>
         <w:t>Op welke wijze worden methaanemissies in de aardgasketen, emissies uit compressie en transport en verschillen tussen binnenlands en geïmporteerd gas in die definitie en toetsing meegenomen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="08371951" w14:textId="77777777"/>
-    <w:p w:rsidR="004A2B4E" w:rsidP="003B60AA" w:rsidRDefault="004A2B4E" w14:paraId="2753B344" w14:textId="5F3A994A">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="0FDEBBF1" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="6EDCB6E2" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2B4E" w:rsidP="00026C2F" w:rsidRDefault="00026C2F" w14:paraId="036C44C4" w14:textId="37CB1A16">
-[...5 lines deleted...]
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="018CCFB1" w14:textId="14B389EE">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="2460EDFF" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De voornoemde gedelegeerde verordening neemt methaanemissies in de keten expliciet mee in de berekening van de totale broeikasgasemissies van koolstofarme waterstof. Daarbij wordt onderscheid gemaakt tussen aardgas geproduceerd in de EU en aardgas geïmporteerd van buiten de EU. Daarnaast kent de verordening een onderscheid tussen productie van koolstofarme waterstof in een geïntegreerd productieproces (‘incorporated process’) en andere productie. In de verordening zijn standaardwaarden vastgesteld voor emissies van broeikasgassen in de keten. Voor een deel moeten deze worden toegepast, voor een deel is er ook ruimte voor het gebruik van eigen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>meetgegevens. Voor LNG geldt dat de emissies van vervloeiing, transport en hervergassing expliciet zijn uitgesloten van deze standaardwaarden en afzonderlijk moeten worden bepaald. De verordening verwijst voor de bepaling van methaanemissies bij productie en transport van buiten de EU naar de Methaanverordening. Als onderdeel daarvan wordt naar verwachting in 2027 een database uitgebracht met methaanemissies bij transport. Producenten mogen in de tussentijd terugvallen op literatuurwaarden. De verwachting is echter dat eventuele investeringsbeslissingen pas volgen wanneer de uiteindelijke database is vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="359706B6" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="7DE93AFF" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="12086F7A" w14:textId="1FAD670F">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="77894264" w14:textId="77777777">
       <w:r>
         <w:t>Hanteert u bij CO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>-afvang als maatstaf de totale emissiereductie op installatieniveau, of volstaat afvang op afzonderlijke deelstromen? Kunt u dit precies toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="0BC37DF6" w14:textId="77777777"/>
-    <w:p w:rsidR="00026C2F" w:rsidP="003B60AA" w:rsidRDefault="00026C2F" w14:paraId="4CE1743E" w14:textId="1B5BFC1B">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="67C4FCF9" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="0B29C609" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00026C2F" w:rsidP="003B60AA" w:rsidRDefault="00026C2F" w14:paraId="015EB30E" w14:textId="57BF46FE">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="5C9EF81F" w14:textId="77777777">
       <w:r w:rsidRPr="00026C2F">
         <w:t>De SDE++, het belangrijkste instrument voor het stimuleren van grootschalige CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:t>-reductie, verleent subsidie aan de projecten die het meest kosteneffectief CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:t xml:space="preserve"> reduceren. Het Planbureau voor de Leefomgeving, dat over de belangrijkste parameters van de SDE++ adviseert, kijkt hiervoor naar de scope 1 en scope 2 emissies van de verschillende technologieën die voor SDE++-subsidie in aanmerking komen. Voor CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3113,3433 +2609,892 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:t xml:space="preserve"> wordt meegenomen bij de berekening van de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:t>-reductie per opgeslagen ton CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00026C2F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="0CD9B204" w14:textId="77777777"/>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="68A95B4F" w14:textId="1A1D592C">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="59A1A795" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="29A6F5AB" w14:textId="77777777">
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="4420CFAF" w14:textId="384FCB98">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="052B623D" w14:textId="77777777">
       <w:r>
         <w:t>Welke eisen gelden voor permanente opslag, monitoring, aansprakelijkheid, eventuele lekkages en langjarige nazorg van opgeslagen CO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="7C4F63B6" w14:textId="77777777"/>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="00026C2F" w14:paraId="6F1432F3" w14:textId="059A65AE">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="6C646BB7" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="6385361A" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00026C2F" w:rsidP="003B60AA" w:rsidRDefault="00281BFA" w14:paraId="2954A9AF" w14:textId="08B52E4C">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="08796F92" w14:textId="77777777">
       <w:r w:rsidRPr="00281BFA">
         <w:t>Dergelijke eisen zijn vastgelegd in onder andere de Mijnbouwwet en de EU-ETS-richtlijn (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Richtlijn </w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t>2003/87/EG). Deze wet- en regelgeving bepaalt bijvoorbeeld dat vergunningen voor CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t>-opslag alleen worden verleend indien de risico's van CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t>-opslag – zoals het weglekken van CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve"> – voldoende zijn geborgd. Vervolgens zijn de exploitant van het transportsysteem en de opslagvergunninghouder verantwoordelijk voor respectievelijk de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve"> die </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
-        <w:t>getransporteerd en opgeslagen. Nadat het opslagveld gevuld is, wordt deze door de vergunninghouder afgesloten en gemonitord gedurende een periode van (in beginsel) 20 jaar. Daarna, en pas als genoegzaam is aangetoond dat de CO</w:t>
+        <w:t xml:space="preserve">getransporteerd en opgeslagen. Nadat het opslagveld gevuld is, wordt deze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281BFA">
+        <w:lastRenderedPageBreak/>
+        <w:t>vergunninghouder afgesloten en gemonitord gedurende een periode van (in beginsel) 20 jaar. Daarna, en pas als genoegzaam is aangetoond dat de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve"> goed is opgeslagen, wordt de vergunning ingetrokken en gaat het beheer en de verantwoordelijkheid voor de opslaglocatie over op de Staat. De voormalig vergunninghouder is verplicht te voorzien in de kosten voor het beheer gedurende een periode van 30 jaar. Daarnaast gelden de aansprakelijkheidsbepalingen van het Burgerlijk Wetboek. Hierin is bepaald dat de Staat kosten op de voormalig vergunninghouder kan verhalen indien er onzorgvuldig is gehandeld voorafgaand aan de intrekking van vergunning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281BFA" w:rsidP="003B60AA" w:rsidRDefault="00281BFA" w14:paraId="023FFBD4" w14:textId="77777777"/>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="39CC56F9" w14:textId="56BAA643">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="35B9EBA3" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="38919D83" w14:textId="77777777">
       <w:r>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="6F316599" w14:textId="730C1B60">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="45548780" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u per industriecluster aangeven waar u blauwe waterstof nog als reële transitieroute ziet, met welke orde van grootte aan volumes, voor welke periode en onder welke afbouwvoorwaarden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="39FEA037" w14:textId="77777777"/>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="00026C2F" w14:paraId="64E91148" w14:textId="3F7164B1">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="56DF1C54" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="484EB2C2" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00026C2F" w:rsidP="00026C2F" w:rsidRDefault="00026C2F" w14:paraId="26FDA066" w14:textId="11D2E5AE">
-[...6 lines deleted...]
-      <w:r w:rsidR="007C1D59">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="0E2C9A11" w14:textId="77777777">
+      <w:r>
+        <w:t>Koolstofarme waterstof vormt een reële transitieroute met een aanzienlijk emissiereductiepotentieel bij het verduurzamen van onvermijdelijke reststromen overeenkomstig de voornoemde beleidsverkenning</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t>. Vanwege de lage ketenemissies, de bijdrage aan strategische onafhankelijkheid en de rol in een circulaire economie, blijven deze stromen op de lange termijn relevanter dan aardgasroutes. Om deze ontwikkeling te stimuleren, wordt de SDE++-ronde 2026 uitgebreid voor productie van koolstofarme waterstof uit restgassen en restafval.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00026C2F" w:rsidP="00026C2F" w:rsidRDefault="00026C2F" w14:paraId="6AFF3D7F" w14:textId="0F041270">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="601F2CA1" w14:textId="77777777">
       <w:r>
         <w:t>De totale potentiële CO</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C75">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">-reductie via koolstofarme waterstof bij bestaande installaties en via reststromen wordt geschat op ruwweg 15 </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00026C2F" w:rsidP="00026C2F" w:rsidRDefault="00E33F6C" w14:paraId="68F8BB04" w14:textId="3DD39A51">
+        <w:t>-reductie via koolstofarme waterstof bij bestaande installaties en via reststromen wordt geschat op ruwweg 15 megaton. Het grootste deel van dit potentieel bevindt zich in de clusters Rotterdam-Moerdijk en Zeeland, met gezamenlijk circa 700 kiloton waterstofproductie uit restgassen. Daarnaast is er een initiatief op Chemelot voor de productie van 55 kiloton koolstofarme waterstof uit restafval. De potentiële vraag in de clusters Noord-Nederland, Noordzeekanaalgebied en cluster 6 wordt lager ingeschat. Het betreft hier met name processen op hoge temperatuur die uitdagend of niet te elektrificeren zijn. De omvang hiervan is onzeker, mede omdat groen gas of hybride technologieën alternatieven kunnen zijn. Aangezien volumes op clusterniveau herleidbaar kunnen zijn tot individuele bedrijven en projecten, worden deze niet gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="27000E02" w14:textId="77777777">
       <w:r>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+        <w:t>Er zijn inmiddels al investeringsbeslissingen genomen voor verduurzaming van productie-installaties voor grijze waterstof, die ruim 3 megaton CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0C75">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00026C2F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r>
+        <w:t xml:space="preserve">-reductie </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>opleveren. Hierbij wordt 50–60% van de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0C75">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00026C2F">
-[...13 lines deleted...]
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="551381F0" w14:textId="119005F6">
+      <w:r>
+        <w:t>-emissies afgevangen, waardoor de geproduceerde waterstof doorgaans niet voldoet aan de Europese definitie van koolstofarme waterstof (zie beantwoording vraag 5). De Europese Commissie stelt dit echter niet als voorwaarde voor subsidie, aangezien alleen de CCS-component wordt vergoed. Dit geldt ook voor koolstofarme waterstof uit reststromen. Voor eventuele steun aan nieuwe productie van koolstofarme waterstof uit aardgas is de verwachting dat wel aan deze definitie moet worden voldaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="48261D52" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="793FAE46" w14:textId="77777777">
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="686CA8A1" w14:textId="5EEB0AFB">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="1B0DAB51" w14:textId="77777777">
       <w:r>
         <w:t>Klopt het dat het kabinet in februari 2025 voor ammoniakproductie een uitzonderingspercentage van 60% consulteerde, mede rekening houdend met CCS en andere vormen van koolstofarme waterstof? Op basis van welke aannames over kosten, volumes en beschikbaarheid is dat percentage gekozen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="564AA1E4" w14:textId="77777777"/>
-    <w:p w:rsidR="008A0C75" w:rsidP="003B60AA" w:rsidRDefault="008A0C75" w14:paraId="62360EB3" w14:textId="1EB6FDAA">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="76720DE0" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="108B4735" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0C75" w:rsidP="003B60AA" w:rsidRDefault="001F784D" w14:paraId="42A315DD" w14:textId="3F633261">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> april jl. is het wetsvoorstel </w:t>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="4A378768" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Op 29 april jl. is het wetsvoorstel </w:t>
       </w:r>
       <w:r w:rsidRPr="001F784D">
         <w:t>jaarverplichting hernieuwbare brandstoffen van niet-biologische oorsprong in de industrie</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+        <w:t xml:space="preserve"> bij de Kamer ingediend. Hierin is opgenomen dat h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve">et kabinet voornemens </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t>om de ammoniaksector voor 60% uit te zonderen van de</w:t>
       </w:r>
       <w:r>
         <w:t>ze</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve"> voorgenomen jaarverplichting. In de achterliggende periode heeft het kabinet de Kamer verscheidene keren geïnformeerd over deze ammoniakuitzondering met inbegrip van de overweging van het percentage van 60% en het niet kunnen uitvoeren van de aangenomen motie om de ammoniaksector volledig vrij te stellen. Hiervoor verwijs ik naar de </w:t>
       </w:r>
-      <w:r w:rsidR="008A0C75">
+      <w:r>
         <w:t>Kamerbrief “V</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t>oortgang waterstofbeleid</w:t>
       </w:r>
-      <w:r w:rsidR="008A0C75">
+      <w:r>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve"> d.d. 14 juli 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00E33F6C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve"> die onder meer ingaat op de motie van Flach c.s. over de volledige vrijstelling van de ammoniaksector</w:t>
       </w:r>
-      <w:r w:rsidR="00E33F6C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve">. Reden voor het gedeeltelijk uitzonderen is gelegen in de beperkte technische haalbaarheid om over te stappen op hernieuwbare waterstof, zoals nader onderbouwd in de memorie van toelichting bij het </w:t>
       </w:r>
-      <w:r w:rsidR="005D1B1F">
+      <w:r>
         <w:t xml:space="preserve">voornoemd </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t>wetsvoorstel jaarverplichting</w:t>
       </w:r>
-      <w:r w:rsidR="005D1B1F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F784D" w:rsidR="005D1B1F">
+      <w:r w:rsidRPr="001F784D">
         <w:t>hernieuwbare brandstoffen van niet-biologische oorsprong in de industrie</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve">. Ammoniakproducenten kunnen op andere wijze hun productieprocessen verduurzamen. Yara Sluiskil </w:t>
       </w:r>
-      <w:r w:rsidR="008A0C75">
+      <w:r>
         <w:t xml:space="preserve">gaat </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t>jaarlijks 0,8 megaton CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve"> afvangen voor opslag in Noorwegen, ondersteund door een maatwerksubsidie van € 30 miljoen. OCI verkent de inzet van koolstofarme waterstof uit afvalvergassing via het FUREC-project van RWE</w:t>
       </w:r>
-      <w:r w:rsidR="00E33F6C">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve">Over nadere financiële gegevens </w:t>
       </w:r>
-      <w:r w:rsidR="008A0C75">
+      <w:r>
         <w:t>worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0C75" w:rsidR="008A0C75">
+      <w:r w:rsidRPr="008A0C75">
         <w:t xml:space="preserve"> geen uitspraken gedaan gezien het om bedrijfsgevoelige gegevens gaat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="2A509627" w14:textId="77777777"/>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="2B8E1D87" w14:textId="6B8BF791">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="4F5281BD" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="2B480B26" w14:textId="77777777">
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="060F933F" w14:textId="220BCE08">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="05E08255" w14:textId="77777777">
       <w:r>
         <w:t>Hoe voorkomt u dat tijdelijke inzet op blauwe waterstof feitelijk leidt tot langdurige fossiele lock-in, verdringing van elektrificatie of vertraging van groene waterstof?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="501684DD" w14:textId="77777777"/>
-    <w:p w:rsidR="003B60AA" w:rsidP="003B60AA" w:rsidRDefault="008A0C75" w14:paraId="483D8CE8" w14:textId="207DE58D">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="10F49BF9" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="13104F90" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0C75" w:rsidP="008A0C75" w:rsidRDefault="008A0C75" w14:paraId="6302A37C" w14:textId="62C1F3DD">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="73C91250" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het kabinet ziet koolstofarme waterstof als een transitietechnologie voor emissiereductie. Voor de routes waarop het kabinet zich richt, is het risico op fossiele lock-in beperkt. De grootste potentie ligt in de verduurzaming van onvermijdelijke restgassen in de petrochemie. Omdat deze stromen inherent zijn aan het productieproces en in de toekomst ook een biogene oorsprong kunnen krijgen, leiden zij niet tot nieuwe fossiele afhankelijkheden. Ook voor de productie van waterstof uit restafval kan er een rol op lange termijn blijven. Bestaande waterstoffabrieken (smr-installaties) die op aardgas draaien worden ondertussen geleidelijk uitgefaseerd, gedreven door de opschaling van hernieuwbare waterstof, de resterende emissies bij toepassing van CCS en de krimp van de fossiele raffinagesector waar zij nu aan leveren. De door het kabinet voorgestelde toenemende verplichtingen voor hernieuwbare waterstof in de industrie en het vervoer versterken deze beweging weg van productie op basis van fossiel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0C75" w:rsidP="008A0C75" w:rsidRDefault="008A0C75" w14:paraId="57AD6EB8" w14:textId="05AB095F">
-[...8 lines deleted...]
-    <w:p w:rsidR="003B60AA" w:rsidP="00281BFA" w:rsidRDefault="003B60AA" w14:paraId="1E908B24" w14:textId="40C42376">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="03D08073" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet beschouwt elektrificatie als de voorkeursroute waar dat technisch en economisch haalbaar is en verwacht dat koolstofarme waterstof zich zal concentreren in sectoren zonder reëel elektrisch alternatief. Het ligt niet voor de hand om in sectoren waar elektrificatie op termijn de logische oplossing is alternatieve transitiepaden te volgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="70DC7924" w14:textId="77777777"/>
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="55205137" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="003B60AA" w:rsidRDefault="003B60AA" w14:paraId="2456CBDF" w14:textId="6B1F796D">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="53D87DA0" w14:textId="77777777">
       <w:r>
         <w:t>Bent u bereid de Kamer voortaan jaarlijks te informeren over de kosten, emissiereductie, capture rate, benuttingsgraad van CO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>-infrastructuur en het publieke risicoprofiel van projecten die samenhangen met blauwe waterstof?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00292EB2" w:rsidRDefault="00292EB2" w14:paraId="30D7F16B" w14:textId="77777777">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="33584A61" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00187A02" w:rsidRDefault="00187A02" w14:paraId="15C1B08F" w14:textId="36AF5747">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="5D2A2A40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00810C93" w:rsidRDefault="00281BFA" w14:paraId="675573AE" w14:textId="4913D6CB">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="35A3D03D" w14:textId="77777777">
       <w:r w:rsidRPr="00281BFA">
         <w:t>Deze informatie is al grotendeels via openbare rapporten beschikbaar. De jaarlijkse rapportage van de interviews met de Top</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t>60 uitstoters, het dashboard Klimaatbeleid en de Klimaat</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
-        <w:t xml:space="preserve"> en Energieverkenning (KEV) geven inzicht in de (verwachte) emissiereductie en capture rate, en daarmee ook de verwachte benuttingsgraad van Nederlandse infrastructuurprojecten als Porthos en Aramis. De kosten van de CCS- en </w:t>
+        <w:t xml:space="preserve"> en Energieverkenning (KEV) geven inzicht in de (verwachte) emissiereductie en capture rate, en daarmee ook de verwachte benuttingsgraad van Nederlandse infrastructuurprojecten als Porthos en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281BFA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aramis. De kosten van de CCS- en </w:t>
       </w:r>
       <w:r>
         <w:t>koolstofarme</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve"> waterstofprojecten zijn doorgaans vertrouwelijk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve">publieke kosten en risico’s kunnen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve">gedeeld met </w:t>
       </w:r>
       <w:r>
         <w:t>uw</w:t>
       </w:r>
       <w:r w:rsidRPr="00281BFA">
         <w:t xml:space="preserve"> Kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7F94" w:rsidP="00810C93" w:rsidRDefault="00DE7F94" w14:paraId="48A6128B" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00DE7F94" w:rsidSect="00D604B3">
+    <w:p w:rsidR="006D1D5B" w:rsidP="006D1D5B" w:rsidRDefault="006D1D5B" w14:paraId="687878B8" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="70BC0C66" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="006D1D5B">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EBBF409" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E">
+    <w:p w14:paraId="3D7BFE2D" w14:textId="77777777" w:rsidR="0010584A" w:rsidRDefault="0010584A" w:rsidP="006D1D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8DDB27" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC073F4" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E">
+    <w:p w14:paraId="2BDC5209" w14:textId="77777777" w:rsidR="0010584A" w:rsidRDefault="0010584A" w:rsidP="006D1D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2D3A1A" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B929BBD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5BFB77BE" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRPr="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="2CFDDC69" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="47BE79E2" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRPr="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="21FD649D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B53B88C" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRPr="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4942954C" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E">
+    <w:p w14:paraId="55C6F0BF" w14:textId="77777777" w:rsidR="0010584A" w:rsidRDefault="0010584A" w:rsidP="006D1D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A665396" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64DAA205" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E">
+    <w:p w14:paraId="68DB0F1D" w14:textId="77777777" w:rsidR="0010584A" w:rsidRDefault="0010584A" w:rsidP="006D1D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32867E72" w14:textId="77777777" w:rsidR="004C5B2E" w:rsidRDefault="004C5B2E"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3B7525CB" w14:textId="71596C3F" w:rsidR="003B60AA" w:rsidRDefault="003B60AA">
+    <w:p w14:paraId="2C4F32D3" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>Kamerstuk 32 813, nr. 1529</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="31BC0573" w14:textId="25F0BA10" w:rsidR="003B60AA" w:rsidRDefault="003B60AA">
+    <w:p w14:paraId="755D8EA2" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t xml:space="preserve">Klimaat- en Energienota 2025 </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>https://www.tweedekamer.nl/kamerstukken/detail?id=2025D39522&amp;did=2025D39522)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="57FF7A6F" w14:textId="5F7D4E56" w:rsidR="003B60AA" w:rsidRDefault="003B60AA">
+    <w:p w14:paraId="2135CFB8" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B60AA">
         <w:t>Ontwerp Meerjarenprogramma Klimaat- en energiefonds 2027 (https://www.rijksoverheid.nl/documenten/rapporten/2026/03/27/bijlage-ontwerp-meerjarenprogramma-2027-klimaat-en-energiefonds-docx)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2743C8D5" w14:textId="77777777" w:rsidR="007C1D59" w:rsidRDefault="007C1D59" w:rsidP="007C1D59">
+    <w:p w14:paraId="286E8ADB" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 32 813, nr. 1529</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7C10F744" w14:textId="161DD4CE" w:rsidR="00E33F6C" w:rsidRDefault="00E33F6C">
+    <w:p w14:paraId="33D1B233" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C75">
         <w:t>Kamerstuk 32 813, nr. 1529</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6677AFF0" w14:textId="6D50B4A4" w:rsidR="00E33F6C" w:rsidRDefault="00E33F6C">
+    <w:p w14:paraId="0EAE22AD" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C75">
         <w:t>Kamerstuk 31 239, nr. 419</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="0517B102" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1219BADE" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRPr="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...546 lines deleted...]
-  <w:p w14:paraId="04BDA1D7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="47D4C267" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRPr="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="248EB2BA" w14:textId="77777777" w:rsidR="006D1D5B" w:rsidRPr="006D1D5B" w:rsidRDefault="006D1D5B" w:rsidP="006D1D5B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...647 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="006D1D5B"/>
+    <w:rsid w:val="0010584A"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="003B0565"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="575A1D2D"/>
+  <w14:docId w14:val="1908D573"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{36D8579A-2F1B-4B40-80CB-D81D91CA70B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6561,74 +3516,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6777,1112 +3733,1197 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D1D5B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...172 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B60AA"/>
+    <w:rsid w:val="006D1D5B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...40 lines deleted...]
-    <w:rsid w:val="007F7037"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D1D5B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16336</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>2952</ap:Words>
+  <ap:Characters>16242</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>136</ap:Lines>
+  <ap:Lines>135</ap:Lines>
   <ap:Paragraphs>38</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19268</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19156</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>