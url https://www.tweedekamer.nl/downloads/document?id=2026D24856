--- v0 (2026-05-26)
+++ v1 (2026-07-21)
@@ -1,3344 +1,2441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="00CD5856" w:rsidP="003C79B2" w:rsidRDefault="00CD5856" w14:paraId="5ACA06BD" w14:textId="77777777">
-[...76 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00BC7882" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="09834847" w14:textId="61827781">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00BC7882" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="21D6033F" w14:textId="086C1A72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>889</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00BC7882" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="3F068F93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="2052BD34" w14:textId="34894A2B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Iedereen moet kunnen rekenen op zorg die hij of zij nodig heeft, nu en in de toekomst. Dit bereiken we door passende zorg altijd en overal de norm te maken.  Passende zorg betekent onder andere dat zorg samen met de patiënt tot stand komt en is gericht op gezondheid in plaats van ziekte. De groeiende aandacht in en vanuit de zorg voor leefstijl, is hierin een belangrijke pijler die bijdraagt aan de brede beweging. Gezondheid begint natuurlijk niet in de zorg, maar de zorg is bij uitstek wel de plek waar gezondheid centraal moet staan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="2131251F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="7569D6B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzet op leefstijl in en vanuit de zorg   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="3CC994B9" w14:textId="77777777">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="003C79B2">
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="785E72F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet op leefstijl en gezondheid leidt tot meerwaarde voor patiënten in de vorm van meer kwaliteit van leven en betere uitkomsten van behandelingen. In het Integraal zorg akkoord (IZA) maakte het ministerie van VWS daarom samen met partijen afspraken over de inzet op gezond leven en preventie in en vanuit de zorg. De ambitie van Zvw-partijen is om leefstijl integraal onderdeel te maken van de reguliere zorg voor mensen met een gezondheidsklacht, aandoening of ziekte, naast medicijnen, technologie en andere behandelingen. Om uitvoering te geven aan deze afspraken, en als aanjager van verandering, is in 2023 een tijdelijke samenwerking van partijen opgericht; de Coalitie Leefstijl in de Zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="007F4A97" w14:paraId="1C5B5A0C" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="5A6D0A6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="2435E751" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd met het opzetten van de Coalitie Leefstijl in de Zorg is een subsidieprogramma Leefstijl in de Zorg ontwikkeld onder leiding van ZonMw. Het ZonMw programma draagt via kennisontwikkeling bij aan de gemaakte afspraken in het IZA.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="007F4A97" w14:paraId="71C44CEB" w14:textId="77777777">
-[...88 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="42F7E199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="3A9675E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="39354DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De initiële opdracht van de coalitie loopt tot medio 2026. Dit is dan ook een geschikt moment voor het kabinet om de Kamer middels deze brief te informeren over de voortgang en belangrijkste resultaten van de Coalitie Leefstijl in de Zorg in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">afgelopen jaren. Daarnaast wordt vooruit geblikt op de plannen van het kabinet over de wijze waarop de coalitie vanaf medio 2026 wordt voortgezet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="4CFE02E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="47C16A5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is de Coalitie Leefstijl in de Zorg? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="13AB31E4" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="621AA948" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Coalitie Leefstijl in de Zorg bestaat uit ruim 25 partijen die actief zijn in en om de zorg, in beleid, op het terrein van wetenschap en innovatie of op een andere manier betrokken zijn bij leefstijl in de zorg. De Coalitie wordt gecoördineerd door TNO, in nauwe samenwerking met onder andere de Patiëntenfederatie Nederland, Universitaire Medische Centra in Nederland (UMCNL) en Vereniging Arts en Leefstijl. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="007F4A97" w14:paraId="29A5A529" w14:textId="77777777">
-[...38 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="33DD2924" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="468018D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De deelnemende partijen delen het uitgangspunt dat ook vanuit de zorg ingezet wordt op leefstijl, en zien het belang in van het gezamenlijk verder brengen en implementeren van leefstijl in en vanuit de zorg. Partijen werken daarom in de Coalitie intensief samen om leefstijl, zoals beweging, roken, alcohol, voeding en ontspanning, een vaste plek te geven in de zorg. Dit doen zij onder andere door het delen van kennis, het ontwikkelen van tools, en het vergroten van bewustwording bij zowel zorgprofessionals als patiënten en hun koepelorganisaties.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="3B45532F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="6D950791" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patiënten willen aan de slag met hun leefstijl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="09BC8F20" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="0950292F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘Dokter, wat kan ik zelf doen om mijn gezondheid te verbeteren?’ is een vraag waar veel patiënten een antwoord op willen. Uit onderzoek van de Patiëntenfederatie Nederland blijkt dat bijna 80% van de patiënten positief is over de invloed die een gezonde leefstijl heeft op hun aandoening. Patiënten willen met leefstijl aan de slag, maar verwachten wel dat hun zorgverlener de invloed van leefstijl op hun gezondheid bespreekbaar maakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Wanneer dit niet wordt gedaan, is de aanname van de patiënt dat leefstijl niet belangrijk is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="007F4A97" w14:paraId="21CB65E4" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="6348ABF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="75F91B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het is ook van groot belang dat patiënten toegang hebben tot betrouwbare informatie over leefstijl en hun gezondheid. Bijna 90% van de patiënten zoekt zelf naar informatie over hoe leefstijl kan helpen bij hun ziekte, aandoening of klacht. Echter bijna de helft van de mensen komt vaak terecht op andere websites dan de bekende betrouwbare bronnen, zoals Thuisarts.nl, Apotheek.nl, kenniscentra, zorginstellingen en patiëntenplatforms</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. De Coalitie werkte daarom aan de uitbreiding van betrouwbare informatie over leefstijl op onder andere Thuisarts.nl en Apotheek.nl en websites van patiëntenorganisaties. Dit laatste deed de Coalitie via vouchers die patiëntenorganisaties konden aanvragen. In totaal zijn 39 vouchers ingezet door patiëntenorganisaties. Zij hebben hiermee betrouwbare informatie ontwikkeld met en ingezet bij hun achterban. Onder meer E-Learnings, video's, trainingen en webteksten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="004D0397" w:rsidP="003C79B2" w:rsidRDefault="004D0397" w14:paraId="7E5EE91B" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="60F8AC23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00BC7882" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="039D5BE0" w14:textId="108ACB2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast het aanbieden van betrouwbare informatie is het cruciaal om aan te sluiten bij de momenten waarop mensen openstaan voor leefstijlverandering, een zogenaamd ‘teachable moment’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="3EF0A916" w14:textId="37A15730">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:pict w14:anchorId="43889674">
-[...135 lines deleted...]
-        <w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4981A700" wp14:anchorId="0CA21981">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-17780</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4762500" cy="2162175"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="828395195" name="Tekstvak 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4762500" cy="2162175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="36E1437E" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Voorbeeld: Handreiking teachable moments wachtlijst voor ggz</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="7AE70353" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="0B777D18" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Zorgverleners kunnen op het moment dat een patiënt op de wachtlijst staat het gesprek al aangaan over het verband tussen leefstijl, de klachten en hoe leefstijl kan bijdragen aan herstel. Voor patiënten met psychische klachten kan het extra uitdagend zijn om zelfstandig aan de slag te gaan. Daarom is begeleiding en ondersteuning van belang. </w:t>
+                            </w:r>
+                            <w:bookmarkStart w:name="_Hlk223705943" w:id="0"/>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">De handreiking teachable moment wachtlijst voor ggz is een praktisch instrument voor zorgverleners om hiermee aan de slag te gaan. </w:t>
+                            </w:r>
+                            <w:bookmarkEnd w:id="0"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0CA21981">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Tekstvak 3" style="position:absolute;margin-left:-1.4pt;margin-top:0;width:375pt;height:170.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsr0N7FgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74ol10rzmqbbapK&#10;24u07QdgjG1UzFAgsbdf3wF7s+ntpSoPiGGGMzNnDtubsVfkJKyToEuaLVJKhOZQS92W9Mvnw6sr&#10;SpxnumYKtCjpo3D0ZvfyxXYwhcihA1ULSxBEu2IwJe28N0WSON6JnrkFGKHR2YDtmUfTtklt2YDo&#10;vUryNF0nA9jaWODCOby9m5x0F/GbRnD/sWmc8ESVFGvzcbdxr8Ke7LasaC0zneRzGewfquiZ1Jj0&#10;DHXHPCNHK3+D6iW34KDxCw59Ak0juYg9YDdZ+ks3Dx0zIvaC5Dhzpsn9P1j+4fRgPlnix9cw4gBj&#10;E87cA//qiIZ9x3Qrbq2FoROsxsRZoCwZjCvmp4FqV7gAUg3vocYhs6OHCDQ2tg+sYJ8E0XEAj2fS&#10;xegJx8vlZp2vUnRx9OXZOs82q5iDFU/PjXX+rYCehENJLU41wrPTvfOhHFY8hYRsDpSsD1KpaNi2&#10;2itLTgwVcIhrRv8pTGkylPR6la8mBv4Kkcb1J4heepSykn1Jr85BrAi8vdF1FJpnUk1nLFnpmcjA&#10;3cSiH6sRAwOhFdSPSKmFSbL4xfDQgf1OyYByLan7dmRWUKLeaRzLdbZcBn1HY7na5GjYS0916WGa&#10;I1RJPSXTce+nP3E0VrYdZpqEoOEWR9nISPJzVXPdKMnI/fx9guYv7Rj1/Ml3PwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFxIdZLeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMz8FOwzAMBuA7Eu8QGYkL&#10;2lK6so7SdEJIILjBmMY1a7y2onFKknXl7TEnOFq/9ftzuZ5sL0b0oXOk4HqegECqnemoUbB9f5yt&#10;QISoyejeESr4xgDr6vys1IVxJ3rDcRMbwSUUCq2gjXEopAx1i1aHuRuQODs4b3Xk0TfSeH3ictvL&#10;NEmW0uqO+EKrB3xosf7cHK2CVfY8foSXxeuuXh7623iVj09fXqnLi+n+DkTEKf4twy+f6VCxae+O&#10;ZILoFcxSlkcF/BCneZanIPYKFllyA7Iq5X9/9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCsr0N7FgIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBcSHWS3gAAAAcBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="36E1437E" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Voorbeeld: Handreiking teachable moments wachtlijst voor ggz</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="7AE70353" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="0B777D18" w14:textId="77777777">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Zorgverleners kunnen op het moment dat een patiënt op de wachtlijst staat het gesprek al aangaan over het verband tussen leefstijl, de klachten en hoe leefstijl kan bijdragen aan herstel. Voor patiënten met psychische klachten kan het extra uitdagend zijn om zelfstandig aan de slag te gaan. Daarom is begeleiding en ondersteuning van belang. </w:t>
+                      </w:r>
+                      <w:bookmarkStart w:name="_Hlk223705943" w:id="1"/>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">De handreiking teachable moment wachtlijst voor ggz is een praktisch instrument voor zorgverleners om hiermee aan de slag te gaan. </w:t>
+                      </w:r>
+                      <w:bookmarkEnd w:id="1"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Coalitie heeft praktische handreikingen gemaakt voor drie ‘teachable momenten’: het moeten ondergaan van een operatie, een medicatieverandering en plaatsing op ggz-wachtlijst. Deze handreikingen bieden concrete tips en voorbeelden voor patiëntenorganisaties, zorgprofessionals en –instellingen en kennisinstellingen. Om de handreikingen te implementeren zijn o.a. workshops ontwikkeld en webinars georganiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="319379D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="01B55C69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zorgprofessionals gaan blijvend aan de slag met leefstijl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="5727C546" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="003C79B2">
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="25A6E9EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdgebrek, gebrek aan kennis en vaardigheden, onvoldoende ondersteuning vanuit beleid, richtlijnen en protocollen; dit zijn de belangrijkste belemmeringen voor zorgprofessionals om leefstijl bespreekbaar te maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, blijkt uit recent onderzoek van de KAMG. De Coalitie zet zich hard in om deze belemmeringen weg te nemen. Dit doet de Coalitie onder andere door het ontwikkelen en beschikbaar stellen van een database met 182 praktijkvoorbeelden</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, handreikingen voor domeinoverstijgende samenwerking vanuit de zorg en voor implementatie van leefstijl(zorg)loketten. Ook heeft de Coalitie bijgedragen aan de Praktijkhandleiding Leefstijl van het NHG die huisartsen en anderen professionals in de huisartsenpraktijk handvatten biedt om leefstijl een plek te geven in het spreekuur en de praktijk. Deze praktijkhandleiding is in 2025 ongeveer 50.000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="2BC7FD1A" w14:textId="77777777">
-[...51 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="0F693BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keer bekeken. Verder heeft de Coalitie voor zorgorganisaties vouchers en coaching beschikbaar gesteld om met implementatie van leefstijl in de zorg aan de slag te gaan, met specifieke focus op domeinoverstijgend samenwerken. In totaal zijn er 115 implementatievouchers toegekend aan zorgorganisaties in de eerste- en tweedelijnszorg en de GGZ. In lijn met de ambitie van dit kabinet om de voorlopers en volgers in de beweging naar passende zorg te bevestigen in hun doen en laten, stimuleert de Coalitie organisaties om geslaagde praktijkvoorbeelden van elkaar over te nemen, om zo niet overal opnieuw het wiel uit te vinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="5BBC406B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="60002495" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:pict w14:anchorId="6A00AAEB">
-[...103 lines deleted...]
-      <w:r w:rsidRPr="003C79B2">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="649AD9EB" wp14:anchorId="750C2B42">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>10795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4772025" cy="4257675"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="497423758" name="Tekstvak 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4772025" cy="4257675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="55D8170B" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Voorbeeld: Samenwerken aan gezondheid in de wijk</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="5DF8E061" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2FC4E2D9" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Met behulp van de </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>implementatievoucher</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> van de Coalitie is in de Eindhovense wijk de Strijp een groepsconsult ingericht. Dit is een bijeenkomst waarin wijkbewoners met een verhoogd gezondheidsrisico samenkomen met professionals uit zorg, welzijn en sport. Deelnemers krijgen een persoonlijk gesprek en worden direct doorverwezen naar passende ondersteuning in de wijk, zoals een buurtsportcoach.  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2F3F711B" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2FE2DD38" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Groepsconsulten dragen bij aan het vergroten van de zelfregie van wijkbewoners, hun kennis over gezondheid en sociale steun. Professionals uit  het medisch en sociaal domein werken samen, wat leidt tot effectievere ondersteuning op maat en meer werkplezier. Bovendien is de gebruikte methodiek geschikt voor mensen met beperkte gezondheidsvaardigheden.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2D4D80F7" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Het groepsconsult wordt nu structureel ingebed in de regio. De ervaringen en materialen worden gedeeld met andere Stroomz-praktijken, zodat de aanpak kan worden opgeschaald.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="1159527C" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2ABE0EDA" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Tekstvak 2" style="position:absolute;margin-left:.85pt;margin-top:.5pt;width:375.75pt;height:335.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX5mAoGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkqY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2wR6G6UGgROqQPDxa3fatYUeFXoMt+XSSc6ashErbfcm/fN6+&#10;uubMB2ErYcCqkp+U57frly9WnSvUDBowlUJGINYXnSt5E4IrsszLRrXCT8ApS84asBWBjrjPKhQd&#10;obcmm+X5VdYBVg5BKu/p9n5w8nXCr2slw8e69iowU3KqLaQd076Le7ZeiWKPwjVajmWIf6iiFdpS&#10;0jPUvQiCHVD/BtVqieChDhMJbQZ1raVKPVA30/yXbh4b4VTqhcjx7kyT/3+w8sPx0X1CFvrX0NMA&#10;UxPePYD86pmFTSPsXt0hQtcoUVHiaaQs65wvxqeRal/4CLLr3kNFQxaHAAmor7GNrFCfjNBpAKcz&#10;6aoPTNLlfLmc5bMFZ5J889liebVcpByieHru0Ie3CloWjZIjTTXBi+ODD7EcUTyFxGwejK622ph0&#10;wP1uY5AdBSlgm9aI/lOYsawr+c2CCvk7RJ7WnyBaHUjKRrclvz4HiSLy9sZWSWhBaDPYVLKxI5GR&#10;u4HF0O96pquR5cjrDqoTMYswKJd+GhkN4HfOOlJtyf23g0DFmXlnaTo30/k8yjwd5gtiljO89Owu&#10;PcJKgip54GwwN2H4GgeHet9QpkEPFu5oorVOXD9XNZZPykwjGH9RlP7lOUU9//X1DwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACKdmqzdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQddrSpIQ4FUICwQ0Kgqsbb5MIex1sNw1/z3KC02o0o9k31WZyVowYYu9JwXyWgUBqvOmpVfD2&#10;en+5BhGTJqOtJ1TwjRE29elJpUvjj/SC4za1gksollpBl9JQShmbDp2OMz8gsbf3wenEMrTSBH3k&#10;cmflIsty6XRP/KHTA9512HxuD07B+upx/IhPy+f3Jt/b63RRjA9fQanzs+n2BkTCKf2F4Ref0aFm&#10;pp0/kInCsi44yIcHsVuslgsQOwV5MV+BrCv5n7/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFfmYCgZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACKdmqzdAAAABwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" w14:anchorId="750C2B42">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="55D8170B" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Voorbeeld: Samenwerken aan gezondheid in de wijk</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="5DF8E061" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2FC4E2D9" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Met behulp van de </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>implementatievoucher</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> van de Coalitie is in de Eindhovense wijk de Strijp een groepsconsult ingericht. Dit is een bijeenkomst waarin wijkbewoners met een verhoogd gezondheidsrisico samenkomen met professionals uit zorg, welzijn en sport. Deelnemers krijgen een persoonlijk gesprek en worden direct doorverwezen naar passende ondersteuning in de wijk, zoals een buurtsportcoach.  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2F3F711B" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2FE2DD38" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Groepsconsulten dragen bij aan het vergroten van de zelfregie van wijkbewoners, hun kennis over gezondheid en sociale steun. Professionals uit  het medisch en sociaal domein werken samen, wat leidt tot effectievere ondersteuning op maat en meer werkplezier. Bovendien is de gebruikte methodiek geschikt voor mensen met beperkte gezondheidsvaardigheden.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2D4D80F7" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Het groepsconsult wordt nu structureel ingebed in de regio. De ervaringen en materialen worden gedeeld met andere Stroomz-praktijken, zodat de aanpak kan worden opgeschaald.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="1159527C" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="2ABE0EDA" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook zet de Coalitie zich nadrukkelijk in voor zowel het integreren van leefstijladviezen in richtlijnen, als het versterken van onderwijs en opleidingen voor zorgprofessionals. Zo heeft de Coalitie een scholingsplatform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkeld dat overzicht biedt van alle bij- en nascholingen gericht op gezondheid en leefstijl voor zorgprofessionals. Tevens heeft de Coalitie onderzocht hoe vaak en op welke wijze leefstijl voorkomt in de richtlijnen van diverse beroepsgroepen. Hieruit blijkt dat leefstijl weliswaar in een groot deel van de richtlijnen voorkomt, maar dat de aanbevelingen over leefstijl in richtlijnen vaak te algemeen en weinig praktisch zijn. Ze bieden onvoldoende handelingsperspectief voor zorgprofessionals. Op basis van dit onderzoek ontwikkelde de Coalitie eind 2025, met input van richtlijnpartijen en patiëntenorganisaties, een adviesdocument met hierin praktische aanbevelingen over het opnemen van leefstijl in het richtlijnontwikkelproces. Dit adviesdocument is bedoeld om richtlijnontwikkelaars te inspireren en tevens oplossingen aan te dragen voor vraagstukken die spelen rondom leefstijl in richtlijnen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="00884E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="083A830B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De juiste randvoorwaarden zijn essentieel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="54894EB0" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="47C1EE3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennisontwikkeling en inzicht in de bekostigingsmogelijkheden van leefstijlinterventies zijn relevant om leefstijl op een succesvolle wijze integraal onderdeel te maken van zorg. De Coalitie speelt een belangrijke rol bij het creëren en faciliteren van deze randvoorwaarden.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="007F4A97" w14:paraId="329C9B9E" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="75DCF302" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="38638445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennisontwikkeling </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="60D5B5D8" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="5CD61E4F" w14:textId="1A241912">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3FED32BC" wp14:anchorId="4E52DB6D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-8255</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2170430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4762500" cy="2238375"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="188843101" name="Tekstvak 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4762500" cy="2238375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="0D3DC172" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Uitgelicht: De strategische kennisagenda als richtinggevend kompas</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="1532EE49" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="5DEC1F04" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BC7882">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>De strategische kennisagenda voor leefstijl in en vanuit de zorg geeft inzicht in welke kennis ontbreekt en welke essentieel is voor het vergroten en verbreden van het potentieel van leefstijl in de zorg. Samen met 80 experts van 28 kennisinstellingen ontwikkelde de Coalitie deze kennisagenda. De kennisagenda is onder meer richtinggevend voor het ZonMw programma Leefstijl in de Zorg. In dit ZonMw programma wordt onderzoek gefinancierd naar de achterliggende mechanismes en de (kosten)effectiviteit van leefstijlinterventies.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-.65pt;margin-top:170.9pt;width:375pt;height:176.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM71kLGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8ySZrxVlts01V&#10;aXuRtv0AjLGNihkKJHb69R2wN5veXqrygBgGzsycObO5HTpFjsI6Cbqg81lKidAcKqmbgn75vH+1&#10;psR5piumQIuCnoSjt9uXLza9yUUGLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNzhpsxzyatkkqy3pE&#10;71SSpel10oOtjAUunMPb+9FJtxG/rgX3H+vaCU9UQTE3H3cb9zLsyXbD8sYy00o+pcH+IYuOSY1B&#10;z1D3zDNysPI3qE5yCw5qP+PQJVDXkotYA1YzT3+p5rFlRsRakBxnzjS5/wfLPxwfzSdL/PAaBmxg&#10;LMKZB+BfHdGwa5luxJ210LeCVRh4HihLeuPy6Wug2uUugJT9e6iwyezgIQINte0CK1gnQXRswOlM&#10;uhg84Xi5WF1nyxRdHH1ZdrW+Wi1jDJY/fTfW+bcCOhIOBbXY1QjPjg/Oh3RY/vQkRHOgZLWXSkXD&#10;NuVOWXJkqIB9XBP6T8+UJn1Bb5bZcmTgrxBpXH+C6KRHKSvZFXR9fsTywNsbXUWheSbVeMaUlZ6I&#10;DNyNLPqhHIiskIcQIPBaQnVCZi2MysVJw0ML9jslPaq2oO7bgVlBiXqnsTs388UiyDwai+UqQ8Ne&#10;espLD9McoQrqKRmPOz+OxsFY2bQYadSDhjvsaC0j189ZTemjMmMLpikK0r+046vnWd/+AAAA//8D&#10;AFBLAwQUAAYACAAAACEA6S0PcOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbFDrhERJGjKpEBIIdlAQbN3YTSL8CLabhr9nWMFyNEf3nttsF6PZrHwYnUVI1wkwZTsnR9sj&#10;vL3erypgIQorhXZWIXyrANv2/KwRtXQn+6LmXewZhdhQC4QhxqnmPHSDMiKs3aQs/Q7OGxHp9D2X&#10;Xpwo3Gh+nSQFN2K01DCISd0NqvvcHQ1ClT/OH+Epe37vioPexKtyfvjyiJcXy+0NsKiW+AfDrz6p&#10;Q0tOe3e0MjCNsEozIhGyPKUJBJR5VQLbIxSbPAPeNvz/hPYHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEADO9ZCxsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA6S0PcOAAAAAKAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" w14:anchorId="4E52DB6D">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="0D3DC172" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Uitgelicht: De strategische kennisagenda als richtinggevend kompas</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="1532EE49" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00D34448" w:rsidRDefault="00D34448" w14:paraId="5DEC1F04" w14:textId="77777777">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BC7882">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>De strategische kennisagenda voor leefstijl in en vanuit de zorg geeft inzicht in welke kennis ontbreekt en welke essentieel is voor het vergroten en verbreden van het potentieel van leefstijl in de zorg. Samen met 80 experts van 28 kennisinstellingen ontwikkelde de Coalitie deze kennisagenda. De kennisagenda is onder meer richtinggevend voor het ZonMw programma Leefstijl in de Zorg. In dit ZonMw programma wordt onderzoek gefinancierd naar de achterliggende mechanismes en de (kosten)effectiviteit van leefstijlinterventies.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Coalitie werkte samen met het Platform Lifestyle4Health aan de herziening van de Kennisbundel ‘Wetenschappelijk bewijs Leefstijlgeneeskunde’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003C79B2">
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Deze kennisbundel geeft een actueel beeld van de wetenschappelijke bewijsvoering van de inzet op leefstijl in en vanuit de zorg. De herziening was nodig, gezien leefstijl een dynamisch thema is waarin de afgelopen jaren belangrijke ontwikkelingen hebben plaatsgevonden. Ook maakte de Coalitie samen met experts een handreiking over het doen van onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="003C79B2">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Wetenschappers, zorgprofessionals en beleidsmakers worstelen namelijk vaak met de vraag wat de beste methode en/of uitkomstmaten zijn om de effectiviteit van leefstijlinterventies te onderzoeken. Deze handreiking is bedoeld om hen te helpen een goede afweging te maken in de verschillende methoden en mogelijkheden en is ook relevant voor subsidieverstrekkers of beoordelaars van onderzoeksvoorstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="1D55B556" w14:textId="449A74D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="7C1A68A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bekostiging leefstijlinterventies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="1C2DA24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit onderzoek blijkt dat ontwikkelaars en eigenaren van leefstijlinterventies diverse knelpunten ervaren als het gaat om financiering en bekostiging. De Coalitie ontwikkelde daarom een gids-website over bekostiging van leefstijlinterventies in en vanuit de zorg, dit om inzicht te bieden in de mogelijkheden van financiering van leefstijlinterventies binnen en buiten de zorgverzekeringswet (Zvw). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="1DB7BFA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="2D3F8005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...149 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorzetting Coalitie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="006E4AF4" w14:paraId="2AFE77D1" w14:textId="77777777">
-[...106 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="781F154E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Coalitie heeft in de afgelopen drie jaar aantoonbaar bijgedragen aan de beweging van zorg naar gezondheid, door het creëren en/of verbeteren van randvoorwaarden, om leefstijl structureel onderdeel te maken van passende zorg. Dit draagt bij het aan de ambities in zowel het IZA als het AZWA. Het kabinet is verheugd met deze beweging, maar ziet ook dat leefstijl nog niet volledig onderdeel is van de curatieve zorg. Blijvende inzet op leefstijl in en vanuit de zorg, en borging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hiervan, is hard nodig. De Coalitie liep oorspronkelijk tot en met medio 2026, echter ziet het kabinet in dat nu stoppen verlies van eerdere investeringen zou zijn. Het kabinet heeft dan ook besloten om de Coalitie, met financiële steun vanuit het ministerie van VWS, tot en met eind 2028 voort te zetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="5B815B34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="0C94BC20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De focus van de Coalitie is echter verschoven van het aanjagen en creëren, naar  implementatie en borging. Deelnemende partijen worden door de Coalitie de komende jaren verder ondersteund om de kennis, producten, resultaten en werkwijze van de Coalitie te implementeren, op te schalen en te borgen in hun eigen organisaties en achterban. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="7D4980B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="07DAF2A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Na 2028 stopt de Coalitie en is aan het aan de deelnemende partijen zelf om de handschoen verder op te pakken. Dit is een belangrijke voorwaarde voor voorzetting van de financiële steun vanuit het ministerie van VWS voor de Coalitie Leefstijl in de Zorg. Partijen hebben hier hun bestuurlijk commitment op gegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C79B2" w:rsidR="007F4A97" w:rsidP="003C79B2" w:rsidRDefault="007F4A97" w14:paraId="300D928A" w14:textId="77777777">
-[...62 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="759B96F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="6CFB07DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt het belangrijk dat leefstijl integraal onderdeel wordt van de zorg. Daarom vindt het kabinet het goed en van wezenlijk belang dat patiënten, zorgprofessionals, zorgorganisaties/zorgaanbieders, en zorgverzekeraars hier samen de schouders onder te zetten. Iedereen heeft hierin zijn eigen verantwoordelijkheid. Alleen met ieders blijvende inzet wordt leefstijl structureel onderdeel van passende zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="7C81F473" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
-[...112 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="2FB801F8" w14:textId="27CF855D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00D34448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00D34448" w:rsidP="00BC7882" w:rsidRDefault="00D34448" w14:paraId="0B380784" w14:textId="122BBA63">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882" w:rsidR="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E5D09" w:rsidP="00BC7882" w:rsidRDefault="004E5D09" w14:paraId="58569515" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC7882" w:rsidR="00BC7882" w:rsidP="00BC7882" w:rsidRDefault="00BC7882" w14:paraId="2B76D23C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BC7882" w:rsidR="00BC7882" w:rsidSect="00C244C9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="569F1146" w14:textId="77777777" w:rsidR="004026CC" w:rsidRDefault="004026CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5393DC4A" w14:textId="77777777" w:rsidR="00CE56B3" w:rsidRDefault="00CE56B3" w:rsidP="00D34448">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CCA4746" w14:textId="77777777" w:rsidR="004026CC" w:rsidRDefault="004026CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="70628FD2" w14:textId="77777777" w:rsidR="00CE56B3" w:rsidRDefault="00CE56B3" w:rsidP="00D34448">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...40 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37597609" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="006E4AF4">
+  <w:p w14:paraId="70A19FC9" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00D34448" w:rsidRDefault="00D34448" w:rsidP="00D34448">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42F5D2A1" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00D34448" w:rsidRDefault="00D34448" w:rsidP="00D34448">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0084B3F0" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00D34448" w:rsidRDefault="00D34448" w:rsidP="00D34448">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ACA874C" w14:textId="77777777" w:rsidR="004026CC" w:rsidRDefault="004026CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4FE0E151" w14:textId="77777777" w:rsidR="00CE56B3" w:rsidRDefault="00CE56B3" w:rsidP="00D34448">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62F6FD77" w14:textId="77777777" w:rsidR="004026CC" w:rsidRDefault="004026CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="490CCA58" w14:textId="77777777" w:rsidR="00CE56B3" w:rsidRDefault="00CE56B3" w:rsidP="00D34448">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="757B722D" w14:textId="1C4E964A" w:rsidR="007F4A97" w:rsidRDefault="006E4AF4" w:rsidP="003C79B2">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7BCC0D50" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>rland, Pharos, Samenwerkende Gezondheidsfondsen (SGF), Stichting Student en Leefstijl, TNO, UMCNL, Vereniging Arts en Leefstijl, Verpleegkundigen en Verzorgden Nederland (V&amp;VN), Zelfstandige Klinieken Nederland (ZKN) en Zorgverzekeraars Nederland (ZN). Bijzonder deelnemers: ZonMw, Zorginstituut Nederland (ZINL), Nederlandse Zorg autoriteit (NZa).</w:t>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deelnemers: Alliantie Voeding in de Zorg, De Beweegalliantie, De Nederlandse ggz, Diabetesvereniging Nederland, Institute for Positive Health, Je Leefstijl Als Medicijn, Koninklijk Nederlands Genootschap voor Fysiotherapie (KNGF), Koninklijke Nederlandsche Maatschappij tot bevordering der Geneeskunst (KNMG), MIND, Nederlands Huisartsengenootschap (NHG), Nederlandse Vereniging van Diëtisten (NVD), Nederlandse Vereniging van Ziekenhuizen (NVZ), Partnerschap Overgewicht Nederland (PON), Patiëntenfederatie Nederland, Pharos, Samenwerkende Gezondheidsfondsen (SGF), Stichting Student en Leefstijl, TNO, UMCNL, Vereniging Arts en Leefstijl, Verpleegkundigen en Verzorgden Nederland (V&amp;VN), Zelfstandige Klinieken Nederland (ZKN) en Zorgverzekeraars Nederland (ZN). Bijzonder deelnemers: ZonMw, Zorginstituut Nederland (ZINL), Nederlandse Zorg autoriteit (NZa).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1BD826C1" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="5E27BB49" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="00AD1A13">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>Patiëntenfederatie Nederland | Onderzoek naar leefstijl in de zorg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4E537E13" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="3548B7DC" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="00DC6F9C">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>coalitie-2023-doelgroepen.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="74186F13" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRPr="000F3BEB" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="41C252AE" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3BEB">
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F3BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Koepel Artsen Maatschappij + Gezondheid (KAMG), </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="000F3BEB">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>KAMG_essay-Leefstijl-bespreken-in-de-dagelijkse-praktijk-v3digitaal.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="686A1360" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRPr="000F3BEB" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="56EABC4B" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000F3BEB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F3BEB">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="000F3BEB">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>Database Praktijkvoorbeelden</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4876443C" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="06467658" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="000F3BEB">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>Home | Scholingsplatform Leefstijl in de Zorg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7C247D06" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRPr="00747042" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="5836D36D" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00747042">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00747042">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="00747042">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kennisbundel Wetenschappelijk bewijs leefstijlgeneeskunde</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1EDD371C" w14:textId="77777777" w:rsidR="007F4A97" w:rsidRDefault="006E4AF4" w:rsidP="007F4A97">
+    <w:p w14:paraId="4A59E50C" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00BC7882" w:rsidRDefault="00D34448" w:rsidP="00BC7882">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00747042">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7882">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00747042">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BC7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="007F4A97" w:rsidRPr="00747042">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Handreiking onderzoeks</w:t>
         </w:r>
-        <w:r w:rsidR="007F4A97" w:rsidRPr="00747042">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:softHyphen/>
           <w:t>methoden leefstijl</w:t>
         </w:r>
-        <w:r w:rsidR="007F4A97" w:rsidRPr="00747042">
+        <w:r w:rsidRPr="00BC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:softHyphen/>
           <w:t>interventies in de zorg – Mogelijkheden voor het evalueren van effectiviteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="327C0D2B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="006E4AF4">
+  <w:p w14:paraId="6FFC3E67" w14:textId="77777777" w:rsidR="00D34448" w:rsidRPr="00D34448" w:rsidRDefault="00D34448" w:rsidP="00D34448">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...381 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15105D64" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="006E4AF4">
+  <w:p w14:paraId="11AF5596" w14:textId="77777777" w:rsidR="00C416A5" w:rsidRPr="00D34448" w:rsidRDefault="00C416A5" w:rsidP="00D34448">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...131 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1411ED5A" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="006E4AF4">
+  <w:p w14:paraId="30F54498" w14:textId="77777777" w:rsidR="00C416A5" w:rsidRPr="00D34448" w:rsidRDefault="00C416A5" w:rsidP="00D34448">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...424 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...118 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...171 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00D34448"/>
+    <w:rsid w:val="00136984"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009F08DD"/>
+    <w:rsid w:val="00BC7882"/>
+    <w:rsid w:val="00C244C9"/>
+    <w:rsid w:val="00C416A5"/>
+    <w:rsid w:val="00CE56B3"/>
+    <w:rsid w:val="00D34448"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="61CAD74A"/>
+  <w14:docId w14:val="3386A92E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{542DA9E9-2DD4-47A9-9CB0-CBF43BF976AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3453,51 +2550,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3679,1134 +2776,1251 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D34448"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...26 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="00D34448"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A29B7"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A29B7"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002A29B7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D34448"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A29B7"/>
+    <w:rsid w:val="00D34448"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E91EDD"/>
+    <w:rsid w:val="00D34448"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E91EDD"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D34448"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7882"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leefstijlcoalitie.nl/wp-content/uploads/2025/01/KAMG_essay-Leefstijl-bespreken-in-de-dagelijkse-praktijk-v3digitaal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leefstijlcoalitie.nl/wp-content/uploads/2025/03/CLZ001-1-Handreiking-onderzoeks_methoden-leefstijl_interventies-in-de-zorg_v4.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34641730/aRsZVQ/coalitie-2023-doelgroepen.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patientenfederatie.nl/over-ons/onderzoeken/onderzoek-naar-leefstijl-in-de-zorg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34645002/4qhUaOP7/nilg-2025-kennisbundel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholing.leefstijl-kennisbank.nl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://databasepraktijkvoorbeelden.leefstijl-kennisbank.nl/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1751</ap:Words>
-  <ap:Characters>9635</ap:Characters>
+  <ap:Words>1772</ap:Words>
+  <ap:Characters>9750</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>80</ap:Lines>
+  <ap:Lines>81</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11364</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11500</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>