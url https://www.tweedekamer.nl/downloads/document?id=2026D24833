--- v0 (2026-05-26)
+++ v1 (2026-07-22)
@@ -1,3528 +1,1686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0034182B" w:rsidP="00214F32" w:rsidRDefault="001856D0" w14:paraId="148C5CB9" w14:textId="77777777">
-[...44 lines deleted...]
-    <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="60ECED00" w14:textId="77777777">
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="4B1CEC9E" w14:textId="7FD55475">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Lijst van vragen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000740BD" w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="25129AB5" w14:textId="0DFA9C17">
+      <w:r w:rsidRPr="000740BD">
+        <w:t>De vaste commissie voor Onderwijs, Cultuur en Wetenschap heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Onderwijs, Cultuur en Wetenschap over de brief inzake de Staat van het Onderwijs 2026 met beleidsreactie (36800-VIII, nr. 146) d.d. 15 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="12B328ED" w14:textId="6F4520DF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="7E35CC4F" w14:textId="20983E52">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Koorevaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="70EBE616" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t>Lijst van vragen en antwoorden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="7C4D0678" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="24E6CFB5" w14:textId="6C0F8AF2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="31FE11E5" w14:textId="77777777">
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="45BB1404" w14:textId="0FD464BA">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vastgesteld </w:t>
-[...5 lines deleted...]
-        <w:t>(wordt door griffie ingevuld als antwoorden er zijn)</w:t>
+        <w:t>Easton</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042014E" w:rsidRDefault="0042014E" w14:paraId="6C9E866A" w14:textId="77777777">
-[...125 lines deleted...]
-    <w:p w:rsidR="0034182B" w:rsidRDefault="0034182B" w14:paraId="2079D4EC" w14:textId="77777777"/>
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="34FBBF4F" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="6658" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6091"/>
-        <w:gridCol w:w="1280"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034182B" w:rsidTr="00F714DA" w14:paraId="76BC9E34" w14:textId="77777777">
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="4CFDEED6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="7CEA246B" w14:textId="7533CCE9">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="38E71C15" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="3D841009" w14:textId="77777777">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="152D1810" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="3D0E313E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="70D95462" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="44C0761D" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="6483F734" w14:textId="6A1DD5D8">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="267FFF5E" w14:textId="77777777">
             <w:r>
               <w:t>Welke maatregelen zijn de afgelopen jaren ingezet om de beheersing van basisvaardigheden op het mbo</w:t>
             </w:r>
-            <w:r w:rsidR="00C3059F">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> te versterken</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="0042014E">
+              <w:t xml:space="preserve"> te versterken, hoe worden de voortgang en effectiviteit van deze inzet gemonitord en welke eventuele aanvullende maatregelen kunnen worden overwogen om het mbo-basisvaardighedenniveau verder te verhogen?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="0A2116CF" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="4841F5F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="5C8729FD" w14:textId="77777777">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="3274B660" w14:textId="69A80BBA">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="4862A873" w14:textId="77777777">
             <w:r>
               <w:t>In hoeverre houdt het mbo-basisvaardighedenniveau verband met het opleidingsniveau en de didactische vaardigheden van mbo-docenten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="3E8D138A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="087B5D91" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="25862321" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="45336E86" w14:textId="274ED0FD">
-[...50 lines deleted...]
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="2750FC2A" w14:textId="77777777">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="25FE8261" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke voorwaarden worden precies gesteld aan mbo-docenten en over welke kwalificaties dienen mbo-docenten concreet te beschikken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5A2E69F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="7FC131D4" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="68E68D81" w14:textId="4106898B">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="31A18E06" w14:textId="77777777">
             <w:r>
               <w:t>Waaruit bestaan precies de gerichte investeringen in lezen, schrijven en rekenen in het mbo-onderwijs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="5F9A9082" w14:textId="01E0EC98">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="7F93BFEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="41A3A775" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="47A6A391" w14:textId="038F9034">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="3E5C09F9" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel scholen zijn er in totaal als onvoldoende dan wel zeer zwak beoordeeld, uitgesplitst naar regio en denominatie?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="240C8629" w14:textId="2CE1241D">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="47EC5DE5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="62372CAF" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="0F838EFE" w14:textId="69E2AA61">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="79BA0EF6" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel scholen zijn er onvoldoende dan wel zeer zwak beoordeeld die vorig jaar een soortgelijke beoordeling hadden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="79C3FB33" w14:textId="54333C69">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="3360D233" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="51DAEA97" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="6E88DE24" w14:textId="45A56BE2">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="566678DF" w14:textId="77777777">
             <w:r>
               <w:t>Wat is de gemiddelde duur van een herstelopdracht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="27CB9778" w14:textId="4CA16AC0">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="7BC7F44A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="246CC991" w14:textId="77777777">
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="487EAE7C" w14:textId="5D9F83C3">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="7C7D8DBF" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel herstelopdrachten hadden specifiek betrekking op burgerschapsonderwijs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidR="0034182B" w:rsidRDefault="00A36B71" w14:paraId="23C8F460" w14:textId="1313ECF2">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="06D241FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="40F3B5FE" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0034182B" w:rsidRDefault="001856D0" w14:paraId="6F53BAB9" w14:textId="77777777">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="60999588" w14:textId="77777777">
             <w:r>
               <w:t>In welke type mbo-opleidingen komt het oordeel onvoldoende of zeer zwak het vaakst voor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="004A79EC" w14:paraId="6DB3EE92" w14:textId="5F8B3F2F">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5E9A8BE2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="4B39CFB0" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="2AD43FDE" w14:textId="749375AB">
-[...80 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="4977B1F4" w14:textId="3907C2F2">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="03E171CD" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welk kwaliteitsniveau op mbo’s ambieert u, welke maatregelen worden genomen om de kwaliteitszorg op mbo’s te versterken, hoe beoordeelt u in algemene zin de verbeterplannen van mbo’s </w:t>
+            </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00A36B71" w14:paraId="0FF2BBAE" w14:textId="76EF9FDB">
+              <w:t>en welke gerichte verbeteractiviteiten ondersteunt u vanuit het departement?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="0B64912B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="69F54FF7" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="0309A208" w14:textId="77777777">
             <w:r>
               <w:t>Uit steekproefonderzoek blijkt dat 18 procent van de scholen in het funderend onderwijs (po</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:t>, vo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> en (v)so</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> en (v)</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>so</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:t>) en 29 procent van de vmbo b-/k-afdelingen als onvoldoende of zeer zwak wordt beoordeeld; zijn er regionale verschillen zichtbaar in de beoordeling van scholen in het steekproefonderzoek?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="004A79EC" w14:paraId="1510127A" w14:textId="5B85E841">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="16056E6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="2C21E5CE" w14:textId="77777777">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A36B71" w:rsidP="00A36B71" w:rsidRDefault="00AF752C" w14:paraId="24A185F3" w14:textId="15B006E9">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, gezien het feit dat </w:t>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="2B79D8BE" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Op welk onderdeel scoren veel scholen in het voortgezet onderwijs onvoldoende, gezien het feit dat </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF752C">
               <w:t>kwaliteitszorg een hardnekkig zwak punt</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> blijkt en </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF752C">
               <w:t xml:space="preserve">20 tot 32 procent van de scholen </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">in het voortgezet onderwijs </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF752C">
               <w:t xml:space="preserve">een onvoldoende </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">krijgen </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF752C">
               <w:t>op de kwaliteitszorgstandaarden</w:t>
             </w:r>
-            <w:r w:rsidR="00A36B71">
+            <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="03E67355" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="6969AF33" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="16731770" w14:textId="77777777">
+            <w:r>
+              <w:t>Bij herstelonderzoeken in het funderend onderwijs blijkt dat een derde van de scholen er na een jaar nog steeds niet in slaagt om de basiskwaliteit te bereiken; hoe succesvol zijn hersteltrajecten in het funderend onderwijs volgens deze cijfers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="3460CDE4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="3AE33C73" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="3A92E6F0" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe vaak zorgde een onvoldoende kwaliteitszorgstandaard voor een onvoldoende dan wel zeer zwakke beoordeling van een school?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5F595764" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="00C76AA4" w14:textId="77777777">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...148 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00AF752C" w:rsidRDefault="004A0034" w14:paraId="1D048B32" w14:textId="0BC0BD38">
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="7D52D2A4" w14:textId="77777777">
             <w:r>
               <w:t>Slechts 70 procent van de leraren in het primair onderwijs heeft de complexe differentiatievaardigheden onder de knie; welke factoren kunnen verklaren dat niet alle leraren deze vaardigheden onder de knie hebben?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="4043251C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="017A7C43" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="52FDBD27" w14:textId="77777777">
+            <w:r>
+              <w:t>Welke wettelijke vereisten blijken het vaakst niet te worden gehaald dan wel nageleefd in het burgerschapsonderwijs?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="08AC56FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="6AF37537" w14:textId="77777777">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="18E4BB37" w14:textId="77777777">
+            <w:r>
+              <w:t>In het mbo worden 40 procent van de onderzochte opleidingen als onvoldoende of zeer zwak beoordeeld, waarbij onvoldoende studiesucces het meest doorslaggevend is; welke factor speelt volgens deze bevinding de grootste rol bij de negatieve beoordeling van mbo-opleidingen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="3E6E408B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="56922C28" w14:textId="77777777">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...87 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="37C36147" w14:textId="184259D7">
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="40B4EB39" w14:textId="77777777">
             <w:r>
               <w:t>Het percentage havo-afdelingen met onvoldoende berekende resultaten is spectaculair gestegen van 4 procent in 2024 naar 21 procent in 2025; hoeveel havo-afdelingen zijn in 2025 opnieuw beoordeeld en hoeveel daarvan zijn verbeterd?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="2AE40018" w14:textId="58661F3E">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5818F785" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="26AEDF34" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="07E45796" w14:textId="153EBC37">
-[...1 lines deleted...]
-              <w:t>Wat zijn de gevolgen van het niet uitvoeren van de aangenomen motie Ergin cs. uit 2024 over de herinvoering van de Ministersplaatsen voor Caribische kandidaten op de onderwijs- en loopbaankansen van scholieren in het Caribisch deel van het Koninkrijk?</w:t>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="1DB5850A" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Wat zijn de gevolgen van het niet uitvoeren van de aangenomen motie Ergin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>cs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. uit 2024 over de herinvoering van de Ministersplaatsen voor Caribische kandidaten op de onderwijs- en loopbaankansen van scholieren in het Caribisch deel van het Koninkrijk?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="4C5EF126" w14:textId="454059E4">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="58859DB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="50DC8F71" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="71561079" w14:textId="23F3B707">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="3877D1FF" w14:textId="77777777">
             <w:r>
               <w:t>Welke specifieke sectoren of regio’s lopen v</w:t>
             </w:r>
             <w:r w:rsidRPr="0067363B">
               <w:t xml:space="preserve">oor de periode 2026-2030 </w:t>
             </w:r>
             <w:r>
               <w:t>het grootste risico op financiële instabiliteit</w:t>
             </w:r>
             <w:r w:rsidRPr="0067363B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>vanwege de verwachte d</w:t>
             </w:r>
             <w:r w:rsidRPr="0067363B">
               <w:t>aling van de rijksbijdragen voor alle onderwijssectoren door onder andere bezuinigingen van het vorige kabinet en dalende leerlingaantallen</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> hierdoor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="5911C53C" w14:textId="0FCC2C46">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="64A4583D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="18FF707C" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="19C866C4" w14:textId="409971F3">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="1A8B0F14" w14:textId="77777777">
             <w:r>
               <w:t>93 procent van de bestuurders van samenwerkingsverbanden geeft aan dat de wettelijke scheiding tussen onderwijs- en zorgmiddelen een passend aanbod voor leerlingen in de weg staat; welke mogelijkheden zijn er om die wettelijke scheiding tussen onderwijs- en zorgmiddelen te verkleinen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="5889FF65" w14:textId="48A55C35">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5DF515B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="0FD9FBD9" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="4117AC0B" w14:textId="2A5098B8">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="389F6596" w14:textId="77777777">
             <w:r>
               <w:t>In 2024-2025 beheerste een derde van de gediplomeerden het referentieniveau 2F voor Nederlands feitelijk niet door de systematiek van cijferdifferentiatie in het mbo 2; welke structurele maatregelen kunnen worden genomen om te borgen dat het percentage gediplomeerden op termijn het referentieniveau 2F behaalt en welke tijdspanne heeft u gesteld om deze doelstelling te verbeteren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="2A8836CA" w14:textId="7ECFE822">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="2F5FA819" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="1E4E9A4C" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="46AAB278" w14:textId="2DF7A1C9">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="48820B68" w14:textId="77777777">
             <w:r w:rsidRPr="00AF752C">
               <w:t>Welke structurele maatregelen kunnen worden genomen om te borgen dat de resultaten voor het centraal examen Nederland</w:t>
             </w:r>
-            <w:r w:rsidR="001311C7">
+            <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF752C">
-              <w:t xml:space="preserve"> op mbo 4-niveau stijgen, gezien het feit dat in 2024-2025 38 procent van de gediplomeerden </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">onvoldoende lees- en/of kijk- en luistervaardig was op niveau 3F, en welke tijdspanne heeft de </w:t>
+              <w:t xml:space="preserve"> op mbo 4-niveau stijgen, gezien het feit dat in 2024-2025 38 procent van de gediplomeerden onvoldoende lees- en/of kijk- en luistervaardig was op niveau 3F, en welke tijdspanne heeft de </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF752C">
               <w:t>gesteld om deze doelstelling te verbeteren?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...45 lines deleted...]
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="6E74A5CC" w14:textId="3574D308">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="66E0AE0C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="03C0A07A" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="0C098856" w14:textId="76FA7FCA">
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="0FD9102F" w14:textId="77777777">
             <w:r w:rsidRPr="00AF752C">
               <w:t>Hoeveel leerlingen in po, vo, vso en mbo kunnen momenteel daadwerkelijk gevolgd worden op de referentieniveaus taal en rekenen, uitgesplitst per onderwijssector?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="59C64E26" w14:textId="30AAD50F">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="0B1B718F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="5481FE5D" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="27B0DF53" w14:textId="37592834">
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="1A08273B" w14:textId="77777777">
             <w:r w:rsidRPr="00AF752C">
               <w:t>Op welke onderdelen wijken de huidige mbo-rekeneisen af van de referentieniveaus rekenen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="5756BD9A" w14:textId="2A25B8E9">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="13F51866" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="36E03FA9" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="35B4A88B" w14:textId="1405BC28">
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="53F6FF86" w14:textId="77777777">
             <w:r w:rsidRPr="00AF752C">
               <w:t>Welke rol spelen klassenomvang en lesmethodes in de uitkomst dat bijna een derde van de basisschoolleerlingen aan het einde van de basisschool referentieniveau 1F voor gespreksvaardigheid nog niet beheerst?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="0EFE778A" w14:textId="7C7EC998">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="33475F14" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="3CB5C46A" w14:textId="77777777">
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="533CAB38" w14:textId="3DA2FD03">
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="243CFBAA" w14:textId="77777777">
             <w:r w:rsidRPr="00AF752C">
               <w:t>Welke kortetermijnmaatregelen kunnen er worden genomen om basisschoolleerlingen wel de doelstelling van het basisschoolreferentieniveau 1F voor gespreksvaardigheid te laten behalen, gezien het feit dat bijna een derde van de basisschoolleerlingen aan het einde van de basisschool referentieniveau 1F voor gespreksvaardigheid nog niet beheerst?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="2368782F" w14:textId="560D6496">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="04E7DA46" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="54174A45" w14:textId="77777777">
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF752C" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="79D77199" w14:textId="49D35A2E">
+          <w:p w:rsidRPr="00AF752C" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="1C892843" w14:textId="77777777">
             <w:r w:rsidRPr="003056C0">
               <w:t>Welke beleidskeuzes volgen uit de constatering dat een onvoldoende voor het centraal examen wiskunde in het vmbo een sterke voorspeller voor een gebrek aan succes in het eerste studiejaar van het mbo blijkt te zijn; wordt het niveau van het vmbo verhoog</w:t>
             </w:r>
-            <w:r w:rsidR="004C4972">
+            <w:r>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="003056C0">
               <w:t>, de begeleiding van het mbo bereikt of beide?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="003056C0" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="099D4AF9" w14:textId="000C6AE3">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="63B85ABE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003056C0" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="4DAD521F" w14:textId="77777777">
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003056C0" w:rsidR="004A0034" w:rsidP="003056C0" w:rsidRDefault="004A0034" w14:paraId="7251DB24" w14:textId="0C516B8A">
+          <w:p w:rsidRPr="003056C0" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="0D344CED" w14:textId="77777777">
             <w:r>
               <w:t>Nederlandse vo-leerlingen in leerjaar 2 presteren onder het internationaal gemiddelde op het gebied van computer- en informatiegeletterdheid (niveau 1, waar niveau 2 het basisniveau is); welke extra middelen komen er beschikbaar om te voorkomen dat een grote groep leerlingen digitaal achterblijft voordat de kerndoelen in 2027 wettelijk van kracht worden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="1C8E5526" w14:textId="6BFD3B68">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="3523AFD1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="327E0E4E" w14:textId="77777777">
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="1B654516" w14:textId="7DE3F4DF">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="28F793AA" w14:textId="77777777">
             <w:r w:rsidRPr="00C3059F">
               <w:t>Hoe verhoudt de voorgestelde wetswijziging van de WHW</w:t>
             </w:r>
             <w:r w:rsidRPr="00C3059F">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="00C3059F">
               <w:t xml:space="preserve"> zich tot de aanbevelingen uit het NRO Consortiumonderzoek ‘Onbedoelde effecten van selectie op de diversiteit van de geneeskundestudenten-populatie en de kandidatenpool: Wat kunnen we eraan doen?’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidRPr="00C3059F">
               <w:t xml:space="preserve"> (NRO project 40.5.18650.007)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00C3059F" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="2046B729" w14:textId="75FE0A53">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="6A77A444" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C3059F" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="351CA54A" w14:textId="77777777">
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C3059F">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3059F" w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="53ED62CE" w14:textId="5714F873">
+          <w:p w:rsidRPr="00C3059F" w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="26FDE2D9" w14:textId="77777777">
             <w:r>
               <w:t>Hoeveel meldingen van schorsing of verwijdering wegens fysiek geweld ontving de inspectie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> in 2024-2025?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="758C1ED6" w14:textId="61FDFCBC">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="68E1B1E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="0AE5B4E0" w14:textId="77777777">
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="1B87E31E" w14:textId="5D29CB76">
-[...50 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="18E97232" w14:textId="09EC1C84">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="2958A5A1" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Welke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>leerlinggroepen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> rapporteren de laagste veiligheidsbeleving volgens de jaarlijkse monitor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="53B91AEC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="357201B8" w14:textId="77777777">
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="4ECEADC6" w14:textId="1F8315F3">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="71B8C8C8" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">Bij situaties van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>islamofobe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>homofobe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> uitingen kunnen verschillen in normen en waarden en politieke opvattingen een rol spelen, terwijl bij andere type veiligheidsincidenten scholen vaak een protocol hebben dat aangeeft hoe te handelen; wat is de reden dat scholen bij situaties van bijvoorbeeld islamofobie niet weten hoe ze moeten handelen en welke maatregelen kunnen er worden genomen om dit wel te weten?</w:t>
-[...48 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="5DC94587" w14:textId="607652CB">
+              <w:t xml:space="preserve"> uitingen kunnen verschillen in normen en waarden en politieke opvattingen een rol spelen, terwijl bij andere type veiligheidsincidenten scholen vaak een protocol hebben dat aangeeft hoe te handelen; wat is de reden dat scholen bij situaties van bijvoorbeeld </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>islamofobie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> niet weten hoe ze moeten handelen en welke maatregelen kunnen er worden genomen om dit wel te weten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="0DAB7A62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="7F4AAD8B" w14:textId="77777777">
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="0D7D2A62" w14:textId="39CF709B">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="6EF09738" w14:textId="77777777">
             <w:r>
               <w:t>Hoe verklaart u dat 6 procent van de onderwijsbesturen in 2024 nog steeds geen verantwoording aflegden over informatiebeveiliging en privacy in hun jaarverslag, ondanks de verantwoordingsplicht?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...46 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="2BB956FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="0682B71B" w14:textId="77777777">
+            <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="4B1D4474" w14:textId="29511AD3">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="5FB72E72" w14:textId="77777777">
             <w:r>
               <w:t>Op welke wijze gaat u scholen ondersteunen nu 80 tot 88 procent van de leraren aangeeft niet over de benodigde kennis en vaardigheden te beschikken om AI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> effectief en veilig in te zetten in de lessen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="0070203E" w14:paraId="0C29C235" w14:textId="7F94ED34">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5893F9D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="004B3B60" w14:textId="77777777">
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidP="00A36B71" w:rsidRDefault="004A0034" w14:paraId="390C3416" w14:textId="7DEEA100">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="613170F8" w14:textId="77777777">
             <w:r>
               <w:t>Hoe heeft het aantal thuiszitters zich ontwikkeld sinds 2020?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="328D43E6" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5E153243" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="3FE391B4" w14:textId="77777777">
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="70729A61" w14:textId="77293DDE">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="18598ADF" w14:textId="77777777">
             <w:r>
               <w:t>Wat verstaat de inspectie onder lichte interventies?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="53B1E119" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="5FE0932F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="6E361C56" w14:textId="77777777">
             <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="6A1554CB" w14:textId="4DDA89AD">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="2CEA13F1" w14:textId="77777777">
             <w:r>
               <w:t>Hoe gaat de inspectie ervoor zorgen dat er meer onaangekondigde bezoeken afgelegd worden aan de verschillende scholen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="529FE4E4" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="6DF63F97" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="457B5F2B" w14:textId="77777777">
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="5B1CE9F9" w14:textId="17DA968B">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="28FEE072" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer wordt er zwaarder toezicht ingezet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="69AE7EB3" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00146783" w:rsidTr="00146783" w14:paraId="0A5A86FD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="1AF279DF" w14:textId="77777777">
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0034" w:rsidRDefault="004A0034" w14:paraId="663F849F" w14:textId="243D3811">
+          <w:p w:rsidR="00146783" w:rsidP="00A85D8D" w:rsidRDefault="00146783" w14:paraId="633A16C8" w14:textId="77777777">
             <w:r>
               <w:t>Hoe worden de inspectiebezoeken omgezet naar kwalitatief goede resultaten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0034182B" w:rsidRDefault="0034182B" w14:paraId="507A8FC7" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidR="00146783" w:rsidP="00146783" w:rsidRDefault="00146783" w14:paraId="4DF94B9C" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="6FD6863F" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00146783">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A0FDD9E" w14:textId="77777777" w:rsidR="0068439E" w:rsidRDefault="0068439E">
+    <w:p w14:paraId="69C916D0" w14:textId="77777777" w:rsidR="001B5BC2" w:rsidRDefault="001B5BC2" w:rsidP="00146783">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EB5975D" w14:textId="77777777" w:rsidR="0068439E" w:rsidRDefault="0068439E">
+    <w:p w14:paraId="71AA9012" w14:textId="77777777" w:rsidR="001B5BC2" w:rsidRDefault="001B5BC2" w:rsidP="00146783">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F1F78E0" w14:textId="77777777" w:rsidR="0034182B" w:rsidRDefault="0034182B">
+  <w:p w14:paraId="5E63A144" w14:textId="77777777" w:rsidR="00146783" w:rsidRPr="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54E166F7" w14:textId="77777777" w:rsidR="0034182B" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="2AECA4D0" w14:textId="77777777" w:rsidR="00146783" w:rsidRPr="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71E45AFF" w14:textId="77777777" w:rsidR="0034182B" w:rsidRDefault="0034182B">
+  <w:p w14:paraId="23772999" w14:textId="77777777" w:rsidR="00146783" w:rsidRPr="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="417B6D95" w14:textId="77777777" w:rsidR="0068439E" w:rsidRDefault="0068439E">
+    <w:p w14:paraId="6C7215D2" w14:textId="77777777" w:rsidR="001B5BC2" w:rsidRDefault="001B5BC2" w:rsidP="00146783">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B1A5481" w14:textId="77777777" w:rsidR="0068439E" w:rsidRDefault="0068439E">
+    <w:p w14:paraId="1C815BAA" w14:textId="77777777" w:rsidR="001B5BC2" w:rsidRDefault="001B5BC2" w:rsidP="00146783">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="642069AE" w14:textId="5C560000" w:rsidR="00C3059F" w:rsidRDefault="00C3059F">
+    <w:p w14:paraId="63BC9963" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mbo: middelbaar beroepsonderwijs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5A5C0A2D" w14:textId="61ADA088" w:rsidR="0042014E" w:rsidRDefault="0042014E">
+    <w:p w14:paraId="555552D1" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 31293, nr. 855, p. 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7F151E6D" w14:textId="64F17202" w:rsidR="00A36B71" w:rsidRDefault="00A36B71" w:rsidP="00A36B71">
+    <w:p w14:paraId="4556EC53" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> po: primair onderwijs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5BFD5CFE" w14:textId="696C1507" w:rsidR="00A36B71" w:rsidRDefault="00A36B71" w:rsidP="00A36B71">
+    <w:p w14:paraId="32B5022C" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vo: voortgezet onderwijs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4A04AEAF" w14:textId="7DA18CAF" w:rsidR="00A36B71" w:rsidRDefault="00A36B71" w:rsidP="00A36B71">
+    <w:p w14:paraId="6521198A" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (v)so: (voortgezet) speciaal onderwijs</w:t>
+        <w:t xml:space="preserve"> (v)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>so</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: (voortgezet) speciaal onderwijs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="22C73E95" w14:textId="77777777" w:rsidR="004A0034" w:rsidRDefault="004A0034" w:rsidP="00A36B71">
+    <w:p w14:paraId="41DDAEE1" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 31288, nr. 1118.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2D360A7F" w14:textId="77777777" w:rsidR="004A0034" w:rsidRDefault="004A0034">
+    <w:p w14:paraId="708ACF38" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3059F">
         <w:t>Variawet hoger onderwijs 202#</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.internetconsultatie.nl/variawet/b1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0D3D6ACE" w14:textId="77777777" w:rsidR="004A0034" w:rsidRDefault="004A0034">
+    <w:p w14:paraId="183C7D40" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nationaal Regieorgaan Onderwijsonderzoek, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3059F">
         <w:t>Onbedoelde effecten van selectie op de diversiteit van de geneeskundestudenten-populatie en de kandidatenpool: Wat kunnen we eraan doen?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3059F">
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.nko.nl/onderzoeksprojecten/unintended-effects-of-selection-on-medical-student-and-applicant-diversity-what-can-we-do-about-this</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5A8C3FE6" w14:textId="77777777" w:rsidR="004A0034" w:rsidRDefault="004A0034">
+    <w:p w14:paraId="639DB4EC" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> inspectie: Inspectie van het Onderwijs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="277EDEF4" w14:textId="77777777" w:rsidR="004A0034" w:rsidRDefault="004A0034">
+    <w:p w14:paraId="3432B62D" w14:textId="77777777" w:rsidR="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> AI: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3059F">
         <w:t>Artificiële Intelligentie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="724836EE" w14:textId="77777777" w:rsidR="0034182B" w:rsidRDefault="0034182B">
+  <w:p w14:paraId="6CC6E7C7" w14:textId="77777777" w:rsidR="00146783" w:rsidRPr="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="098694BF" w14:textId="77777777" w:rsidR="0034182B" w:rsidRDefault="0034182B">
+  <w:p w14:paraId="6BEA2167" w14:textId="77777777" w:rsidR="00146783" w:rsidRPr="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E2F055B" w14:textId="77777777" w:rsidR="0034182B" w:rsidRDefault="0034182B">
+  <w:p w14:paraId="42CAEEDD" w14:textId="77777777" w:rsidR="00146783" w:rsidRPr="00146783" w:rsidRDefault="00146783" w:rsidP="00146783">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00F714DA"/>
+    <w:rsidRoot w:val="00146783"/>
+    <w:rsid w:val="00146783"/>
+    <w:rsid w:val="001B5BC2"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00CF153B"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17C612CA"/>
-  <w15:docId w15:val="{F04997E5-9EFD-45AB-9CF9-D076AFB13E34}"/>
+  <w14:docId w14:val="2B8A9DD2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0CE889E2-AE62-4548-BBC9-2EFA13C28518}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3635,51 +1793,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3861,584 +2019,1019 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00146783"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00146783"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00146783"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00146783"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042014E"/>
+    <w:rsid w:val="00146783"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0042014E"/>
+    <w:rsid w:val="00146783"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042014E"/>
+    <w:rsid w:val="00146783"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3059F"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00146783"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nko.nl/onderzoeksprojecten/unintended-effects-of-selection-on-medical-student-and-applicant-diversity-what-can-we-do-about-this" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetconsultatie.nl/variawet/b1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7809</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1288</ap:Words>
+  <ap:Characters>7085</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9210</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8357</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>