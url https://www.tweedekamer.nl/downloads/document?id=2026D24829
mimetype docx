--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -70,140 +70,141 @@
         </w:rPr>
         <w:t>Wijziging van de Wet kinderopvang in verband met de verbetering van enkele bepalingen op het terrein van kinderopvangtoeslag</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="00A0618D" w:rsidRDefault="001C4042" w14:paraId="3766C4C4" w14:textId="26D50182">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="001C4042" w:rsidRDefault="001C4042" w14:paraId="62E60A34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="001C4042" w:rsidRDefault="001C4042" w14:paraId="2E2248D4" w14:textId="6B22CD3D">
+    <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="001C4042" w:rsidRDefault="001C4042" w14:paraId="2E2248D4" w14:textId="7F081704">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00654302">
+      <w:r w:rsidR="00C86B3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00654302" w:rsidR="009F2B1D">
+      <w:r w:rsidRPr="00654302" w:rsidR="00C86B3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nota naar aanleiding van het verslag</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="001C4042" w:rsidRDefault="001C4042" w14:paraId="7450C1FB" w14:textId="4C63E070">
+        <w:t>NOTA NAAR AANLEIDING VAN HET VERSLAG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="001C4042" w:rsidRDefault="00C86B3B" w14:paraId="7450C1FB" w14:textId="228ABA31">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00654302">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">ld …… </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ontvangen 28 mei </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00416484">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00AF2B01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00654302">
+      <w:r w:rsidRPr="00654302" w:rsidR="001C4042">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="001C4042" w:rsidP="001C4042" w:rsidRDefault="001C4042" w14:paraId="592EB9A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00061198" w:rsidP="001C4042" w:rsidRDefault="00061198" w14:paraId="4A9D6E8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -796,75 +797,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VVD-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hebben kennisgenomen van de stukken </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> de inbreng Wijziging van de Wet kinderopvang in verband met de verbetering van enkele bepalingen op het terrein van kinderopvangtoeslag. Deze leden hebben verder geen vragen</w:t>
+        <w:t xml:space="preserve"> hebben kennisgenomen van de stukken omtrent de inbreng Wijziging van de Wet kinderopvang in verband met de verbetering van enkele bepalingen op het terrein van kinderopvangtoeslag. Deze leden hebben verder geen vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00AC7A40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00AC7A40" w:rsidP="00E34AE8" w:rsidRDefault="00AC7A40" w14:paraId="4F9768F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1129,175 +1106,81 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zien met dit wetsvoorstel een verbetering van het systeem van de kinderopvang en onderschrijven de richting die hiermee ingezet wordt, maar kijken uit naar de toekomstige meer fundamentele systematische verandering die deze leden voorstaan en die in het regeerakkoord is afgesproken, te weten het afschaffen van de kinderopvangtoeslag en bijna gratis kinderopvang voor werkende ouders. Deze leden zien dat het complexe toeslagenstelstel onnodig drempels en risico’s opwerpt, terwijl het nieuwe stelsel de emancipatie ten goede komt, overheidsdruk en -bemoeizucht vermindert en efficiëntie ten goede komt. In de inleiding wordt benoemd dat de verbeteringen uit dit wetsvoorstel worden meegenomen naar een nieuw financieringsstelsel, hoe ziet die overgang eruit</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="007629BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wat is de laatste stand van zaken </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> de overgang naar een nieuw financieringsstelsel?</w:t>
+        <w:t xml:space="preserve"> Wat is de laatste stand van zaken aangaande de overgang naar een nieuw financieringsstelsel?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="00CB650B" w:rsidRDefault="009D179F" w14:paraId="6FDBB170" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="11444305" w14:textId="6FDDE059">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De verbeteringen uit dit wetsvoorstel vinden plaats via wijziging van een aantal artikelen uit de paragraaf over kinderopvangtoeslag in de Wet kinderopvang (</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">, maar worden de bepalingen uit die paragraaf die ook relevant zijn voor het nieuwe stelsel (zoals het artikel over de arbeidseis), zoals gewijzigd </w:t>
+        <w:t xml:space="preserve">De verbeteringen uit dit wetsvoorstel vinden plaats via wijziging van een aantal artikelen uit de paragraaf over kinderopvangtoeslag in de Wet kinderopvang (Wko). Bij aanvaarding van dit wetsvoorstel worden deze wijzigingen dus in de Wko doorgevoerd. Bij het wetsvoorstel financiering kinderopvang (wfk) vervalt de paragraaf over kinderopvangtoeslag uit de Wko, maar worden de bepalingen uit die paragraaf die ook relevant zijn voor het nieuwe stelsel (zoals het artikel over de arbeidseis), zoals gewijzigd </w:t>
       </w:r>
       <w:r w:rsidR="000149B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>door</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> onderhavig wetsvoorstel, overgenomen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="02CBCECB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1495,63 +1378,52 @@
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00870F3E" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="520AD9C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voor wat betreft de vraag welke mogelijkheden de regering ziet voor verdere vereenvoudiging van de KOT, zijn naar aanleiding van de motie Lodders van </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Voor wat betreft de vraag welke mogelijkheden de regering ziet voor verdere vereenvoudiging van de KOT, zijn naar aanleiding van de motie Lodders van Weyenberg</w:t>
+      </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de knelpunten in het toeslagenstelsel en voor de KOT specifiek in kaart gebracht. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="5DA79911" w14:textId="0873803A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1563,587 +1435,485 @@
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Een groot deel van deze knelpunten is inmiddels opgelost. Voor de kinderopvangtoeslag zijn bijvoorbeeld deze verbeteringen en vereenvoudigingen doorgevoerd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="00290F53" w14:paraId="01A80D4D" w14:textId="72FD5C7E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oslaten</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">oslaten </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="009D179F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van de koppeling gewerkte uren per 1 januari 2023</w:t>
       </w:r>
       <w:r w:rsidR="00917739">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="00290F53" w14:paraId="2712FA92" w14:textId="599C543B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>anspraak</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">anspraak </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="009D179F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>op KOT voor ouders met een partner buiten de EU</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="00290F53" w14:paraId="1E238457" w14:textId="498F568D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ergroten</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00654302">
+        <w:t xml:space="preserve">ergroten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302" w:rsidR="009D179F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van de bekendheid van sociaal medische indicatie</w:t>
+      </w:r>
+      <w:r w:rsidR="003C55B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302" w:rsidR="009D179F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="5398BFA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="25FD5B26" w14:textId="7B484969">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorgestelde wijziging voor promovendi en technologisch ontwerpers in opleiding in dit wetsvoorstel betreft een oplossing voor één van de geïnventariseerde knelpunten. In de lijst van geïnventariseerde knelpunten bevinden zich ook knelpunten die inherent samenhangen met de vormgeving van het toeslagenstelsel</w:t>
+      </w:r>
+      <w:r w:rsidR="006A37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, zoals de voorschotsystematiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze knelpunten zijn </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen de kinderopvangtoeslag op te lossen. Daarom kiest de regering voor de overgang naar een nieuwe financieringsstelsel met eenvoud en zekerheid voor ouders. In de jaren in aanloop naar dit nieuwe stelsel wordt ingezet op vroegsignalering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een betere dienstverlening aan ouders om hoge terugvorderingen zoveel mogelijk te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00654302" w:rsidR="009A1D97" w:rsidP="009A1D97" w:rsidRDefault="009A1D97" w14:paraId="661A2E83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00654302" w:rsidR="009A1D97" w:rsidP="009A1D97" w:rsidRDefault="009A1D97" w14:paraId="146F0BA5" w14:textId="6D46429E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de GroenLinks-PvdA-fractie lezen dat de voorgestelde aanpassingen in het wetsvoorstel ‘allemaal worden meegenomen bij de overgang naar een nieuw financieringsstelsel voor de kinderopvang’. Deze leden vinden dat op zich wenselijk, maar maken zich enige zorgen over het feit dat de huidige complexiteit in de KOT mogelijk óók meegenomen wordt naar het nieuwe stelsel. Zo werkt de huidige KOT met een steeds langere lijst van specifieke situaties waarin de arbeidseis, dat wil zeggen de eis dat inkomen uit werk en woning in de zin van de Wet Inkomstenbelasting 2001 wordt genoten. Is de regering het ermee eens dat daarmee in feite steeds nieuwe pleisters geplakt worden, terwijl de kern van het probleem, de arbeidseis zelf, niet aangepakt wordt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009A1D97" w:rsidRDefault="009D179F" w14:paraId="4691DCFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00801B91" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="3B341AC7" w14:textId="1677DEB6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De aanpassingen in dit wetsvoorstel voor promovendi, technologisch ontwerpers in opleiding en inburgeraars hangen samen met de arbeidseis. Bij inburgeraars is er sprake van een technische correctie. De maatregel voor promovendi en technologisch ontwerpers</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in opleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een oplossing voor een knelpunt in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kinderopvangtoeslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voortkomt uit het bestaan van </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302" w:rsidR="00F64F3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00654302" w:rsidR="009D179F">
-[...229 lines deleted...]
-        <w:t xml:space="preserve"> is een oplossing voor een knelpunt in de </w:t>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arbeidseis. Indien er geen arbeidseis zou bestaan in de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> d</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> zou dit knelpunt zich niet hebben voorgedaan. Er zou dan in algemene zin geen noodzaak zijn voor doelgroepenbeleid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het vasthouden of loslaten van de arbeidseis is een politieke keuze met budgettaire gevolgen. </w:t>
       </w:r>
       <w:r w:rsidRPr="007151C2" w:rsidR="00801B91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De regering houdt vast aan deze arbeidseis. Het kinderopvangbeleid in Nederland is in belangrijke mate gericht op arbeidsparticipatie. Het handhaven van de arbeidseis borgt dat belastinggeld gebruikt wordt om het voor ouders van jonge kinderen mogelijk te maken om betaalde arbeid en zorg te combineren. Ook zou zonder arbeidseis de vraag naar kinderopvang nog harder toenemen dan nu al wordt verwacht. De regering kiest </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> om eerst een financieringsstelsel te realiseren waarin ouders eenvoud en zekerheid wordt geboden. Dit nieuwe financieringsstelsel is een stevige basis voor eventuele verdere aanpassingen in de toekomst, zoals het loslaten van de arbeidseis.</w:t>
+        <w:t>De regering houdt vast aan deze arbeidseis. Het kinderopvangbeleid in Nederland is in belangrijke mate gericht op arbeidsparticipatie. Het handhaven van de arbeidseis borgt dat belastinggeld gebruikt wordt om het voor ouders van jonge kinderen mogelijk te maken om betaalde arbeid en zorg te combineren. Ook zou zonder arbeidseis de vraag naar kinderopvang nog harder toenemen dan nu al wordt verwacht. De regering kiest er voor om eerst een financieringsstelsel te realiseren waarin ouders eenvoud en zekerheid wordt geboden. Dit nieuwe financieringsstelsel is een stevige basis voor eventuele verdere aanpassingen in de toekomst, zoals het loslaten van de arbeidseis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00801B91" w:rsidP="009D179F" w:rsidRDefault="00801B91" w14:paraId="13551F38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="191A1C72" w14:textId="68A09632">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2263,75 +2033,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="004531DA" w:rsidP="004531DA" w:rsidRDefault="004531DA" w14:paraId="2AAF75C5" w14:textId="10218C0C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In de inleiding lezen de leden van de CDA-fractie dat een belangrijke verbetering in 2023 het loslaten van de koppeling gewerkte uren is geweest. Deze leden begrijpen dat dit zorgt voor meer eenvoud en zekerheid voor ouders, bijvoorbeeld met flexibele uren. Zij merken wel op dat de situatie rondom het loslaten van deze koppeling de komende jaren zal veranderen, aangezien het vergoedingspercentage steeds verder stijgt. Deze leden zouden dan ook graag meer inzicht krijgen in wat het betekent voor de capaciteitsdruk als met 1 uur per maand werken straks in theorie 230 uur 96% vergoede kinderopvang per maand kan worden afgenomen. Zij vragen of de minister hier meer inzicht in kan geven. Deze leden kunnen zich voorstellen dat de recente verhogingen van het vergoedingspercentage nog geen grote effecten laten zien, omdat bij lagere en middeninkomens het verschil tussen de </w:t>
-[...23 lines deleted...]
-        <w:t> en het markttarief ook nog een relatief groot deel van de rekening uitmaakt. Zij verwachten deze effecten des te meer bij de verhoging van de vergoeding voor hogere inkomens, die op dit moment 36,5% is en met bijna 60% zal stijgen.  </w:t>
+        <w:t>In de inleiding lezen de leden van de CDA-fractie dat een belangrijke verbetering in 2023 het loslaten van de koppeling gewerkte uren is geweest. Deze leden begrijpen dat dit zorgt voor meer eenvoud en zekerheid voor ouders, bijvoorbeeld met flexibele uren. Zij merken wel op dat de situatie rondom het loslaten van deze koppeling de komende jaren zal veranderen, aangezien het vergoedingspercentage steeds verder stijgt. Deze leden zouden dan ook graag meer inzicht krijgen in wat het betekent voor de capaciteitsdruk als met 1 uur per maand werken straks in theorie 230 uur 96% vergoede kinderopvang per maand kan worden afgenomen. Zij vragen of de minister hier meer inzicht in kan geven. Deze leden kunnen zich voorstellen dat de recente verhogingen van het vergoedingspercentage nog geen grote effecten laten zien, omdat bij lagere en middeninkomens het verschil tussen de maximumuurprijs en het markttarief ook nog een relatief groot deel van de rekening uitmaakt. Zij verwachten deze effecten des te meer bij de verhoging van de vergoeding voor hogere inkomens, die op dit moment 36,5% is en met bijna 60% zal stijgen.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="004531DA" w:rsidP="004531DA" w:rsidRDefault="004531DA" w14:paraId="2845CC54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2348,106 +2094,68 @@
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze vraag heeft betrekking op het concept</w:t>
       </w:r>
       <w:r w:rsidR="009018DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voorstel</w:t>
       </w:r>
       <w:r w:rsidR="006047A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> wfk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In het nieuwe financieringsstelsel voor kinderopvang hebben alle werkende ouders recht op gesubsidieerde kinderopvang met een hoge, inkomensonafhankelijke overheidsbijdrage. Voor veel ouders wordt kinderopvang hierdoor beter betaalbaar. Dit kan mogelijk leiden tot een toename in de vraag naar kinderopvang, wat gevolgen kan hebben voor de toegankelijkheid en betaalbaarheid van kinderopvang, in het bijzonder voor huishoudens met lage inkomens. Om de risico’s van een vraagstijging te mitigeren zal de regering concrete maatregelen opnemen in het wetsvoorstel waarmee het nieuwe financieringsstelsel geregeld wordt. Op voorhand verwacht de regering niet dat het ontbreken van een koppeling gewerkte uren tot een extra grote (plotselinge) toename van de vraag naar kinderopvang zal leiden. </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enerzijds omdat ouders ook in het nieuwe financieringsstelsel een eigen bijdrage betalen voor elk afgenomen </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. En anderzijds omdat de sociale normen rond het gebruik van kinderopvang en rondom arbeid en zorg niet plotseling zullen veranderen. </w:t>
+        <w:t xml:space="preserve">Enerzijds omdat ouders ook in het nieuwe financieringsstelsel een eigen bijdrage betalen voor elk afgenomen opvanguur. En anderzijds omdat de sociale normen rond het gebruik van kinderopvang en rondom arbeid en zorg niet plotseling zullen veranderen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009739E3" w:rsidP="009D179F" w:rsidRDefault="009739E3" w14:paraId="3144E047" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00870F3E" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="03F5CA8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -2589,75 +2297,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="004531DA" w:rsidRDefault="004531DA" w14:paraId="7D9768B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De leden van de CDA-fractie vragen daarom of de regering een verschil in effect verwacht tussen enerzijds vraagstijging bij lagere en middeninkomensgezinnen die een hoger vergoedingspercentage hebben, maar waarvoor het verschil tussen </w:t>
-[...23 lines deleted...]
-        <w:t> en markttarief ook een relatief groter gedeelte van de maandelijkse rekening kan uitmaken, en anderzijds vraagstijging bij hogere inkomens waar het verschil tussen 36,5% en 96% nu het grootste deel van de rekening uitmaakt en straks niet meer. </w:t>
+        <w:t>De leden van de CDA-fractie vragen daarom of de regering een verschil in effect verwacht tussen enerzijds vraagstijging bij lagere en middeninkomensgezinnen die een hoger vergoedingspercentage hebben, maar waarvoor het verschil tussen maximumuurprijs en markttarief ook een relatief groter gedeelte van de maandelijkse rekening kan uitmaken, en anderzijds vraagstijging bij hogere inkomens waar het verschil tussen 36,5% en 96% nu het grootste deel van de rekening uitmaakt en straks niet meer. </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00830712">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze leden </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zijn met name benieuwd naar een dergelijk inzicht, omdat zij niet alleen willen dat kinderopvang betaalbaar wordt, maar ook dat het beschikbaar blijft voor gezinnen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF6C1B" w:rsidP="004531DA" w:rsidRDefault="00FF6C1B" w14:paraId="71975F10" w14:textId="77777777">
@@ -2866,321 +2550,129 @@
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="524D30CE" w14:textId="43F8A02A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In de doelgroepomschrijving in het wetsvoorstel zijn de promovendi en technologisch ontwerpers in opleiding expliciet genoemd. Dit zijn twee groepen ouders waar een knelpunt is geïdentificeerd rondom het recht op kinderopvangtoeslag als gevolg van de huidige definitie van de arbeidseis in artikel 1.6 van de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. Daarnaast heeft de regering ervoor gekozen om de doelgroepomschrijving uit te breiden met ouders die anderszins onderzoek verrichten aan een instelling of academisch ziekenhuis als bedoeld in artikel 1.2 van de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW). Juist deze verbreding van de doelgroepomschrijving verzekert dat de doelgroep als geheel wordt bereikt. Het zorgt er namelijk voor dat kinderopvangtoeslag beschikbaar is voor ouders die dat nodig hebben in het kader van hun onderzoeksactiviteiten. Een risico van deze verbreding is dat op voorhand de precieze samenstelling van deze groep ouders niet bekend is. Over deze formulering heeft </w:t>
+        <w:t xml:space="preserve">In de doelgroepomschrijving in het wetsvoorstel zijn de promovendi en technologisch ontwerpers in opleiding expliciet genoemd. Dit zijn twee groepen ouders waar een knelpunt is geïdentificeerd rondom het recht op kinderopvangtoeslag als gevolg van de huidige definitie van de arbeidseis in artikel 1.6 van de Wko. Daarnaast heeft de regering ervoor gekozen om de doelgroepomschrijving uit te breiden met ouders die anderszins onderzoek verrichten aan een instelling of academisch ziekenhuis als bedoeld in artikel 1.2 van de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW). Juist deze verbreding van de doelgroepomschrijving verzekert dat de doelgroep als geheel wordt bereikt. Het zorgt er namelijk voor dat kinderopvangtoeslag beschikbaar is voor ouders die dat nodig hebben in het kader van hun onderzoeksactiviteiten. Een risico van deze verbreding is dat op voorhand de precieze samenstelling van deze groep ouders niet bekend is. Over deze formulering heeft </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">afstemming plaatsgevonden met Dienst Toeslagen. Deze brede doelgroepomschrijving geeft Dienst Toeslagen ruimte om in de uitvoeringspraktijk op een passende wijze uitvoering te geven aan het nagestreefd beleidsdoel binnen de daaraan verbonden kaders.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="76562AFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="62BC6282" w14:textId="7675F073">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De terugvorderingenproblematiek bij promovendi zonder dienstverband ontstaat wanneer blijkt dat een promovendus niet voldoet aan de arbeidseis. Dat is het geval als de promovendus naast een promotietraject geen inkomen heeft genoten in de zin van de Wet inkomstenbelasting 2001 of als die promovendus niet onder één van de andere doelgroepen in artikel 1.6 van de </w:t>
-[...35 lines deleted...]
-        <w:t>, geïnformeerd over het aantal en de hoogte van de terugvorderingen als gevolg van de arbeidseis.</w:t>
+        <w:t>De terugvorderingenproblematiek bij promovendi zonder dienstverband ontstaat wanneer blijkt dat een promovendus niet voldoet aan de arbeidseis. Dat is het geval als de promovendus naast een promotietraject geen inkomen heeft genoten in de zin van de Wet inkomstenbelasting 2001 of als die promovendus niet onder één van de andere doelgroepen in artikel 1.6 van de Wko valt. Uw Kamer is recent, naar aanleiding van Kamervragen van het lid Grinwis, geïnformeerd over het aantal en de hoogte van de terugvorderingen als gevolg van de arbeidseis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een onbekend deel van die terugvorderingen heeft betrekking op promovendi zonder dienstverband. Er is geen informatie beschikbaar over het aantal en de hoogte van de terugvorderingen voor promovendi de afgelopen jaren. Dit komt omdat Dienst Toeslagen niet zonder meer cijfers bijhoudt van subpopulaties die buiten de wettelijke taak van Dienst Toeslagen vallen. Wel zijn verschillende casussen bekend bij het Ministerie van SZW waarbij promovendi door hoge terugvorderingen in de problemen zijn geraakt. Het gaat om situaties waarbij promovendi zonder dienstverband een voorschot kinderopvangtoeslag ontvingen, maar naderhand bleek dat niet werd voldaan aan de arbeidseis. Het gaat in deze situaties om hoge bedragen die moeten worden terugbetaald, vaak enkele tienduizenden euro’s. In de situaties die bekend zijn bij SZW kwam dit voor de betreffende ouders onverwacht en zorgde dit voor veel (financiële) stress. Uit de reacties van het </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007151C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Institute</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Institute for Transnational and Euregional cross-border cooperation and Mobility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ITEM) &amp; </w:t>
+      </w:r>
       <w:r w:rsidRPr="007151C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...143 lines deleted...]
-        <w:t xml:space="preserve"> International Expertise</w:t>
+        <w:t>Social Fiscal International Expertise</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA093D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(SOFIE) op de internetconsultatie blijkt dat dit er soms toe leidt dat ouders een promotietraject niet afmaken omdat de combinatie van arbeid en zorg zonder kinderopvang niet mogelijk is. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="009D179F" w:rsidP="009D179F" w:rsidRDefault="009D179F" w14:paraId="701C0864" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3580,73 +3072,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GroenLinks-PvdA-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lezen dat in de afgelopen jaren verschillende nieuwe doelgroepen die recht hebben op KOT zijn toegevoegd aan artikel 1.6 van de Wet kinderopvang (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> lezen dat in de afgelopen jaren verschillende nieuwe doelgroepen die recht hebben op KOT zijn toegevoegd aan artikel 1.6 van de Wet kinderopvang (Wko). </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="002901A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen welke doelgroepen dat zijn, en wanneer die zijn toegevoegd. Voorts vragen deze leden of voorzien kan worden dat in de toekomst andere doelgroepen zullen worden toegevoegd, die nu nog niet zijn opgenomen. Deze leden vragen de regering daarnaast of er signalen zijn van groepen die nu geen recht hebben op KOT, maar waarvoor de arbeidseis in de praktijk averechts werkt, bijvoorbeeld omdat de zorg voor kinderen het vinden van betaald werk of het anderszins participeren in de samenleving bemoeilijkt. Zo ja, welke groepen zijn dat?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="005B7576" w:rsidRDefault="007B2B25" w14:paraId="4EDBD9E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
@@ -3677,127 +3147,73 @@
         <w:t>In de kamerbrief van 24 juni 2025 is een toelichting gegeven op de arbeidseis.</w:t>
       </w:r>
       <w:r w:rsidR="00A43B20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarbij zijn ook de doelgroepen benoemd en de knelpunten en onduidelijkheden beschreven. </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="007B2B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De volgende doelgroepen zijn in de afgelopen jaren toegevoegd aan artikel 1.6 van de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">De volgende doelgroepen zijn in de afgelopen jaren toegevoegd aan artikel 1.6 van de Wko: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="007B2B25" w:rsidRDefault="007B2B25" w14:paraId="539C904A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Een ouder die werkt en daarnaast een partner heeft met een Wet langdurige zorg indicatie (</w:t>
-[...35 lines deleted...]
-        <w:t>-indicatie geldt dit sinds 1 januari 2023).</w:t>
+        <w:t>Een ouder die werkt en daarnaast een partner heeft met een Wet langdurige zorg indicatie (Wlz-indicatie) die door die langdurige zorg is uitgesloten van deelname aan het arbeidsproces. Dit recht bestaat sinds 1 januari 2021 (voor partners met een tijdelijke Wlz-indicatie geldt dit sinds 1 januari 2023).</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="007B2B25" w:rsidRDefault="007B2B25" w14:paraId="38584A17" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
@@ -4430,125 +3846,91 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="005E2D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wel </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in hoeverre te controleren valt of dit recht onder de voorgestelde nieuwe regels daadwerkelijk bestaat. Klopt het dat een buitenpromovendus het promotietraject volledig zelf bekostigt, terwijl de universiteit wél een premie krijgt op het moment dat de promotie wordt afgerond, en dat er daarmee dus een prikkel bestaat om veel buitenpromovendi aan te nemen? En klopt het dat een buitenpromovendus in principe zelf kan beslissen </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> diens promotietraject duurt, terwijl gedurende dat hele traject recht op KOT bestaat? Deze leden maken zich geen zorgen om misbruik van de voorgestelde regeling. Wel stellen zij dat het veel eenvoudiger zou zijn om de arbeidseis volledig te laten vervallen; de controle of iemand daadwerkelijk een promotietraject volgt is dan immers niet nodig, wat zowel voor de KOT-ontvanger als de Dienst Toeslagen veel tijd en moeite scheelt. Kan de regering hierop reflecteren?</w:t>
+        <w:t>in hoeverre te controleren valt of dit recht onder de voorgestelde nieuwe regels daadwerkelijk bestaat. Klopt het dat een buitenpromovendus het promotietraject volledig zelf bekostigt, terwijl de universiteit wél een premie krijgt op het moment dat de promotie wordt afgerond, en dat er daarmee dus een prikkel bestaat om veel buitenpromovendi aan te nemen? En klopt het dat een buitenpromovendus in principe zelf kan beslissen hoe lang diens promotietraject duurt, terwijl gedurende dat hele traject recht op KOT bestaat? Deze leden maken zich geen zorgen om misbruik van de voorgestelde regeling. Wel stellen zij dat het veel eenvoudiger zou zijn om de arbeidseis volledig te laten vervallen; de controle of iemand daadwerkelijk een promotietraject volgt is dan immers niet nodig, wat zowel voor de KOT-ontvanger als de Dienst Toeslagen veel tijd en moeite scheelt. Kan de regering hierop reflecteren?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="005B7576" w:rsidRDefault="007B2B25" w14:paraId="0AC1C7F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007B2B25" w:rsidP="007B2B25" w:rsidRDefault="007B2B25" w14:paraId="7F10A025" w14:textId="5D525000">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is geen centraal register beschikbaar waar promovendi en hun wijze van levensonderhoud geregistreerd staan. Om te controleren of er daadwerkelijk recht bestaat op kinderopvangtoeslag onder deze nieuwe regels kan Dienst Toeslagen bewijs bij ouders opvragen. Zij moeten daarbij aannemelijk kunnen maken dat zij onder deze doelgroep vallen. Dat kan bijvoorbeeld worden aangetoond met een opleidings- en begeleidingsplan, een promotieovereenkomst of een inschrijving bij een </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> school</w:t>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>graduate school</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Het klopt dat de kinderopvangtoeslag eenvoudiger zou zijn zonder arbeidseis. </w:t>
       </w:r>
       <w:r w:rsidRPr="004862D3" w:rsidR="00280379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het vasthouden of loslaten van de arbeidseis is een politieke keuze met budgettaire gevolgen.</w:t>
       </w:r>
       <w:r w:rsidR="00280379">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zoals toegelicht in het antwoord op de vraag van GroenLinks-PvdA over de </w:t>
       </w:r>
@@ -4663,155 +4045,103 @@
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="007B2B25" w:rsidRDefault="007B2B25" w14:paraId="1A24FC8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="005B7576" w:rsidRDefault="007B2B25" w14:paraId="5CE208EF" w14:textId="4B3DC6A7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ongeacht de wijze waarin promovendi in hun levensonderhoud voorzien, geldt vanuit de universiteit een vergelijkbare inspanning. De bekostiging die een universiteit ontvangt op grond van doctorsgraden, geeft uiting aan deze inspanningen. Echter, de </w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Ongeacht de wijze waarin promovendi in hun levensonderhoud voorzien, geldt vanuit de universiteit een vergelijkbare inspanning. De bekostiging die een universiteit ontvangt op grond van doctorsgraden, geeft uiting aan deze inspanningen. Echter, de graadsbekostiging is een parameter voor de verdeling van de bekostiging, waarvan het budget op macroniveau vaststaat. Hoe meer promovendi universiteiten zullen aantrekken, hoe lager het bedrag per promotie in de opvolgende jaren wordt. Promovendi moeten voldoen aan de vereisten uit het promotiereglement van de universiteit om een promotietraject succesvol af te kunnen ronden. Daarnaast geldt dat zij het promotietraject doorlopen onder begeleiding van een begeleidingsteam en de </w:t>
+      </w:r>
       <w:r w:rsidRPr="007151C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>graduate</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> school</w:t>
+        <w:t>graduate school</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Binnen deze kaders worden afspraken gemaakt over de duur van het promotietraject. Deze afspraken kunnen herijkt worden op basis van gemaakte voortgang afgewogen tot de gevraagde inspanning vanuit de universiteit.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="005B7576" w:rsidP="005B7576" w:rsidRDefault="005B7576" w14:paraId="29421614" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="005B7576" w:rsidP="005B7576" w:rsidRDefault="005B7576" w14:paraId="2FB487B5" w14:textId="6755BF93">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie vragen voorts of er nog meer opleidingen zijn die, vergelijkbaar met de opleiding tot technologisch ontwerper, wel erkend zijn als opleiding, maar geen recht geven op KOT. Deze leden lezen dat de opleiding tot technologisch ontwerper beschouwd wordt als een traject in de derde cyclus, net als promoveren. Zou het mogelijk zijn om in plaats van alleen promovendi en technologisch ontwerpers in opleiding de hele categorie ‘derde cyclus’ toe te voegen aan artikel 1.6 van de </w:t>
-[...21 lines deleted...]
-        <w:t>? Waarom heeft de regering daar niet voor gekozen?</w:t>
+        <w:t>De leden van de GroenLinks-PvdA-fractie vragen voorts of er nog meer opleidingen zijn die, vergelijkbaar met de opleiding tot technologisch ontwerper, wel erkend zijn als opleiding, maar geen recht geven op KOT. Deze leden lezen dat de opleiding tot technologisch ontwerper beschouwd wordt als een traject in de derde cyclus, net als promoveren. Zou het mogelijk zijn om in plaats van alleen promovendi en technologisch ontwerpers in opleiding de hele categorie ‘derde cyclus’ toe te voegen aan artikel 1.6 van de Wko? Waarom heeft de regering daar niet voor gekozen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="007B2B25" w:rsidP="005B7576" w:rsidRDefault="007B2B25" w14:paraId="07CC20F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00EA1857" w:rsidP="00EA1857" w:rsidRDefault="000A1771" w14:paraId="4900BAD2" w14:textId="719C0F3E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4869,108 +4199,90 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001277F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze opleidingen zijn doctoraatstrajecten op NLQF-niveau 8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00EA1857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In artikel 1.6, eerste lid, onderdeel j, van de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In artikel 1.6, eerste lid, onderdeel j, van de Wko is geregeld voor welke opleidingen er aanspraak is op kinderopvangtoeslag. De regering heeft overwogen om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het doctoraatstraject, de zogenoemde derde cyclus, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00EA1857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wko</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">in de doelgroepomschrijving te benoemen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het doctoraatstraject is vooralsnog niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00EA1857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is geregeld voor welke opleidingen er aanspraak is op kinderopvangtoeslag. De regering heeft overwogen om </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">gedefinieerd in de WHW. Daarom heeft de regering gekozen voor een andere doelgroepomschrijving. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00FE5298" w:rsidP="005B7576" w:rsidRDefault="00FE5298" w14:paraId="243CB594" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00870F3E" w:rsidP="005B7576" w:rsidRDefault="00FE5298" w14:paraId="17962BA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4983,95 +4295,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In de memorie van toelichting lezen de leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CDA-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat in sommige gevallen een uitzondering op de arbeidseis geldt, bijvoorbeeld bij langdurige ziekte. Zo bestaat er ook recht op kinderopvangtoeslag </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">-indicatie heeft. Deze leden merken op dat de positie van zieken en arbeidsongeschikten echter nog altijd ingewikkeld is. Van iemand die niet meer kan werken, kan niet altijd verwacht worden dat zorg voor jonge kinderen dan wel haalbaar is. De oplossing daarvoor wordt nu gevonden bij de gemeente die op basis van een sociaal-medische indicatie maatwerk kan bieden aan gezinnen voor kinderopvang. </w:t>
+        <w:t xml:space="preserve"> dat in sommige gevallen een uitzondering op de arbeidseis geldt, bijvoorbeeld bij langdurige ziekte. Zo bestaat er ook recht op kinderopvangtoeslag indien een partner een Wlz-indicatie heeft. Deze leden merken op dat de positie van zieken en arbeidsongeschikten echter nog altijd ingewikkeld is. Van iemand die niet meer kan werken, kan niet altijd verwacht worden dat zorg voor jonge kinderen dan wel haalbaar is. De oplossing daarvoor wordt nu gevonden bij de gemeente die op basis van een sociaal-medische indicatie maatwerk kan bieden aan gezinnen voor kinderopvang. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="005B7576" w:rsidRDefault="00FE5298" w14:paraId="0800830B" w14:textId="5ECA7277">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Deze is echter vaak beperkt in hoogte of duur, en kan ook flink verschillen tussen gemeenten, en is daarom voor veel gezinnen ontoereikend. Deze leden vragen of de regering deze groep in beeld heeft, en of voor deze groep aanvullend beleid nodig is. Ook vragen deze leden of post-infectueuze ziekten zoals longcovid inmiddels al kunnen leiden tot een sociaal-medische indicatie voor kinderopvang via de gemeente.</w:t>
       </w:r>
     </w:p>
@@ -5082,69 +4350,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00FE5298" w:rsidP="005B7576" w:rsidRDefault="0079434B" w14:paraId="79F656B1" w14:textId="714B513B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De regering heeft samen met de VNG en gemeenten de groep zieke en arbeidsongeschikte ouders in beeld. Met name ouders met een chronische ziekte hebben er behoefte aan om voor langere tijd gebruik te kunnen maken van kinderopvang. Ouders die gedeeltelijk arbeidsongeschikt zijn en een uitkering van het UWV ontvangen, kunnen kinderopvangtoeslag aanvragen, mits zij een traject gericht op arbeidsinschakeling van het UWV volgen. De regering heeft signalen ontvangen van ouders met een chronische ziekte dat zij via SMI onvoldoende geholpen worden. Daarom is samen met VNG en gemeenten aanvullend beleid ontwikkeld in de vorm van een handreiking SMI. De handreiking bevat een </w:t>
-[...17 lines deleted...]
-        <w:t>: het minimum aanbod dat ouders van gemeenten mogen verwachten. In deze handreiking wordt specifiek aandacht besteed aan de groep ouders met een chronische ziekte.</w:t>
+        <w:t>De regering heeft samen met de VNG en gemeenten de groep zieke en arbeidsongeschikte ouders in beeld. Met name ouders met een chronische ziekte hebben er behoefte aan om voor langere tijd gebruik te kunnen maken van kinderopvang. Ouders die gedeeltelijk arbeidsongeschikt zijn en een uitkering van het UWV ontvangen, kunnen kinderopvangtoeslag aanvragen, mits zij een traject gericht op arbeidsinschakeling van het UWV volgen. De regering heeft signalen ontvangen van ouders met een chronische ziekte dat zij via SMI onvoldoende geholpen worden. Daarom is samen met VNG en gemeenten aanvullend beleid ontwikkeld in de vorm van een handreiking SMI. De handreiking bevat een SMI basislijn: het minimum aanbod dat ouders van gemeenten mogen verwachten. In deze handreiking wordt specifiek aandacht besteed aan de groep ouders met een chronische ziekte.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarin worden gemeenten opgeroepen om voor deze ouders de kosten van kinderopvang voor langere tijd (deels) te vergoeden. SMI is bedoeld voor gezinnen waarin sociaal medische problematiek speelt. Dat kan ook gaan om ouders met een post-infectueuze ziekte zoals longcovid. Het is aan gemeenten om te beoordelen of ouders in aanmerking komen voor SMI.</w:t>
       </w:r>
       <w:r w:rsidR="00F91C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5215,95 +4465,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ChristenUnie-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lezen in de memorie van toelichting het volgende: ‘In sommige gevallen kan deze arbeidseis de arbeidsparticipatie juist in de weg zitten. Bijvoorbeeld als de partner langdurig ziek is, waardoor de werkende ouder minder moet gaan werken of stoppen met werken. Daarom zijn er in artikel 1.6 van de </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">. Daarom zijn deze leden ook voorstander om promovendi zonder dienstverband en technologisch ontwerpers in opleiding zonder dienstverband recht te verschaffen op </w:t>
+        <w:t xml:space="preserve"> lezen in de memorie van toelichting het volgende: ‘In sommige gevallen kan deze arbeidseis de arbeidsparticipatie juist in de weg zitten. Bijvoorbeeld als de partner langdurig ziek is, waardoor de werkende ouder minder moet gaan werken of stoppen met werken. Daarom zijn er in artikel 1.6 van de Wko verschillende doelgroepen gedefinieerd die recht hebben op KOT, ook al werken zij niet.’ Deze leden vinden het rechtvaardig dat er voor bepaalde groepen uitzonderingen zijn opgenomen in de Wko. Daarom zijn deze leden ook voorstander om promovendi zonder dienstverband en technologisch ontwerpers in opleiding zonder dienstverband recht te verschaffen op </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="005B7576">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KOT. De</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00873C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -5329,87 +4535,51 @@
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="0079434B" w:rsidRDefault="0079434B" w14:paraId="60044172" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouders hebben op grond van artikel 1.6, eerste lid, onderdeel i, van de </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> zij recht hebben op een arbeidsongeschiktheidsuitkering op grond van de Wet op de arbeidsongeschiktheidsverzekering, de Wet arbeidsongeschiktheidsvoorziening jonggehandicapten (Wajong) en de Wet arbeidsongeschiktheidsverzekering zelfstandigen</w:t>
+        <w:t>Ouders hebben op grond van artikel 1.6, eerste lid, onderdeel i, van de Wko aanspraak op kinderopvangtoeslag indien zij recht hebben op een arbeidsongeschiktheidsuitkering op grond van de Wet op de arbeidsongeschiktheidsverzekering, de Wet arbeidsongeschiktheidsvoorziening jonggehandicapten (Wajong) en de Wet arbeidsongeschiktheidsverzekering zelfstandigen</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarbij geldt als voorwaarde dat deze ouders een traject gericht op arbeidsinschakeling volgen. De redenering hierachter is dat kinderopvangtoeslag bedoeld is voor werkende ouders of ouders die stappen zetten gericht op werk. Dit betekent dat er twee typen ouders met een arbeidsongeschiktheidsuitkering zijn die geen recht op kinderopvangtoeslag hebben: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="0079434B" w:rsidRDefault="0079434B" w14:paraId="1E4F9E3D" w14:textId="558AD24A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
@@ -5595,173 +4765,97 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00A86E19" w:rsidP="00A86E19" w:rsidRDefault="00A86E19" w14:paraId="7069CDEF" w14:textId="62650B52">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen de regering of er andere doelgroepen bekend of in beeld zijn die recht zouden willen hebben op kinderopvangtoeslag, maar niet voldoen aan de arbeidseis of één van de uitzonderingsbepalingen uit artikel 1.6 van de </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>De leden van de ChristenUnie-fractie vragen de regering of er andere doelgroepen bekend of in beeld zijn die recht zouden willen hebben op kinderopvangtoeslag, maar niet voldoen aan de arbeidseis of één van de uitzonderingsbepalingen uit artikel 1.6 van de Wko</w:t>
+      </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00C52E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acht de regering de afbakening van de uitzonderingsbepalingen na aanvaarding van voorliggend wetsvoorstel volledig?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="003F2E55" w:rsidP="003F2E55" w:rsidRDefault="003F2E55" w14:paraId="32FBD4B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="0079434B" w:rsidRDefault="0079434B" w14:paraId="34EAE476" w14:textId="2A67EEBF">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Belangenorganisatie Ieder(in) heeft op de internetconsultatie voor het wetsvoorstel financiering kinderopvang gereageerd met een brief waarin wordt opgeroepen ouders met een chronische ziekte of beperking recht op kinderopvangtoeslag te geven. Naast ouders met een IVA-uitkering of Wajong DGA-uitkering zijn dit ook alleenstaande ouders met een </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> die chronisch ziek zijn geworden. Om deze groepen ouders te ondersteunen heeft de regering ervoor gekozen </w:t>
+        <w:t xml:space="preserve">Belangenorganisatie Ieder(in) heeft op de internetconsultatie voor het wetsvoorstel financiering kinderopvang gereageerd met een brief waarin wordt opgeroepen ouders met een chronische ziekte of beperking recht op kinderopvangtoeslag te geven. Naast ouders met een IVA-uitkering of Wajong DGA-uitkering zijn dit ook alleenstaande ouders met een Wlz uitkering of gezinnen waarin beide ouders een Wlz-uitkering hebben. Ten slotte betreft dit ook zzp-ers die chronisch ziek zijn geworden. Om deze groepen ouders te ondersteunen heeft de regering ervoor gekozen </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00EA1857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in te zetten op het versterken van SMI </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">via aanvullende middelen (5 miljoen euro per jaar extra sinds 2025 en nog eens 5 miljoen euro per jaar extra per 2029) en via eerdergenoemde basislijn. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="003F2E55" w:rsidRDefault="0079434B" w14:paraId="50B46DF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -5925,71 +5019,51 @@
       <w:r w:rsidR="00EA1857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>helaas</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00EA1857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">niet tijdig geconstateerd dat de huidige omschrijving in de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ertoe leidt dat niet alle nieuwe verplichte onderdelen binnen de Wi2021 recht op kinderopvangtoeslag geven. </w:t>
+        <w:t xml:space="preserve">niet tijdig geconstateerd dat de huidige omschrijving in de Wko ertoe leidt dat niet alle nieuwe verplichte onderdelen binnen de Wi2021 recht op kinderopvangtoeslag geven. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="0079434B" w:rsidRDefault="0079434B" w14:paraId="6545CE9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="004F1603" w:rsidRDefault="0079434B" w14:paraId="401E1595" w14:textId="264AE357">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
@@ -6325,71 +5399,51 @@
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00870F3E" w:rsidP="004F1603" w:rsidRDefault="0079434B" w14:paraId="0B9A9184" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De doelgroepen, waaronder inburgeraars, die nu als uitzonderingen op de arbeidseis zijn opgenomen in de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> hebben allemaal een link met arbeidsparticipatie. Zoals eerder aangegeven in antwoord op vragen van uw fractie komt uit onderzoek van Significant naar voren dat voor bijstandsgerechtigden zonder recht op </w:t>
+        <w:t xml:space="preserve">De doelgroepen, waaronder inburgeraars, die nu als uitzonderingen op de arbeidseis zijn opgenomen in de Wko hebben allemaal een link met arbeidsparticipatie. Zoals eerder aangegeven in antwoord op vragen van uw fractie komt uit onderzoek van Significant naar voren dat voor bijstandsgerechtigden zonder recht op </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidDel="004663C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6616,75 +5670,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D66-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zijn het eens met de verduidelijking van de openingstijden. Het feit dat dit tot onduidelijkheid leidt en soms tot onprettige en ongewenste situaties tot gevolg heeft is iets wat moet worden voorkomen, zo vinden deze leden. Wederom zien zij in een verdere versimpeling van dit systeem een (gedeeltelijke) oplossing van dit probleem. Daarbij </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> zijn enkele vragen. In hoeveel gevallen is afgelopen jaren de onduidelijkheid aanleiding geweest tot problemen bij ontvangers van de KOT en heeft dit geleid tot geschillen? Hoe worden de financiële consequenties voor ouders ingeschat? Zijn er oudercommissies of andere organisaties geraadpleegd over de voorgenomen wijzigingen en welke mening hebben zij hierover? Welke effecten worden verwacht bij de kinderopvangorganisaties?</w:t>
+        <w:t xml:space="preserve"> zijn het eens met de verduidelijking van de openingstijden. Het feit dat dit tot onduidelijkheid leidt en soms tot onprettige en ongewenste situaties tot gevolg heeft is iets wat moet worden voorkomen, zo vinden deze leden. Wederom zien zij in een verdere versimpeling van dit systeem een (gedeeltelijke) oplossing van dit probleem. Daarbij hedden zijn enkele vragen. In hoeveel gevallen is afgelopen jaren de onduidelijkheid aanleiding geweest tot problemen bij ontvangers van de KOT en heeft dit geleid tot geschillen? Hoe worden de financiële consequenties voor ouders ingeschat? Zijn er oudercommissies of andere organisaties geraadpleegd over de voorgenomen wijzigingen en welke mening hebben zij hierover? Welke effecten worden verwacht bij de kinderopvangorganisaties?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="005E6EBC" w:rsidRDefault="0079434B" w14:paraId="59DC3A3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="0079434B" w:rsidP="005E6EBC" w:rsidRDefault="0079434B" w14:paraId="2C12FC14" w14:textId="01E479ED">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6692,149 +5722,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Naar aanleiding van Kamervragen van de leden Van de Hill (VVD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (SGP)</w:t>
+        <w:t>, Flach (SGP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (D66)</w:t>
+        <w:t>, Podt (D66)</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (GroenLinks-PvdA)</w:t>
+        <w:t xml:space="preserve"> en Kathmann (GroenLinks-PvdA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uit 2023 is de regering in gesprek gegaan met vertegenwoordigers van kinderopvangorganisaties en ouders. In deze gesprekken kwam naar voren dat veel kinderopvangorganisaties geen uren in rekening brengen waarop geen opvang beschikbaar is. De partijen gaven aan dat het onwenselijk is als ouders kosten maken voor uren waar zij geen gebruik van kunnen maken. In de gesprekken gaven zij aan de voorgestelde verduidelijking in de wet te steunen. Omdat de inschatting is dat veel kinderopvangorganisaties geen uren in rekening brengen, zijn de verwachte gevolgen van de voorgestelde wetswijziging naar verwachting beperkt voor de meeste kinderopvangorganisaties. Wel kan het helpen om onduidelijkheid weg te nemen over welke uren in aanmerking komen voor kinderopvangtoeslag. Begin 2024 hebben ook gesprekken plaatsgevonden met de geschillencommissie kinderopvang. De geschillencommissie gaf tijdens het gesprek aan niet bekend te zijn met geschillen over uitzonderlijk lange openingstijden. Er is overigens geen informatie bekend over de mate waarin onduidelijkheid over het recht op kinderopvangtoeslag tijdens sluitingen heeft geleid tot terugvorderingen bij ouders.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00E1203E" w:rsidP="005E6EBC" w:rsidRDefault="00E1203E" w14:paraId="03DA08D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
@@ -6943,71 +5913,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het uitgangspunt is dat ouders niet hoeven te betalen voor kinderopvang die zij niet kunnen afnemen omdat de opvang niet beschikbaar is. Daarom geldt in beginsel ook geen recht op </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voor uren waarop de opvang gesloten is. In 2012 heeft de toenmalige Minister van </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> laten doen naar de samenhang tussen de </w:t>
+        <w:t xml:space="preserve"> voor uren waarop de opvang gesloten is. In 2012 heeft de toenmalige Minister van SZW onderzoek laten doen naar de samenhang tussen de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en sluitingen op feestdagen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7098,75 +6048,51 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="00E1203E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vragen daarnaast naar de situatie waarin kinderopvangorganisaties toch kosten in rekening brengen, ook al zijn ze gesloten. Deze leden vragen om nader inzichtelijk te maken hoe vaak het voorkomt dat kinderopvangorganisaties toch uren in rekening brengen terwijl er geen kinderopvang wordt afgenomen. Zij vragen </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> of de regering het signaal herkent dat hiermee door kinderopvangorganisaties wordt gesjoemeld en dat kinderopvangorganisaties van de situatie gebruik maken dat ouders niet op de hoogte zijn van alle regels.</w:t>
+        <w:t>vragen daarnaast naar de situatie waarin kinderopvangorganisaties toch kosten in rekening brengen, ook al zijn ze gesloten. Deze leden vragen om nader inzichtelijk te maken hoe vaak het voorkomt dat kinderopvangorganisaties toch uren in rekening brengen terwijl er geen kinderopvang wordt afgenomen. Zij vragen tevens of de regering het signaal herkent dat hiermee door kinderopvangorganisaties wordt gesjoemeld en dat kinderopvangorganisaties van de situatie gebruik maken dat ouders niet op de hoogte zijn van alle regels.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00FC327D" w:rsidP="005E6EBC" w:rsidRDefault="00FC327D" w14:paraId="0BE0A2D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00654302" w:rsidP="00654302" w:rsidRDefault="00654302" w14:paraId="07158D3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7191,73 +6117,51 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00870F3E" w:rsidP="00654302" w:rsidRDefault="00654302" w14:paraId="087D8FAB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Als ouders het oneens zijn met pakketaanpassingen, uitbreidingen van openingstijden of de uren die worden gefactureerd, zijn er voor hen verschillende mogelijkheden. Allereerst kunnen ouders hun bezwaar kenbaar maken door binnen de organisatie hierover in gesprek te gaan. Heeft stap één geen of onvoldoende resultaat, dan kan een ouder een formele klacht indienen </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> de interne klachtenregeling van de kinderopvangorganisatie. </w:t>
+        <w:t xml:space="preserve">Als ouders het oneens zijn met pakketaanpassingen, uitbreidingen van openingstijden of de uren die worden gefactureerd, zijn er voor hen verschillende mogelijkheden. Allereerst kunnen ouders hun bezwaar kenbaar maken door binnen de organisatie hierover in gesprek te gaan. Heeft stap één geen of onvoldoende resultaat, dan kan een ouder een formele klacht indienen conform de interne klachtenregeling van de kinderopvangorganisatie. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00654302" w:rsidP="00654302" w:rsidRDefault="00654302" w14:paraId="59EA2836" w14:textId="6C941885">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Iedere kinderopvangorganisatie is verplicht tot het hebben van een klachtenregeling. Als de interne klachtenprocedure niet tot een bevredigende uitkomst leidt, kunnen ouders zich melden bij het Klachtenloket Kinderopvang. Dit loket geeft advies en informatie, en kan daarnaast bemiddelen tussen ouders en kinderopvangorganisaties. Mocht de klacht hiermee niet zijn opgelost, dan kunnen zij een klacht indienen bij de Geschillencommissie Kinderopvang.</w:t>
       </w:r>
     </w:p>
@@ -7409,298 +6313,118 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00654302" w:rsidP="00FC327D" w:rsidRDefault="00654302" w14:paraId="53E4B1F5" w14:textId="19D18C1B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In 2024 heeft SZW aan </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> en stichting Waarborgfonds &amp; Kenniscentrum Kinderopvang verzocht een steekproef</w:t>
+        <w:t>In 2024 heeft SZW aan BOinK en stichting Waarborgfonds &amp; Kenniscentrum Kinderopvang verzocht een steekproef</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> te doen naar openingstijden. Dit is toegezegd naar aanleiding van de Kamervragen van de leden Van Den Hill (VVD), </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (GroenLinks-PvdA).</w:t>
+        <w:t xml:space="preserve"> te doen naar openingstijden. Dit is toegezegd naar aanleiding van de Kamervragen van de leden Van Den Hill (VVD), Flach (SGP), Podt (D66) en Kathmann (GroenLinks-PvdA).</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="32"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Uit het onderzoek bleek dat de gemiddelde kinderopvangorganisatie 11 uur en 5 minuten per dag dagopvang aanbiedt. De steekproef bevatte 329 kinderopvangorganisaties. De organisaties in de steekproef waren tussen de 10 uur en 12,5 uur per dag geopend. De helft van de organisaties was daarbij 11 uur per dag geopend. Met name organisaties buiten de Randstad zijn langer open. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> noemt als potentiële oorzaak dat ouders buiten de Randstad verder moeten reizen van en naar hun werk en dus langere dagen van huis zijn dan in de Randstad het geval is. </w:t>
+        <w:t xml:space="preserve"> Uit het onderzoek bleek dat de gemiddelde kinderopvangorganisatie 11 uur en 5 minuten per dag dagopvang aanbiedt. De steekproef bevatte 329 kinderopvangorganisaties. De organisaties in de steekproef waren tussen de 10 uur en 12,5 uur per dag geopend. De helft van de organisaties was daarbij 11 uur per dag geopend. Met name organisaties buiten de Randstad zijn langer open. BOinK noemt als potentiële oorzaak dat ouders buiten de Randstad verder moeten reizen van en naar hun werk en dus langere dagen van huis zijn dan in de Randstad het geval is. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk227932746" w:id="1"/>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daarnaast heeft ook </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> gedaan naar openingstijden.</w:t>
+        <w:t>Daarnaast heeft ook Ipsos I&amp;O in opdracht van SZW onderzoek gedaan naar openingstijden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="33"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In het onderzoek concludeert </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> I&amp;O 11 uur in 2023 en 10,5 uur in 2024. </w:t>
+        <w:t xml:space="preserve"> In het onderzoek concludeert Ipsos I&amp;O dat het gemiddelde aantal uren dat kinderopvangorganisaties in 2024 open waren, nauwelijks verschilt van 2023. Zo was de gemiddelde openingstijd in de dagopvang volgens Ipsos I&amp;O 11 uur in 2023 en 10,5 uur in 2024. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="005E6EBC" w:rsidP="005E6EBC" w:rsidRDefault="005E6EBC" w14:paraId="484A32F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00870F3E" w:rsidP="005E6EBC" w:rsidRDefault="00870F3E" w14:paraId="38C91364" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8338,170 +7062,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CDA-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen hoe de kosten van 4,4 </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> delen door de ca. 300 promovendi, dan komen zij immers uit op een bedrag van bijna 14.700 euro aan kinderopvangtoeslag per jaar, wat het dubbele is van het gemiddelde bedrag aan kinderopvangtoeslag per huishouden dat in de toelichting wordt genoemd.  </w:t>
+        <w:t xml:space="preserve"> vragen hoe de kosten van 4,4 mln euro voor promovendi zijn geraamd. Als zij 4,4 mln delen door de ca. 300 promovendi, dan komen zij immers uit op een bedrag van bijna 14.700 euro aan kinderopvangtoeslag per jaar, wat het dubbele is van het gemiddelde bedrag aan kinderopvangtoeslag per huishouden dat in de toelichting wordt genoemd.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00E0318C" w:rsidP="00E0318C" w:rsidRDefault="00E0318C" w14:paraId="756F2F10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00E0318C" w:rsidP="00E0318C" w:rsidRDefault="00E0318C" w14:paraId="456D7FFC" w14:textId="28C5DA60">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voor de raming is gebruik gemaakt van informatie van het </w:t>
-[...9 lines deleted...]
-        <w:t>Rat</w:t>
+        <w:t>Voor de raming is gebruik gemaakt van informatie van het Rat</w:t>
       </w:r>
       <w:r w:rsidR="0019589F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>enau</w:t>
-[...9 lines deleted...]
-        <w:t>-instituut over aantallen promovendi naar type.</w:t>
+        <w:t>enau-instituut over aantallen promovendi naar type.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="38"/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vervolgens zijn een aantal aannames gedaan om tot een schatting te komen van het aantal promovendi zonder dienstverband die door deze wijziging aanspraak gaan maken op </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8859,73 +7515,60 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> een promotieovereenkomst</w:t>
       </w:r>
       <w:r w:rsidR="008535A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of een inschrijving bij een </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008535A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>graduate</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> school</w:t>
+        <w:t>graduate school</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00E0318C" w:rsidP="00E0318C" w:rsidRDefault="00E0318C" w14:paraId="49FE2796" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="00E0318C" w:rsidP="00E0318C" w:rsidRDefault="00E0318C" w14:paraId="3641725F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
@@ -9246,71 +7889,51 @@
       <w:r w:rsidR="007C3452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302" w:rsidR="007C3452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">voor promovendi en technologisch ontwerpers in opleiding terugwerkende kracht te verlenen tot en met 1 januari 2025. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> de situatie zich voordoet dat promovendi zonder dienstverband en technologisch ontwerpers in opleiding zonder dienstverband in 2025 dan wel 2026 </w:t>
+        <w:t xml:space="preserve">voor promovendi en technologisch ontwerpers in opleiding terugwerkende kracht te verlenen tot en met 1 januari 2025. Indien de situatie zich voordoet dat promovendi zonder dienstverband en technologisch ontwerpers in opleiding zonder dienstverband in 2025 dan wel 2026 </w:t>
       </w:r>
       <w:r w:rsidR="007C3452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kinderopvangtoeslag </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hebben aangevraagd, krijgen zij door het bovenstaande wetsvoorstel met terugwerkende kracht alsnog recht op </w:t>
       </w:r>
       <w:r w:rsidR="007C3452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9350,108 +7973,68 @@
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De regering heeft geen voorziening getroffen om het aanvragen van </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> met terugwerkende kracht mogelijk te maken, anders dan de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> bestaande voorziening om tot drie maanden na de start van de opvang </w:t>
+        <w:t xml:space="preserve"> met terugwerkende kracht mogelijk te maken, anders dan de reeds bestaande voorziening om tot drie maanden na de start van de opvang </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aan te kunnen vragen (artikel 1.3, tweede lid, onderdeel b, van de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">). Het hebben gedaan van een aanvraag over 2025 en 2026 blijft voor deze doelgroep dus een voorwaarde om aanspraak te kunnen maken op </w:t>
+        <w:t xml:space="preserve"> aan te kunnen vragen (artikel 1.3, tweede lid, onderdeel b, van de Wko). Het hebben gedaan van een aanvraag over 2025 en 2026 blijft voor deze doelgroep dus een voorwaarde om aanspraak te kunnen maken op </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Zoals toegelicht in de memorie van toelichting is het niet aannemelijk dat er promovendi zijn zonder dienstverband en technologisch ontwerpers in opleiding zonder dienstverband die wel kinderopvang hebben afgenomen maar geen </w:t>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
@@ -9590,190 +8173,140 @@
     </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="004A22B4" w:rsidP="004A22B4" w:rsidRDefault="004A22B4" w14:paraId="1E6E05FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inwerkingtreding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00654302" w:rsidR="004A22B4" w:rsidP="004A22B4" w:rsidRDefault="004A22B4" w14:paraId="263B26CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00654302" w:rsidR="0017265E" w:rsidP="004A22B4" w:rsidRDefault="0017265E" w14:paraId="2F57FC51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00870F3E" w:rsidR="004B02AA" w:rsidP="001C566C" w:rsidRDefault="000F59CC" w14:paraId="011CDA4B" w14:textId="49112CED">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De Minister van Werk en Participatie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00654302" w:rsidR="000F59CC" w:rsidP="001C566C" w:rsidRDefault="000F59CC" w14:paraId="741ED7C4" w14:textId="77777777">
-[...48 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00654302" w:rsidR="000F59CC" w:rsidP="001C566C" w:rsidRDefault="000F59CC" w14:paraId="36DE78D2" w14:textId="6AA73417">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00654302" w:rsidR="000F59CC">
+    <w:sectPr w:rsidRPr="00654302" w:rsidR="000F59CC" w:rsidSect="007E6A9C">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="311B16CF" w14:textId="77777777" w:rsidR="005A4F18" w:rsidRDefault="005A4F18" w:rsidP="005060BC">
+    <w:p w14:paraId="618BB139" w14:textId="77777777" w:rsidR="00152711" w:rsidRDefault="00152711" w:rsidP="005060BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7327CAFC" w14:textId="77777777" w:rsidR="005A4F18" w:rsidRDefault="005A4F18" w:rsidP="005060BC">
+    <w:p w14:paraId="693C1572" w14:textId="77777777" w:rsidR="00152711" w:rsidRDefault="00152711" w:rsidP="005060BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="050BD297" w14:textId="77777777" w:rsidR="005A4F18" w:rsidRDefault="005A4F18">
+    <w:p w14:paraId="12F77BE9" w14:textId="77777777" w:rsidR="00152711" w:rsidRDefault="00152711">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -9845,71 +8378,71 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B422B11" w14:textId="77777777" w:rsidR="006F0EFF" w:rsidRDefault="006F0EFF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C07CBAB" w14:textId="77777777" w:rsidR="006F0EFF" w:rsidRDefault="006F0EFF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5072B12F" w14:textId="77777777" w:rsidR="005A4F18" w:rsidRDefault="005A4F18" w:rsidP="005060BC">
+    <w:p w14:paraId="645983D9" w14:textId="77777777" w:rsidR="00152711" w:rsidRDefault="00152711" w:rsidP="005060BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BCD863D" w14:textId="77777777" w:rsidR="005A4F18" w:rsidRDefault="005A4F18" w:rsidP="005060BC">
+    <w:p w14:paraId="5843433A" w14:textId="77777777" w:rsidR="00152711" w:rsidRDefault="00152711" w:rsidP="005060BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70E1E3F8" w14:textId="77777777" w:rsidR="005A4F18" w:rsidRDefault="005A4F18">
+    <w:p w14:paraId="17E20C84" w14:textId="77777777" w:rsidR="00152711" w:rsidRDefault="00152711">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0B4C21C6" w14:textId="300C44C1" w:rsidR="006A37E2" w:rsidRPr="007151C2" w:rsidRDefault="006A37E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007151C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007151C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 31322, nr. 584.</w:t>
@@ -10161,65 +8694,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="4692F7CC" w14:textId="77777777" w:rsidR="000A1771" w:rsidRPr="007878FD" w:rsidRDefault="000A1771" w:rsidP="000A1771">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007878FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007878FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Het Nederlands kwalificatieraamwerk (NLQF) vormt de Nederlandse vertaling van het European </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Framework (EQF) en is vastgelegd in de Wet NLQF en het Besluit NLQF. Alle opleidingen en doctoraatstrajecten in Nederland die wettelijk geregeld zijn, hebben een bij de Regeling NLQF vastgesteld NLQF-niveau. </w:t>
+        <w:t xml:space="preserve"> Het Nederlands kwalificatieraamwerk (NLQF) vormt de Nederlandse vertaling van het European Qualification Framework (EQF) en is vastgelegd in de Wet NLQF en het Besluit NLQF. Alle opleidingen en doctoraatstrajecten in Nederland die wettelijk geregeld zijn, hebben een bij de Regeling NLQF vastgesteld NLQF-niveau. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="5541715D" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRPr="00496FD3" w:rsidRDefault="00FD29CF" w:rsidP="00FD29CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie in dit verband de memorie van toelichting bij dit wetsvoorstel: Kamerstukken II 2025/26, 36911, nr. 3, p. 9.</w:t>
@@ -10343,122 +8862,98 @@
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> CPB &amp; SCP, 2023. Kennisnotitie. Herziening financieringsstelsel kinderopvang. Maatschappelijke effecten van het voorgenomen kabinetsplan. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="5CE620A2" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF" w:rsidP="00FD29CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> https://www.internetconsultatie.nl/professioneeldoctoraat/b1</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p w14:paraId="20269595" w14:textId="77777777" w:rsidR="007B2B25" w:rsidRPr="002168AE" w:rsidRDefault="007B2B25" w:rsidP="007B2B25">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> https://www.universiteitenvannederland.nl/files/publications/Typering_promovendi_2019.pdf</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p w14:paraId="55D5B234" w14:textId="77777777" w:rsidR="0079434B" w:rsidRPr="00654302" w:rsidRDefault="0079434B" w:rsidP="0079434B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/rapporten/2026/02/03/handreiking-sociaal-medische-indicatie-smi</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p w14:paraId="7027AC6C" w14:textId="77777777" w:rsidR="0079434B" w:rsidRPr="00654302" w:rsidRDefault="0079434B" w:rsidP="0079434B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> IVA staat voor Inkomensvoorziening Volledig Arbeidsongeschikten. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -10640,119 +9135,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2012/13, 31 322, nr. 201.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
     <w:p w14:paraId="1D4BA7D0" w14:textId="7CEB53D7" w:rsidR="00654302" w:rsidRPr="00654302" w:rsidRDefault="00654302" w:rsidP="00654302">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> https://www.boink.info/nieuws-onderzoek-uurtarieven-en-openingstijden-dag-buitenschoolse-opvang-2023-2024</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
     <w:p w14:paraId="7A71A0D0" w14:textId="77777777" w:rsidR="00654302" w:rsidRDefault="00654302" w:rsidP="00654302">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanhangsel Handelingen, 2023/24, nr. 1036; Aanhangsel Handelingen, 2023/24, nr. 1037; Aanhangsel Handelingen, 2023/24, nr. 1038; Aanhangsel Handelingen, 2023/24, nr. 1039.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
     <w:p w14:paraId="74334BFD" w14:textId="1D9B08F7" w:rsidR="00654302" w:rsidRPr="00654302" w:rsidRDefault="00654302" w:rsidP="00654302">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00192796">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Ipsos</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> I&amp;O, december 2024. Ervaringen met kinderopvang.</w:t>
+        <w:t>Ipsos I&amp;O, december 2024. Ervaringen met kinderopvang.</w:t>
       </w:r>
       <w:r w:rsidR="00192796" w:rsidRPr="00654302">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
     <w:p w14:paraId="67B09197" w14:textId="77777777" w:rsidR="00E0318C" w:rsidRPr="00654302" w:rsidRDefault="00E0318C" w:rsidP="00E0318C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654302">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00654302">
@@ -10882,93 +9361,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2011/12, nr. 91, item 14.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
     <w:p w14:paraId="6812C8BF" w14:textId="77777777" w:rsidR="00E0318C" w:rsidRPr="002168AE" w:rsidRDefault="00E0318C" w:rsidP="00E0318C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> https://www.rathenau.nl/nl/wetenschap-cijfers/output/promoties-en-studenten-hoger-onderwijs/nederlandse-promovendi-naar-type-promovendus-naar-universiteit</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
     <w:p w14:paraId="33AC46FE" w14:textId="77777777" w:rsidR="00E0318C" w:rsidRDefault="00E0318C" w:rsidP="00E0318C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aanname gebaseerd op een monitor van Promovendi Netwerk Nederland waarbij internationale beurspromovendi op verschillende onderwerpen werden bevraagd, zoals de gezinssituatie. (</w:t>
-[...13 lines deleted...]
-        <w:t>: internationale beurspromovendi. 2023).</w:t>
+        <w:t xml:space="preserve"> Aanname gebaseerd op een monitor van Promovendi Netwerk Nederland waarbij internationale beurspromovendi op verschillende onderwerpen werden bevraagd, zoals de gezinssituatie. (PNN monitor: internationale beurspromovendi. 2023).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
     <w:p w14:paraId="732C3E8F" w14:textId="77777777" w:rsidR="00E0318C" w:rsidRPr="002168AE" w:rsidRDefault="00E0318C" w:rsidP="00E0318C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002168AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 36 600-XV nr. 8. Vraag 324.</w:t>
       </w:r>
     </w:p>
@@ -12592,54 +11049,52 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1256938901">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1825656354">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="667560551">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1499267882">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1626086200">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="780607007">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0618D"/>
     <w:rsid w:val="00004105"/>
     <w:rsid w:val="0001252C"/>
@@ -12648,53 +11103,56 @@
     <w:rsid w:val="000401EB"/>
     <w:rsid w:val="00043D7C"/>
     <w:rsid w:val="00044A74"/>
     <w:rsid w:val="00054394"/>
     <w:rsid w:val="0005537C"/>
     <w:rsid w:val="00061198"/>
     <w:rsid w:val="0006606D"/>
     <w:rsid w:val="000717AD"/>
     <w:rsid w:val="00073632"/>
     <w:rsid w:val="000747A6"/>
     <w:rsid w:val="0007726C"/>
     <w:rsid w:val="00087D89"/>
     <w:rsid w:val="00090AE2"/>
     <w:rsid w:val="000A0F68"/>
     <w:rsid w:val="000A1771"/>
     <w:rsid w:val="000B200B"/>
     <w:rsid w:val="000B496E"/>
     <w:rsid w:val="000B4FF5"/>
     <w:rsid w:val="000B7B41"/>
     <w:rsid w:val="000C568A"/>
     <w:rsid w:val="000E26C2"/>
     <w:rsid w:val="000F59CC"/>
     <w:rsid w:val="00105E72"/>
     <w:rsid w:val="00117696"/>
     <w:rsid w:val="00125837"/>
+    <w:rsid w:val="00136984"/>
     <w:rsid w:val="00145BDE"/>
+    <w:rsid w:val="00152711"/>
     <w:rsid w:val="001568CC"/>
     <w:rsid w:val="001661D8"/>
+    <w:rsid w:val="0017265E"/>
     <w:rsid w:val="00180F17"/>
     <w:rsid w:val="001831B8"/>
     <w:rsid w:val="001858C7"/>
     <w:rsid w:val="00192796"/>
     <w:rsid w:val="001952C2"/>
     <w:rsid w:val="0019589F"/>
     <w:rsid w:val="001A4959"/>
     <w:rsid w:val="001B5A63"/>
     <w:rsid w:val="001C4042"/>
     <w:rsid w:val="001C566C"/>
     <w:rsid w:val="001D404E"/>
     <w:rsid w:val="001D652F"/>
     <w:rsid w:val="001E56AB"/>
     <w:rsid w:val="0020640D"/>
     <w:rsid w:val="00211E10"/>
     <w:rsid w:val="002168AE"/>
     <w:rsid w:val="00220B8E"/>
     <w:rsid w:val="00225338"/>
     <w:rsid w:val="00231346"/>
     <w:rsid w:val="002315B2"/>
     <w:rsid w:val="00247259"/>
     <w:rsid w:val="00257781"/>
     <w:rsid w:val="00260C79"/>
     <w:rsid w:val="00263836"/>
     <w:rsid w:val="00263975"/>
@@ -12824,50 +11282,51 @@
     <w:rsid w:val="007234D3"/>
     <w:rsid w:val="00732786"/>
     <w:rsid w:val="00745969"/>
     <w:rsid w:val="00747802"/>
     <w:rsid w:val="00750B51"/>
     <w:rsid w:val="007620AA"/>
     <w:rsid w:val="007629BD"/>
     <w:rsid w:val="007650C8"/>
     <w:rsid w:val="007714A9"/>
     <w:rsid w:val="007739EC"/>
     <w:rsid w:val="007750B9"/>
     <w:rsid w:val="007903AF"/>
     <w:rsid w:val="0079434B"/>
     <w:rsid w:val="00797ABE"/>
     <w:rsid w:val="007A1AEB"/>
     <w:rsid w:val="007A1C46"/>
     <w:rsid w:val="007A41D7"/>
     <w:rsid w:val="007A7A3D"/>
     <w:rsid w:val="007A7B71"/>
     <w:rsid w:val="007B2B25"/>
     <w:rsid w:val="007C3452"/>
     <w:rsid w:val="007D26FA"/>
     <w:rsid w:val="007D5B96"/>
     <w:rsid w:val="007D6E8E"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007E6A9C"/>
     <w:rsid w:val="00800680"/>
     <w:rsid w:val="00801B91"/>
     <w:rsid w:val="00812D19"/>
     <w:rsid w:val="00815EEE"/>
     <w:rsid w:val="00822020"/>
     <w:rsid w:val="00830712"/>
     <w:rsid w:val="00831D60"/>
     <w:rsid w:val="0083416C"/>
     <w:rsid w:val="00843D41"/>
     <w:rsid w:val="008503D0"/>
     <w:rsid w:val="008535A6"/>
     <w:rsid w:val="008539DF"/>
     <w:rsid w:val="00855270"/>
     <w:rsid w:val="008568B3"/>
     <w:rsid w:val="00856F94"/>
     <w:rsid w:val="00862C87"/>
     <w:rsid w:val="00870F3E"/>
     <w:rsid w:val="00873C44"/>
     <w:rsid w:val="008824C6"/>
     <w:rsid w:val="008836D2"/>
     <w:rsid w:val="00893107"/>
     <w:rsid w:val="00896FD1"/>
     <w:rsid w:val="008B3E7E"/>
     <w:rsid w:val="008B571E"/>
     <w:rsid w:val="008C10B1"/>
@@ -12890,50 +11349,51 @@
     <w:rsid w:val="00967FC9"/>
     <w:rsid w:val="009739E3"/>
     <w:rsid w:val="00973F68"/>
     <w:rsid w:val="00976BA0"/>
     <w:rsid w:val="00986BA9"/>
     <w:rsid w:val="009941F6"/>
     <w:rsid w:val="00995563"/>
     <w:rsid w:val="009972BE"/>
     <w:rsid w:val="009A0140"/>
     <w:rsid w:val="009A066C"/>
     <w:rsid w:val="009A1D97"/>
     <w:rsid w:val="009C5212"/>
     <w:rsid w:val="009D179F"/>
     <w:rsid w:val="009D438D"/>
     <w:rsid w:val="009E1354"/>
     <w:rsid w:val="009E22B3"/>
     <w:rsid w:val="009E3C84"/>
     <w:rsid w:val="009E5AD6"/>
     <w:rsid w:val="009F2B1D"/>
     <w:rsid w:val="00A0618D"/>
     <w:rsid w:val="00A1366E"/>
     <w:rsid w:val="00A201C3"/>
     <w:rsid w:val="00A24596"/>
     <w:rsid w:val="00A32BA7"/>
     <w:rsid w:val="00A32EBE"/>
+    <w:rsid w:val="00A407A0"/>
     <w:rsid w:val="00A43B20"/>
     <w:rsid w:val="00A554E0"/>
     <w:rsid w:val="00A63C2A"/>
     <w:rsid w:val="00A657D9"/>
     <w:rsid w:val="00A717AD"/>
     <w:rsid w:val="00A71C49"/>
     <w:rsid w:val="00A72BE6"/>
     <w:rsid w:val="00A819E7"/>
     <w:rsid w:val="00A86E19"/>
     <w:rsid w:val="00A90DF7"/>
     <w:rsid w:val="00A97071"/>
     <w:rsid w:val="00AC7A40"/>
     <w:rsid w:val="00AE4E4C"/>
     <w:rsid w:val="00AF1C82"/>
     <w:rsid w:val="00AF2B01"/>
     <w:rsid w:val="00B00C01"/>
     <w:rsid w:val="00B021C0"/>
     <w:rsid w:val="00B03F3A"/>
     <w:rsid w:val="00B10A0C"/>
     <w:rsid w:val="00B21AF6"/>
     <w:rsid w:val="00B3729F"/>
     <w:rsid w:val="00B44C23"/>
     <w:rsid w:val="00B47029"/>
     <w:rsid w:val="00B53C66"/>
     <w:rsid w:val="00B53F4F"/>
@@ -12954,50 +11414,51 @@
     <w:rsid w:val="00BC74A6"/>
     <w:rsid w:val="00BD330F"/>
     <w:rsid w:val="00BD5186"/>
     <w:rsid w:val="00BD79F5"/>
     <w:rsid w:val="00BE6697"/>
     <w:rsid w:val="00BF2D8F"/>
     <w:rsid w:val="00BF3D04"/>
     <w:rsid w:val="00BF77F1"/>
     <w:rsid w:val="00C01D07"/>
     <w:rsid w:val="00C03591"/>
     <w:rsid w:val="00C035B7"/>
     <w:rsid w:val="00C069A9"/>
     <w:rsid w:val="00C076B2"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C264BE"/>
     <w:rsid w:val="00C34F71"/>
     <w:rsid w:val="00C3541E"/>
     <w:rsid w:val="00C50274"/>
     <w:rsid w:val="00C52E28"/>
     <w:rsid w:val="00C549B4"/>
     <w:rsid w:val="00C62396"/>
     <w:rsid w:val="00C6273E"/>
     <w:rsid w:val="00C65DE7"/>
     <w:rsid w:val="00C67DB7"/>
     <w:rsid w:val="00C80BE5"/>
+    <w:rsid w:val="00C86B3B"/>
     <w:rsid w:val="00C95024"/>
     <w:rsid w:val="00CA0F54"/>
     <w:rsid w:val="00CA1C6B"/>
     <w:rsid w:val="00CA59FD"/>
     <w:rsid w:val="00CB35A7"/>
     <w:rsid w:val="00CB650B"/>
     <w:rsid w:val="00CC0425"/>
     <w:rsid w:val="00CC08A4"/>
     <w:rsid w:val="00CC1E4B"/>
     <w:rsid w:val="00CC4CA9"/>
     <w:rsid w:val="00CE60E4"/>
     <w:rsid w:val="00CE778A"/>
     <w:rsid w:val="00CF12D8"/>
     <w:rsid w:val="00CF5EFA"/>
     <w:rsid w:val="00CF7613"/>
     <w:rsid w:val="00D01EC3"/>
     <w:rsid w:val="00D159D1"/>
     <w:rsid w:val="00D16423"/>
     <w:rsid w:val="00D1657B"/>
     <w:rsid w:val="00D268CE"/>
     <w:rsid w:val="00D279BD"/>
     <w:rsid w:val="00D31B6A"/>
     <w:rsid w:val="00D33DFA"/>
     <w:rsid w:val="00D36898"/>
     <w:rsid w:val="00D40652"/>
@@ -14442,72 +12903,72 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>19</ap:Pages>
   <ap:Words>9276</ap:Words>
-  <ap:Characters>51023</ap:Characters>
+  <ap:Characters>51022</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>425</ap:Lines>
   <ap:Paragraphs>120</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>60179</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>60178</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC143750035F13D1D5667724E84588D692DDAB035</vt:lpwstr>
   </property>