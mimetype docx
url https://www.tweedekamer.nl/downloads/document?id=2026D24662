--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -1,198 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D52B49" w:rsidR="00144A0D" w:rsidP="00143561" w:rsidRDefault="00F179CF" w14:paraId="47F537CE" w14:textId="3E59B355">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00E0072D" w:rsidR="00957A0F" w:rsidP="00C16014" w:rsidRDefault="00774A6D" w14:paraId="07DD84F4" w14:textId="77777777">
+    <w:p w:rsidRPr="00E0072D" w:rsidR="00957A0F" w:rsidP="00C16014" w:rsidRDefault="001F3F47" w14:paraId="64A16A53" w14:textId="47203950">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0072D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nr.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0072D" w:rsidR="00957A0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E0072D" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="00957A0F" w14:paraId="1F78E7B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="003F7BA7" w:rsidR="00FD7186" w:rsidP="003F7BA7" w:rsidRDefault="00957A0F" w14:paraId="6A0AB602" w14:textId="2D0F9FF7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:color w:val="000080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6243D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In de vaste </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4208">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>commissie voor Volksgezondheid, Welzijn en Sport bestond bij enkele fracties behoefte een aantal vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4208" w:rsidR="003F616A">
         <w:rPr>
@@ -272,104 +162,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> het onderwerp </w:t>
       </w:r>
       <w:r w:rsidRPr="00F179CF" w:rsidR="00F179CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Kwaliteitszorg (inclusief Patiënten- en cliëntenrechten</w:t>
       </w:r>
       <w:r w:rsidR="00F179CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F179CF" w:rsidR="00F179CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E0072D" w:rsidR="0053094A" w:rsidP="000E7D74" w:rsidRDefault="0053094A" w14:paraId="672EEBB7" w14:textId="3D4040A6">
-[...32 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="00957A0F" w14:paraId="4F403177" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="00F179CF" w14:paraId="6CB6746D" w14:textId="258AB6B2">
+    <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="001F3F47" w14:paraId="6CB6746D" w14:textId="6E9311F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>V</w:t>
+        <w:t>De v</w:t>
       </w:r>
       <w:r w:rsidR="002A66F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>oorzitter</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7AD3" w:rsidR="00957A0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="005F650B" w14:paraId="2E9D5D67" w14:textId="76085941">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -404,80 +260,63 @@
         <w:t>riffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="001549C8" w14:paraId="646507C1" w14:textId="29B45525">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Heller</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="00957A0F" w14:paraId="12E76137" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BA7AD3" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="00957A0F" w14:paraId="5189363F" w14:textId="77777777">
+    <w:p w:rsidRPr="00A8772C" w:rsidR="00D417D5" w:rsidP="000E7D74" w:rsidRDefault="00D417D5" w14:paraId="76A190F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7AD3">
+      <w:r w:rsidRPr="00A8772C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8772C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004A59BF" w:rsidR="00957A0F" w:rsidP="000E7D74" w:rsidRDefault="00D417D5" w14:paraId="60BC6C5D" w14:textId="4ECBAC65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -833,62 +672,52 @@
     </w:p>
     <w:p w:rsidR="00D030D6" w:rsidP="00D030D6" w:rsidRDefault="00D030D6" w14:paraId="4859E585" w14:textId="738000CE">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="1077" w:firstLine="335"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E441B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Groep </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Groep Markuszower</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D030D6" w:rsidP="00F26A60" w:rsidRDefault="00D030D6" w14:paraId="156254FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="1077" w:firstLine="335"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AA53FC" w:rsidR="00E605FA" w:rsidP="00AA53FC" w:rsidRDefault="00E605FA" w14:paraId="7E80029F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00975329" w:rsidR="00957A0F" w:rsidP="004B29E6" w:rsidRDefault="00CD2641" w14:paraId="157BCD99" w14:textId="674B3DB5">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -951,51 +780,64 @@
     </w:p>
     <w:p w:rsidRPr="00897163" w:rsidR="00E605FA" w:rsidP="00897163" w:rsidRDefault="00E605FA" w14:paraId="4041F584" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00897163" w:rsidR="00FE5EC8" w:rsidP="00897163" w:rsidRDefault="00FE5EC8" w14:paraId="24B3E532" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00897163" w:rsidR="00AA53FC" w:rsidP="00897163" w:rsidRDefault="00AA53FC" w14:paraId="63640F21" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00897163" w:rsidR="00AA53FC" w:rsidP="003E2F75" w:rsidRDefault="00AA53FC" w14:paraId="2FBE2D4D" w14:textId="77777777">
+    <w:p w:rsidR="001F3F47" w:rsidRDefault="001F3F47" w14:paraId="2FBE2D4D" w14:textId="2FD333AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897163" w:rsidR="00AA53FC" w:rsidP="003E2F75" w:rsidRDefault="00AA53FC" w14:paraId="54724465" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000C3D37" w:rsidR="00742D8F" w:rsidP="003E2F75" w:rsidRDefault="00957A0F" w14:paraId="731A88CD" w14:textId="33116249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
@@ -1093,51 +935,50 @@
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="6FAC0FD0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tegelijkertijd constateren deze leden dat de praktijk nog ver verwijderd is van dit toekomstbeeld. Uit onderzoek van het Zorginstituut Nederland en de Patiëntenfederatie blijkt immers dat voor een groot deel van de ziektelast binnen de medisch specialistische zorg nog geen kwaliteitsdata openbaar beschikbaar is. Ook lezen deze leden dat informatie over verschillen tussen zorgaanbieders vaak ontbreekt of onvoldoende begrijpelijk beschikbaar is voor patiënten. Kan de minister aangeven welke concrete doelen zij zichzelf stelt voor de komende jaren om deze achterstand in te lopen? Op welke momenten en manieren wordt inzichtelijk gemaakt welke aandoeningen inmiddels beschikken over begrijpelijke en openbaar beschikbare keuze-informatie voor patiënten en welke nog niet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="36E79F11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Verder lezen deze leden dat de minister veldpartijen aanmoedigt om versnelling aan te brengen in het realiseren van meer openbare en begrijpelijke keuze-informatie voor patiënten. Kan de minister nader toelichten welke instrumenten hierbij concreet gebruikt worden? Welke mogelijkheden heeft de minister wettelijk beschikbaar om naast aanmoediging ook meer sturende of dwingende instrumenten in te zetten om openbaarmaking van kwaliteitsinformatie te bevorderen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="6ECE166E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ook lezen deze leden in de brief over keuze-informatie voor patiënten dat de Wet kwaliteitsregistraties zorg een belangrijke rol moet spelen in het beter benutten van bestaande kwaliteitsregistraties voor keuze-informatie voor patiënten. Is deze wet volgens de minister voldoende toegerust om daadwerkelijk versnelling te realiseren? Op welke wijze kan deze wet concreet worden ingezet om verdere stappen te zetten richting meer transparantie voor patiënten? Welke beperkingen in het optreden van de overheid op het openbaar maken van kwaliteitsdata blijven volgens de minister bestaan, ook na de inwerkingtreding van deze wet? Kan de minister daarbij ook ingaan op de balans tussen transparantie en uitvoerbaarheid?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="63C02047" w14:textId="602D1B93">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
@@ -1168,57 +1009,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>? Wanneer verwacht de minister de Kamer hierover verder te informeren?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00AD4404" w14:paraId="5CA33635" w14:textId="1119D169">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Wet medezeggenschap cliënten zorginstellingen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A72E4E" w:rsidR="00A36F19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00891DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mcz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1336,51 +1171,50 @@
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="3F2CFFD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie lezen in de voortgangsrapportages over Uitkomstgerichte Zorg en de begeleidende brief dat het programma Uitkomstgerichte Zorg bedoeld is om zorg beter af te stemmen op de behoeften, voorkeuren en waarden van patiënten en daarmee een belangrijke bouwsteen vormt voor passende zorg. Deze leden steunen die beweging nadrukkelijk. Zij zien hierin een belangrijke stap in de transitie van een systeem waarin productie centraal staat naar een systeem waarin de best mogelijke uitkomsten voor patiënten leidend zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="3C5FC7FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In de begeleidende brief van de rapportage uit 2024 lezen deze leden dat zorginstellingen actief zijn opgeroepen gebruik te maken van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>WensenScan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> om instellingen te ondersteunen bij samen beslissen en het werken met uitkomstinformatie. Kan de minister aangeven of inmiddels zichtbaar is geworden dat dit instrument daadwerkelijk heeft bijgedragen aan zorg die beter aansluit bij de behoeften en voorkeuren van patiënten? Hoe heeft dit instrument zich de afgelopen jaren verder ontwikkeld? Zijn er inmiddels ook andere instrumenten ontwikkeld of breder ingezet om zorginstellingen actief te ondersteunen bij uitkomstgericht werken?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00A36F19" w:rsidP="00A72E4E" w:rsidRDefault="00A36F19" w14:paraId="418798BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
@@ -1636,59 +1470,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-partijen om tot meer keuze-informatie te komen voor patiënten, hebben zij vragen bij de effectiviteit hiervan. Kan de </w:t>
       </w:r>
       <w:r w:rsidR="00FF197C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> aangeven of zij enigszins vrijblijvende afspraken voldoende acht, of zal zij op een bepaald moment meer dwingende maatregelen nodig achten? </w:t>
       </w:r>
       <w:r w:rsidR="00BC5330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kan zij </w:t>
-[...7 lines deleted...]
-        <w:t>hierbij</w:t>
+        <w:t>Kan zij hierbij</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook een reflectie</w:t>
       </w:r>
       <w:r w:rsidR="00BC5330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> geven</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> op het gebrek aan vooruitgang op dit vlak sinds de invoering van de Zorgverzekeringswet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00EF1791" w:rsidP="00A72E4E" w:rsidRDefault="00EF1791" w14:paraId="0CD5C13D" w14:textId="33009B05">
       <w:pPr>
@@ -2052,58 +1878,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00A72E4E" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="626DB1D3" w14:textId="073430DC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de PVV-fractie vragen de minister hoe </w:t>
       </w:r>
       <w:r w:rsidR="000516C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ij in algemene zin beoordeelt of patiëntveiligheid in Nederland daadwerkelijk verbetert. Welke indicatoren gebruikt de minister om </w:t>
-[...6 lines deleted...]
-        <w:t>vast te stellen of patiënten nu veiliger zijn dan enkele jaren geleden? Welke signalen, meldingen of incidenten laten volgens de minister juist zien dat verbetering nog steeds noodzakelijk is?</w:t>
+        <w:t>ij in algemene zin beoordeelt of patiëntveiligheid in Nederland daadwerkelijk verbetert. Welke indicatoren gebruikt de minister om vast te stellen of patiënten nu veiliger zijn dan enkele jaren geleden? Welke signalen, meldingen of incidenten laten volgens de minister juist zien dat verbetering nog steeds noodzakelijk is?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="5585FF98" w14:textId="20CFE415">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport labonderzoeksrapport RIVM naar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -2405,51 +2224,50 @@
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="3BE747F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Deze leden vragen specifiek naar de positie van patiënten en cliënten in een klachtenprocedure. Staat de patiënt in de praktijk niet vaak tegenover een professionele zorgaanbieder met meer kennis, meer tijd en meer middelen? Hoe wordt die ongelijkheid gecorrigeerd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="32C05C98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de PVV-fractie vragen daarnaast naar de klachtenfunctionaris. Hoe onafhankelijk is een klachtenfunctionaris wanneer deze door of namens de zorgaanbieder wordt ingezet? Hoe wordt voorkomen dat patiënten het gevoel krijgen dat zij hun klacht moeten indienen binnen hetzelfde systeem waarover zij klagen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="18ACFDDA" w14:textId="216FB1C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook vragen deze leden hoe vaak klachten onder de </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44970" w:rsidR="00F44970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Wet kwaliteit, klachten en geschillen zorg</w:t>
       </w:r>
       <w:r w:rsidR="00F44970">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2760,51 +2578,50 @@
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="12D378B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie maken zich zorgen over de positie van patiënten en cliënten bij geschilleninstanties. Wie een geschil begint, staat vaak tegenover een professionele zorgaanbieder met meer kennis, meer tijd en meer middelen. Kan de minister aangeven hoe wordt gewaarborgd dat de procedure eerlijk en begrijpelijk is voor gewone mensen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="55C9FC43" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deze leden vragen waarom verdere professionalisering van geschilleninstanties nodig is als het stelsel al jaren bestaat. Wat zegt dit over de bescherming die patiënten en cliënten tot nu toe hebben gehad? Welke tekortkomingen zijn geconstateerd en wanneer zijn deze opgelost?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="40DF67A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen of uitspraken van geschilleninstanties inmiddels op één vaste en goed vindbare plaats openbaar worden gemaakt. Zo nee, waarom is dit nog steeds niet geregeld? Zo ja, hoe wordt gezorgd dat patiënten hier daadwerkelijk iets aan hebben?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A72E4E" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="35DA0E13" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
@@ -3095,51 +2912,50 @@
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="4C9A085D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vinden het belangrijk dat medische kennis ook voldoende is gebaseerd op vrouwen. Deze leden vragen welke concrete acties zijn ondernomen om verschillen tussen mannen en vrouwen in onderzoek, diagnostiek, medicatie en behandeling beter mee te nemen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="4C3FA470" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kan de minister aangeven bij welke aandoeningen of geneesmiddelen inmiddels concrete verbeteringen zijn doorgevoerd? Hoe wordt voorkomen dat vrouwengezondheid blijft steken in erkenning van het probleem, zonder afdwingbare verandering in onderzoek en praktijk?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A72E4E" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="0CD91FA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Deze leden vragen ook hoe de minister borgt dat richtlijnen, geneesmiddelenonderzoek en behandelprotocollen voldoende rekening houden met verschillen tussen mannen en vrouwen. Wie is hierop aanspreekbaar als verbetering uitblijft?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="0FF156BF" w14:textId="74D43A9A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -3410,51 +3226,50 @@
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="62E30786" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen naar de actuele stand van zaken bij de uitvoering van het besluit om vrouwen met zeer dicht borstweefsel vanaf 2030 aanvullend een MRI aan te bieden binnen het bevolkingsonderzoek borstkanker. Ligt het aangekondigde tijdpad nog op koers en wanneer ontvangt de Kamer het implementatieplan van het RIVM en Bevolkingsonderzoek Nederland?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="3AA48702" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deze leden wijzen erop dat de Kamer op 10 maart 2026 de motie-Paulusma c.s. heeft aangenomen, waarin wordt verzocht vrouwen binnen het huidige bevolkingsonderzoek borstkanker, waar dat met bestaande onderzoeken en apparatuur mogelijk is, actief te informeren of bij hen sprake is van zeer dicht borstweefsel. Kan de minister aangeven welke opvolging inmiddels aan deze motie wordt gegeven? Wanneer wordt de Kamer geïnformeerd over de uitwerking en implementatie?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="54DC1DB5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kan de minister aangeven of uitvoering van deze motie ertoe kan leiden dat vrouwen al vóór 2030 informatie krijgen over zeer dicht borstweefsel? Zo nee, welke belemmeringen staan daaraan in de weg? Zo ja, op welke termijn kan dit worden gerealiseerd en hoe wordt daarbij helder gecommuniceerd wat zeer dicht borstweefsel betekent voor de betrouwbaarheid van de mammografie en het handelingsperspectief voor vrouwen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00C378AC" w:rsidP="00A72E4E" w:rsidRDefault="00C378AC" w14:paraId="1B6C9B9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
@@ -3731,51 +3546,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="0035177D" w:rsidP="00A72E4E" w:rsidRDefault="00AD4404" w14:paraId="31CBC0E3" w14:textId="749C3597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wetsevaluatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Wmcz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="0035177D" w:rsidP="00A72E4E" w:rsidRDefault="0035177D" w14:paraId="70B3887F" w14:textId="77C05A30">
       <w:pPr>
@@ -4056,51 +3870,50 @@
         </w:rPr>
         <w:t>praktijkoverstijgend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> een cliëntenraad in te stellen wanneer de verplichting bestaat, bijvoorbeeld op wijk-, regio- of samenwerkingsverbandniveau. Kan de minister aangeven of dit binnen de huidige wettelijke kaders mogelijk is, en of dit volgens haar kan bijdragen aan minder administratieve lasten en meer inhoudelijke meerwaarde?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="0035177D" w:rsidP="00A72E4E" w:rsidRDefault="0035177D" w14:paraId="5EE1FBD6" w14:textId="3BC5AFCF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de JA21-fractie vragen de minister te reageren op een praktijkervaring die deze leden heeft bereikt, waarbij een huisartsenpraktijk met ongeveer veertig zorgverleners en de cliëntenraad na meerdere bijeenkomsten gezamenlijk tot de conclusie kwamen dat het nut en de noodzaak van voortzetting beperkt waren, omdat de belangrijkste onderwerpen inmiddels waren besproken en de agenda opdroogde. Welke wettelijke ruimte bestaat er in zo’n situatie om de cliëntenraad te beëindigen, tijdelijk te laten rusten of op een lichtere wijze voort te zetten? Welke gevolgen heeft dit voor verslaglegging, accreditatie en toezicht door de IGJ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="0035177D" w:rsidP="00A72E4E" w:rsidRDefault="0035177D" w14:paraId="1E873BC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>De leden van de JA21-fractie vragen of de minister inzicht heeft in de administratieve lasten en kosten die eerstelijnszorgaanbieders maken voor het oprichten, werven, ondersteunen en onderhouden van een cliëntenraad. Zo ja, kan zij dit inzichtelijk maken? Zo nee, is zij bereid dit alsnog te laten onderzoeken, en wel voornamelijk voor eerstelijnszorgaanbieders?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="0035177D" w:rsidP="00A72E4E" w:rsidRDefault="0035177D" w14:paraId="450CFE82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4262,89 +4075,66 @@
         <w:t xml:space="preserve">eden van de BBB-fractie hebben de onderliggende brieven en stukken bij het schriftelijk overleg over kwaliteitszorg gelezen en zij hebben daarover vooralsnog geen vragen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="006B258D" w:rsidP="00A72E4E" w:rsidRDefault="006B258D" w14:paraId="2AE9972F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A72E4E" w:rsidR="00AE602D" w:rsidP="00A72E4E" w:rsidRDefault="006B258D" w14:paraId="6A10554E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de Groep </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72E4E">
+        <w:t>Vragen en opmerkingen van de leden van de Groep Markuszower</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A72E4E" w:rsidR="00AE602D" w:rsidP="00A72E4E" w:rsidRDefault="00AE602D" w14:paraId="7358869E" w14:textId="6683D1B1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> hebben kennisgenomen van de voorliggende stukken en wachten de beantwoording van de minister met belangstelling af en hebben voor nu geen vragen en/of opmerkingen.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van Groep Markuszower hebben kennisgenomen van de voorliggende stukken en wachten de beantwoording van de minister met belangstelling af en hebben voor nu geen vragen en/of opmerkingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F179CF" w:rsidP="00B33AF5" w:rsidRDefault="00F179CF" w14:paraId="30109777" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B33AF5" w:rsidR="00F179CF" w:rsidP="00B33AF5" w:rsidRDefault="00F179CF" w14:paraId="25F90582" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B33AF5" w:rsidR="00350CC7" w:rsidP="00B33AF5" w:rsidRDefault="00F179CF" w14:paraId="6305FC3C" w14:textId="2CE76EE6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4359,71 +4149,71 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00B33AF5" w:rsidR="00350CC7">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46245F76" w14:textId="77777777" w:rsidR="00993498" w:rsidRDefault="00993498" w:rsidP="006F1300">
+    <w:p w14:paraId="09BD5699" w14:textId="77777777" w:rsidR="00181902" w:rsidRDefault="00181902" w:rsidP="006F1300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A0A1CF8" w14:textId="77777777" w:rsidR="00993498" w:rsidRDefault="00993498" w:rsidP="006F1300">
+    <w:p w14:paraId="5BADB5DC" w14:textId="77777777" w:rsidR="00181902" w:rsidRDefault="00181902" w:rsidP="006F1300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67C55A56" w14:textId="77777777" w:rsidR="00993498" w:rsidRDefault="00993498">
+    <w:p w14:paraId="0BFE9E58" w14:textId="77777777" w:rsidR="00181902" w:rsidRDefault="00181902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4497,71 +4287,71 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003B616D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6527C693" w14:textId="77777777" w:rsidR="00FC76CF" w:rsidRDefault="00FC76CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADCF0B0" w14:textId="77777777" w:rsidR="00993498" w:rsidRDefault="00993498" w:rsidP="006F1300">
+    <w:p w14:paraId="1DD8CA97" w14:textId="77777777" w:rsidR="00181902" w:rsidRDefault="00181902" w:rsidP="006F1300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53967A47" w14:textId="77777777" w:rsidR="00993498" w:rsidRDefault="00993498" w:rsidP="006F1300">
+    <w:p w14:paraId="6BF2BC2E" w14:textId="77777777" w:rsidR="00181902" w:rsidRDefault="00181902" w:rsidP="006F1300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FA6DDB0" w14:textId="77777777" w:rsidR="00993498" w:rsidRDefault="00993498">
+    <w:p w14:paraId="1E8F5F2C" w14:textId="77777777" w:rsidR="00181902" w:rsidRDefault="00181902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3B231E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC3C515E"/>
     <w:lvl w:ilvl="0" w:tplc="9E2C7270">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5511,50 +5301,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="68577839">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1218784662">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1422918648">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="37513501">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00795E3F"/>
     <w:rsid w:val="0000304B"/>
     <w:rsid w:val="000030C8"/>
     <w:rsid w:val="00003FD3"/>
     <w:rsid w:val="00003FF9"/>
     <w:rsid w:val="00006852"/>
@@ -5773,50 +5564,51 @@
     <w:rsid w:val="00151F07"/>
     <w:rsid w:val="0015296C"/>
     <w:rsid w:val="00153416"/>
     <w:rsid w:val="001549C8"/>
     <w:rsid w:val="00154D3F"/>
     <w:rsid w:val="00155732"/>
     <w:rsid w:val="00156E8F"/>
     <w:rsid w:val="00156FFC"/>
     <w:rsid w:val="00157869"/>
     <w:rsid w:val="001648B6"/>
     <w:rsid w:val="001658FE"/>
     <w:rsid w:val="00167798"/>
     <w:rsid w:val="00170371"/>
     <w:rsid w:val="0017053F"/>
     <w:rsid w:val="00171877"/>
     <w:rsid w:val="00171DE3"/>
     <w:rsid w:val="00172632"/>
     <w:rsid w:val="001731A7"/>
     <w:rsid w:val="0017321E"/>
     <w:rsid w:val="0017431C"/>
     <w:rsid w:val="0017444B"/>
     <w:rsid w:val="0017575F"/>
     <w:rsid w:val="001763BE"/>
     <w:rsid w:val="00181348"/>
     <w:rsid w:val="00181405"/>
+    <w:rsid w:val="00181902"/>
     <w:rsid w:val="00183C90"/>
     <w:rsid w:val="001855C2"/>
     <w:rsid w:val="001868A3"/>
     <w:rsid w:val="0019264D"/>
     <w:rsid w:val="00193684"/>
     <w:rsid w:val="0019396E"/>
     <w:rsid w:val="00194EAA"/>
     <w:rsid w:val="00195388"/>
     <w:rsid w:val="001957C5"/>
     <w:rsid w:val="001959FD"/>
     <w:rsid w:val="00195AEB"/>
     <w:rsid w:val="00195DD9"/>
     <w:rsid w:val="001962FB"/>
     <w:rsid w:val="001963D4"/>
     <w:rsid w:val="00196418"/>
     <w:rsid w:val="001A0B62"/>
     <w:rsid w:val="001A1671"/>
     <w:rsid w:val="001A1F43"/>
     <w:rsid w:val="001A258B"/>
     <w:rsid w:val="001A310B"/>
     <w:rsid w:val="001A3D40"/>
     <w:rsid w:val="001A479D"/>
     <w:rsid w:val="001A4AF5"/>
     <w:rsid w:val="001A6171"/>
     <w:rsid w:val="001A61A7"/>
@@ -5839,50 +5631,51 @@
     <w:rsid w:val="001C7504"/>
     <w:rsid w:val="001C7567"/>
     <w:rsid w:val="001C7A00"/>
     <w:rsid w:val="001D0350"/>
     <w:rsid w:val="001D037F"/>
     <w:rsid w:val="001D0BF6"/>
     <w:rsid w:val="001D271A"/>
     <w:rsid w:val="001D29BA"/>
     <w:rsid w:val="001D2B84"/>
     <w:rsid w:val="001D51A3"/>
     <w:rsid w:val="001D5AEF"/>
     <w:rsid w:val="001E0C89"/>
     <w:rsid w:val="001E1B34"/>
     <w:rsid w:val="001E27F8"/>
     <w:rsid w:val="001E33DF"/>
     <w:rsid w:val="001E68A8"/>
     <w:rsid w:val="001E7113"/>
     <w:rsid w:val="001E7A70"/>
     <w:rsid w:val="001E7E28"/>
     <w:rsid w:val="001F094B"/>
     <w:rsid w:val="001F13F7"/>
     <w:rsid w:val="001F15DE"/>
     <w:rsid w:val="001F1F50"/>
     <w:rsid w:val="001F257B"/>
     <w:rsid w:val="001F3AB2"/>
+    <w:rsid w:val="001F3F47"/>
     <w:rsid w:val="001F4278"/>
     <w:rsid w:val="001F4718"/>
     <w:rsid w:val="001F4842"/>
     <w:rsid w:val="001F67DF"/>
     <w:rsid w:val="001F7428"/>
     <w:rsid w:val="002002B1"/>
     <w:rsid w:val="0020164D"/>
     <w:rsid w:val="002026B8"/>
     <w:rsid w:val="00202C3C"/>
     <w:rsid w:val="0020390D"/>
     <w:rsid w:val="00203F7E"/>
     <w:rsid w:val="002057A1"/>
     <w:rsid w:val="002062D4"/>
     <w:rsid w:val="00206722"/>
     <w:rsid w:val="00206BEE"/>
     <w:rsid w:val="00207E06"/>
     <w:rsid w:val="00210E57"/>
     <w:rsid w:val="0021129B"/>
     <w:rsid w:val="002137AD"/>
     <w:rsid w:val="00214A87"/>
     <w:rsid w:val="00214C8F"/>
     <w:rsid w:val="00214C9C"/>
     <w:rsid w:val="0021501E"/>
     <w:rsid w:val="00215077"/>
     <w:rsid w:val="002161E4"/>
@@ -7505,50 +7298,51 @@
     <w:rsid w:val="00CC2ABC"/>
     <w:rsid w:val="00CC5166"/>
     <w:rsid w:val="00CC5586"/>
     <w:rsid w:val="00CC578C"/>
     <w:rsid w:val="00CC6342"/>
     <w:rsid w:val="00CC6519"/>
     <w:rsid w:val="00CC67A6"/>
     <w:rsid w:val="00CD0704"/>
     <w:rsid w:val="00CD0A50"/>
     <w:rsid w:val="00CD1BF0"/>
     <w:rsid w:val="00CD2641"/>
     <w:rsid w:val="00CD4145"/>
     <w:rsid w:val="00CD4FEA"/>
     <w:rsid w:val="00CE11FB"/>
     <w:rsid w:val="00CE12F6"/>
     <w:rsid w:val="00CE251F"/>
     <w:rsid w:val="00CE2C2F"/>
     <w:rsid w:val="00CE4733"/>
     <w:rsid w:val="00CE52E9"/>
     <w:rsid w:val="00CE59EB"/>
     <w:rsid w:val="00CE6C10"/>
     <w:rsid w:val="00CE7E49"/>
     <w:rsid w:val="00CF00A4"/>
     <w:rsid w:val="00CF1017"/>
     <w:rsid w:val="00CF12C4"/>
+    <w:rsid w:val="00CF153B"/>
     <w:rsid w:val="00CF1A3A"/>
     <w:rsid w:val="00CF1C0D"/>
     <w:rsid w:val="00CF1CA1"/>
     <w:rsid w:val="00CF3ECB"/>
     <w:rsid w:val="00CF4478"/>
     <w:rsid w:val="00CF44A8"/>
     <w:rsid w:val="00CF4642"/>
     <w:rsid w:val="00CF4D9F"/>
     <w:rsid w:val="00CF4EFE"/>
     <w:rsid w:val="00CF57D6"/>
     <w:rsid w:val="00CF6654"/>
     <w:rsid w:val="00CF6D5C"/>
     <w:rsid w:val="00CF6E44"/>
     <w:rsid w:val="00CF77F6"/>
     <w:rsid w:val="00D02088"/>
     <w:rsid w:val="00D02D8C"/>
     <w:rsid w:val="00D03068"/>
     <w:rsid w:val="00D030D6"/>
     <w:rsid w:val="00D04098"/>
     <w:rsid w:val="00D05503"/>
     <w:rsid w:val="00D0564E"/>
     <w:rsid w:val="00D06447"/>
     <w:rsid w:val="00D07124"/>
     <w:rsid w:val="00D07986"/>
     <w:rsid w:val="00D07C2A"/>
@@ -10114,73 +9908,73 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>12</ap:Pages>
-  <ap:Words>6128</ap:Words>
-  <ap:Characters>33705</ap:Characters>
+  <ap:Words>6120</ap:Words>
+  <ap:Characters>33661</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>280</ap:Lines>
   <ap:Paragraphs>79</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>39754</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>39702</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075EC728BD2AE4340BD99198ACEA22D2B</vt:lpwstr>
   </property>