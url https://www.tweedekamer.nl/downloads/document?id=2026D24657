--- v0 (2026-05-26)
+++ v1 (2026-07-15)
@@ -1,3509 +1,1824 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="6D84737F" w14:textId="77777777">
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="005E164F" w14:paraId="7CBDF1F5" w14:textId="1D34754F">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD" w:rsidR="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD" w:rsidR="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD" w:rsidR="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Koninkrijksrelaties (IV) en het BES-fonds (H) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="2EBFA5AA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD" w:rsidR="005E164F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="23DE44E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="78DA47D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 26 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="3C64DA93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="00B71DAD" w:rsidRDefault="005E164F" w14:paraId="37EBCFE8" w14:textId="0421FB7E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het vergroten van voedselzekerheid in de Caribische delen van het Koninkrijk is geen luxe, maar een noodzaak. De huidige afhankelijkheid van import maakt de eilanden kwetsbaar, terwijl kansen voor lokale productie en ondernemerschap nog onvoldoende worden benut. Daarom heeft het kabinet uw Kamer in februari jl. geïnformeerd over het voornemen tot oprichting van de stichting CariFoodFund, met als doel de voedselzekerheid in de Caribische delen van het Koninkrijk te versterken. Ook de Algemene Rekenkamer wijst in haar onderzoek naar strategische voorraden op Bonaire, Sint Eustatius en Saba op het belang hiervan.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="6C93D264" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="7DFB41BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na de voorhangprocedure is er geen reactie van de Staten-Generaal ontvangen. Dit betekent dat de stichting kan worden opgericht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00342359">
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit zal naar verwachting voorafgaand aan het zomerreces gebeuren. De oprichting is een belangrijke stap in het versterken van de beschikbare voedselvoorziening op de eilanden. Ondernemers op de Caribische delen van het Koninkrijk kunnen straks leningen aanvragen voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>projecten die bijdragen aan het vergroten van de voedselzekerheid op Aruba, Curaçao, Sint Maarten, Bonaire, Sint Eustatius en Saba. Zoals benoemd in de Beleidsbrief Koninkrijksrelaties, wordt er zo gewerkt aan het versterken van economische weerbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="002060"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00342359">
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
         </w:rPr>
-        <w:t>projecten die bijdragen aan het vergroten van de voedselzekerheid op Aruba, Curaçao, Sint Maarten, Bonaire, Sint Eustatius en Saba. Zoals benoemd in de Beleidsbrief Koninkrijksrelaties, wordt er zo gewerkt aan het versterken van economische weerbaarheid</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, terwijl er tegelijkertijd kansen worden geboden voor startende en ervaren ondernemers binnen de agri-sector om bij te dragen aan de voedselzekerheid van hun eiland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="63A52701" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="57794658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="7911BC98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Concreet is voorstel het om de voedselzekerheid op de zes Caribische eilanden in het Koninkrijk te vergroten, middels inzet op twee pijlers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="20DF7495" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="387D190B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eerste pijler richt zich op het stimuleren van ondernemerschap, door middel van het oprichten van stichting CFF. Deze stichting zal een revolverend fonds opzetten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>waarin door het ministerie van Binnenlandse Zaken en Koninkrijkrelaties (hierna: BZK) 18 mln. euro aan kapitaal wordt gestort in de stichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="4F42C2DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="6F9A4E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De tweede pijler bestaat uit directe subsidies en bijdragen aan lokale overheden, gericht op het ondersteunen van (beleids)initiatieven op het gebied van voedselzekerheid. Voor deze pijler is 6 mln. euro gereserveerd vanuit het ministerie van BZK. Uitgangspunt hierbij is dat de middelen effectief worden ingezet ten gunste van de initiatieven voor het versterken van het voedselsysteem, waaronder lokale voedselproductie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="61FCEE13" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="1B1BD252" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="4C795706" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De oprichting van de stichting ziet enkel op de eerste pijler. Deze brief zal om die reden ingaan op de oprichting van stichting CariFoodFund.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="053EE88A" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="634AE3B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="0514E916" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Met deze brief ga ik daarnaast verder ik in op drie onderwerpen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="1228996B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="0E3E9303" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk229492411" w:id="0"/>
-      <w:r w:rsidRPr="00342359">
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Carifoodfund: achtergrond, doelstelling en governance;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="3A92461C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="119A9F67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00342359">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Nulmeting stand van zaken voedselzekerheid PRIVA;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="18986868" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="73E1E691" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00342359">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="29EA1528" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="07D72F69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="7840D7C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CariFoodFund: governance en doelstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="1DE55603" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="6AA252C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="704E1E04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Governance CariFoodFund</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="5749B2C4" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="7FE2601B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00342359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>De stichting wordt opgericht met één directeur/bestuurder en een Raad van Toezicht met minimaal 3 leden. De stichting zal na oprichting de werving van de andere medewerkers in gang zetten. Ik verwacht dat de stichting op korte termijn kan starten met de werkzaamheden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="415BFE3E" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="7A3380D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="237B6BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
-          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="002060"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>De stichting is onafhankelijk, wat betekent dat zij zelfstandig zal opereren op basis van samenwerkingsafspraken met het ministerie van BZK. Deze afspraken worden vastgelegd in een convenant. De financiële afspraken zijn vastgelegd in de statuten en worden bekrachtigd door een notaris.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="7B188E1D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="52212E7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="40F7FACE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelstelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="3E27B46A" w14:textId="77777777">
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="045D7ADE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tijdens het debat Bestaanszekerheid op 23 april jl. werd er gevraagd naar de nadere invulling van het voedselzekerheidsfonds. Naast de reeds omschreven doelstellig in de Kamerbrief van februari jl.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, acht ik het van belang dat het fonds ruimte biedt aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zowel bestaande kleinschalige ondernemers als nieuwe initiatieven. Dat betekent dat er allereerst goed aangesloten moet worden bij de schaal en de grootte van de zes eilanden en het fonds rekening moet houden met de huidige kleinschalige ondernemers. Tegelijkertijd is het, mede met het oog op het revolverende karakter van het fonds, van belang dat er ook ruimte is voor grotere en meer kapitaalkrachtige initiatieven die kunnen bijdragen aan een gezond financieel rendement en daarmee aan de continuïteit van het fonds op de langere termijn. Ik beschouw hiermee dan ook de toezegging als afgedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00342359">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00342359">
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="2275E195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="46B1E0C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het revolverende aspect van het fonds wordt gestimuleerd door samen te werken met private financiers, zoals banken en pensioenfondsen. Hierdoor wordt het beschikbare budget vergroot en tegelijkertijd gezorgd voor een innovatieve en langdurige inzet van de middelen. Financiële instellingen op zowel de Caribische delen van het Koninkrijk als in Europees Nederland kunnen investeren in het fonds via leningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="4D557DEE" w14:textId="77777777">
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="3108FE32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Denk hierbij aan de werkwijze van het Nationaal Restauratiefonds, waarbij door een combinatie van publieke middelen met private financiering rente- en aflossingsstromen opnieuw kunnen worden ingezet voor nieuwe projecten investeringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="63CCED5F" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="6EFEAD45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="1C193DE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hiermee worden ondernemerschap en private initiatieven die bijdragen het versterken van het voedselsysteem, zoals voedselproductie, op de eilanden gestimuleerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="78A62138" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="2AAB9171" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="40FC69D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nulmeting stand van zaken voedselzekerheid PRIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="1CDCDD02" w14:textId="77777777">
-      <w:r w:rsidRPr="00342359">
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="2E748BE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Om de doelmatigheid van stichting CariFoodFund en de bijdragen vanuit de publieke pijler te monitoren, is er voor het eerst een nulmeting uitgevoerd naar de stand van de voedselzekerheid in de Caribische delen van het Koninkrijk. Dit is enerzijds een belangrijke stap om een objectief overzicht te krijgen in de voedselproductie, maar ook om inzicht te krijgen in de diversiteit van productie, de distributiekanalen en voorraden in de keten. Het rapport van onderzoeksbureau PRIVA is als bijlage toegevoegd bij deze brief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="60175411" w14:textId="77777777"/>
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="4C0136C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="24090680" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de nulmeting is de lokale voedsel productie per eiland geïnventariseerd, de bijdrage van deze productie aan de voedselvoorziening en binnen welke fysieke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>randvoorwaarden deze productie plaatsvindt. Tegelijkertijd signaleert PRIVA dat de informatie over commerciële producenten nog beperkt is. Soms is niet alle data in detail beschikbaar om productie nauwkeurig te kunnen volgen of worden producten opgeleverd door informele productie. Ook laten de eilanden geen uniform productieprofiel zien, de resultaten lopen dan ook uiteen. Om die reden zijn de datasets ook voorafgaand aan de vaststelling van het onderzoek gedeeld met de eilanden en is deze input verwerkt. In samenspraak, en met dank aan de input van de eilanden, is er een goede start gemaakt naar de stand van de voedselzekerheid. Er ligt een mooie uitdaging voor de zes eilanden, de stichting en de betrokken departementen om in gezamenlijkheid deze data verder te actualiseren, te concretiseren en/of uit te breiden. De data zullen op reguliere momenten geactualiseerd worden en gedeeld met uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="002A8417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="2200E0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conform motie Ceder</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Ceder-Vermeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00342359">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zal ik Bonaire actief blijven ondersteunen bij het verhogen van de voedselproductie. Momenteel is de zelfvoorziening op Bonaire gemeten op 8,25%. De stichting zal middels het fonds investeringen voor lokale ondernemers mogelijk maken. Daarnaast wordt €0,75 miljoen beschikbaar gesteld aan het openbaar lichaam </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230259004" w:id="1"/>
-      <w:r w:rsidRPr="00342359">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bonaire voor randvoorwaardelijke initiatieven, denk bijvoorbeeld infrastructuur, die nodig zijn voor voedselzekerheid.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00342359">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> De mogelijkheden om importzekerheid verder te versterken worden meegenomen in de economische ontwikkelstrategieën voor Bonaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="536ABA65" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="3EEA11E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="33966541" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Daarnaast verkennen zowel Aruba, Curaçao en Bonaire, als Sint Maarten, Sint Eustatius en Saba gezamenlijk verdere samenwerking op het gebied van import- en alternatieve handelsroutes. Uw Kamer wordt middels Kamerbrieven over voedselzekerheid periodiek geïnformeerd over de voortgang op het verhogen van de voedselproductie. Hiermee beschouw ik beide moties dan ook als afgedaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="2EF0E520" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="2FCB2E2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="20B7577B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="52D8444F" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="34A3C913" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten slotte organiseert de gezamenlijke koepelorganisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dutch Caribbean Agriculture, Livestock &amp; Fisheries Alliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(DCALFA), eind mei op Sint Maarten opnieuw een werkconferentie over voedselzekerheid. Tijdens deze conferentie wordt onder meer gesproken over regionale samenwerking, handel en logistiek, geopolitieke ontwikkelingen en de verdere uitwerking van stichting CariFoodFund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="49B76B25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="005E164F" w:rsidRDefault="005E164F" w14:paraId="795E1BAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik kijk ernaar uit om samen met de zes eilanden, de stichting CariFoodFund en betrokken departementen verder te werken aan het versterken van voedselzekerheid in de Caribische delen van het Koninkrijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B71DAD" w:rsidP="00B71DAD" w:rsidRDefault="00B71DAD" w14:paraId="35647DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="00B71DAD" w:rsidRDefault="005E164F" w14:paraId="2BF893B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...32 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342359" w:rsidR="006F5BBD" w:rsidP="006F5BBD" w14:paraId="5BBE3D19" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="005E164F" w:rsidP="00B71DAD" w:rsidRDefault="005E164F" w14:paraId="49D1FD89" w14:textId="5E0927CC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD" w:rsidR="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B71DAD" w:rsidR="004E5D09" w:rsidP="00B71DAD" w:rsidRDefault="004E5D09" w14:paraId="75EE6CC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B71DAD" w:rsidR="004E5D09" w:rsidSect="007B7BE1">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="33E5A419" w14:textId="77777777" w:rsidR="00C969D5" w:rsidRDefault="00C969D5" w:rsidP="005E164F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="092C8DD0" w14:textId="77777777" w:rsidR="00C969D5" w:rsidRDefault="00C969D5" w:rsidP="005E164F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Gadugi"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...28 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A030BD" w14:paraId="7E0042D4" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C39066B" w14:textId="77777777" w:rsidR="0082326F" w:rsidRPr="005E164F" w:rsidRDefault="0082326F" w:rsidP="005E164F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00AC458B" w14:paraId="7E000804" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67580AF7" w14:textId="77777777" w:rsidR="0082326F" w:rsidRPr="005E164F" w:rsidRDefault="0082326F" w:rsidP="005E164F">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A030BD" w14:paraId="45482CF6" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7186FB87" w14:textId="77777777" w:rsidR="0082326F" w:rsidRPr="005E164F" w:rsidRDefault="0082326F" w:rsidP="005E164F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4C5F982D" w14:textId="77777777" w:rsidR="00C969D5" w:rsidRDefault="00C969D5" w:rsidP="005E164F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F1C2FAC" w14:textId="77777777" w:rsidR="00C969D5" w:rsidRDefault="00C969D5" w:rsidP="005E164F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...3 lines deleted...]
-        <w:rPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="41B94A4D" w14:textId="77777777" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A61923">
-        <w:rPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Algemene Rekenkamer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A61923">
-        <w:rPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Geen vangnet voor Caribisch Nederland – gebrek aan strategische voorraden op Bonaire, Sint Eustatius en Saba,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A61923">
-        <w:rPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 mei 2026.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7C643E51" w14:textId="4BE1C707" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 36 800 IV, nr. 45.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="5086165C" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2CB79B2B" w14:textId="3EC6B3E4" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...10 lines deleted...]
-        <w:t>, nr. 45.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36 800 IV, nr. 56.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="4314BA5D" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1AC89046" w14:textId="7F69ABE0" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36 800-IV, nr. 56.</w:t>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 36 800 IV, nr. 45.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00A030BD" w:rsidP="00A030BD" w14:paraId="0D3E4DB1" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1B538421" w14:textId="77777777" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>, nr. 45.</w:t>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commissiedebat Bestaanszekerheid Caribisch Nederland d.d. 23 april 2026. TZ202604-169.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00A030BD" w:rsidRPr="00E74803" w:rsidP="00A030BD" w14:paraId="2A3732DA" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6E00B064" w14:textId="1C3FC368" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74803">
-[...18 lines deleted...]
-        <w:t>debat Bestaanszekerheid Caribisch Nederland d.d. 23 april 2026. TZ202604-169.</w:t>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken ll, vergaderjaar 2024/25, 36 600 IV, nr. 61.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00A030BD" w:rsidRPr="00C772DF" w:rsidP="00A030BD" w14:paraId="22A6ADD6" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2B7BD455" w14:textId="2E0BD4DF" w:rsidR="005E164F" w:rsidRPr="00B71DAD" w:rsidRDefault="005E164F" w:rsidP="005E164F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C772DF">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken ll, vergaderjaar 2025/26, 29 653-70.</w:t>
+      <w:r w:rsidRPr="00B71DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken ll, vergaderjaar 2025/26, 29 653, nr. 70.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A030BD" w14:paraId="2FAF0A47" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12FFC125" w14:textId="77777777" w:rsidR="0082326F" w:rsidRPr="005E164F" w:rsidRDefault="0082326F" w:rsidP="005E164F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...446 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6460D4BC" w14:textId="77777777" w:rsidR="0082326F" w:rsidRPr="005E164F" w:rsidRDefault="0082326F" w:rsidP="005E164F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00AC458B" w14:paraId="5FAF5C4B" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DC09F00" w14:textId="77777777" w:rsidR="0082326F" w:rsidRPr="005E164F" w:rsidRDefault="0082326F" w:rsidP="005E164F">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1200 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...7 lines deleted...]
-      <w:start w:val="1"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B527FF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA00AFDC"/>
+    <w:lvl w:ilvl="0" w:tplc="BC5247BA">
+      <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Symbol" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="0EE0FFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="A31CE830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="3A0A03CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="01243D08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="ED64CDDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="F2BA4AEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="D7AC8AA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...217 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="EF5E9EDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...298 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1986201870">
+  <w:num w:numId="1" w16cid:durableId="1225676653">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC458B"/>
-[...102 lines deleted...]
-    <w:rsid w:val="00FF348D"/>
+    <w:rsidRoot w:val="005E164F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rsid w:val="007B7BE1"/>
+    <w:rsid w:val="0082326F"/>
+    <w:rsid w:val="00B71DAD"/>
+    <w:rsid w:val="00C969D5"/>
+    <w:rsid w:val="00D259EF"/>
+    <w:rsid w:val="00DC5186"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="1DA18C81"/>
-  <w15:docId w15:val="{F936A563-96D2-403E-B8C2-B05F5C299A8A}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="107723B9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C92ECFBC-6D09-45FF-BF43-7CA2FD38EC71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3512,77 +1827,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3607,75 +1922,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3710,55 +2025,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3821,897 +2136,817 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E164F"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF4502"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF4502"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF4502"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF4502"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E04C08"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E04C08"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005E164F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E04C08"/>
+    <w:rsid w:val="005E164F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...76 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00063EDE"/>
+    <w:rsid w:val="005E164F"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...98 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4987,68 +3222,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7066</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1313</ap:Words>
+  <ap:Characters>7226</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>196</ap:Lines>
-  <ap:Paragraphs>102</ap:Paragraphs>
+  <ap:Lines>60</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8167</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8522</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>