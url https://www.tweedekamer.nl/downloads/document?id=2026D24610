--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -947,225 +947,234 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="00BC2C48" w:rsidRDefault="00EC3BAC" w14:paraId="28DAD22E" w14:textId="37757AF8">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>de mate waarin de wet heeft bijgedragen aan het verminderen van heling, witwassen en de daaraan ten grondslag liggende vermogensdelicten</w:t>
       </w:r>
       <w:r w:rsidR="00BC2C48">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">waaronder een analyse van mogelijke verplaatsingseffecten </w:t>
       </w:r>
       <w:r w:rsidR="003F17C8">
         <w:t>en ontwijkings- en aanpassingsstrategieën</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="00203A8C" w:rsidRDefault="00C9188D" w14:paraId="2FA12FD4" w14:textId="379AC40B">
+    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="00203A8C" w:rsidRDefault="00C9188D" w14:paraId="2FA12FD4" w14:textId="07AA7ACD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00EC3BAC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>de werking en het gebruik van het</w:t>
       </w:r>
       <w:r w:rsidR="00995ECE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006A0D78">
+        <w:t>bestand</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
-        <w:t>register,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00995ECE">
         <w:t xml:space="preserve"> bedoeld in </w:t>
       </w:r>
       <w:r w:rsidR="005A471D">
         <w:t>artikel 437, eerste lid, onder a,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F5089">
         <w:t>van het Wetboek van Strafrecht</w:t>
       </w:r>
       <w:r w:rsidR="00630F5D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="006831A2" w:rsidRDefault="00C9188D" w14:paraId="55B4B381" w14:textId="14C21A08">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00EC3BAC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">de werking van </w:t>
       </w:r>
       <w:r w:rsidR="005527FC">
         <w:t>de voorziening, bedoeld in artikel 437ter, tweede lid, van het Wetboek van Strafrecht</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">, waaronder het aantal geregistreerde opkopers en de mate van naleving van de meldplicht; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="001A1368" w:rsidRDefault="00EC3BAC" w14:paraId="424C4CE2" w14:textId="0ECA9CD7">
+    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="001A1368" w:rsidRDefault="006A0D78" w14:paraId="424C4CE2" w14:textId="3F9EAD92">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">e. </w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3BAC">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>de handhaving van de wet, waaronder</w:t>
       </w:r>
       <w:r w:rsidR="00263A97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>het aantal controles,</w:t>
       </w:r>
       <w:r w:rsidR="00263A97">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>geconstateerde overtredingen,</w:t>
       </w:r>
       <w:r w:rsidR="00263A97">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>opgelegde sancties</w:t>
       </w:r>
       <w:r w:rsidR="00263A97">
         <w:t xml:space="preserve"> en de </w:t>
       </w:r>
       <w:r w:rsidR="001A1368">
         <w:t xml:space="preserve">gevraagde </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">capaciteit en inzet van politie en gemeenten; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="00F00130" w:rsidRDefault="001A1368" w14:paraId="042E451C" w14:textId="46D0ACD9">
+    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="00F00130" w:rsidRDefault="006A0D78" w14:paraId="042E451C" w14:textId="4B4F498E">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1BE1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
+        <w:t xml:space="preserve">de proportionaliteit en noodzakelijkheid van de verwerking van persoonsgegevens; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="00F00130" w:rsidRDefault="006A0D78" w14:paraId="7E1DEFD3" w14:textId="24E8F259">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="006F1BE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
-        <w:t xml:space="preserve">de proportionaliteit en noodzakelijkheid van de verwerking van persoonsgegevens; </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="003E15C6">
         <w:t xml:space="preserve">effectiviteit </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00C40474">
         <w:t xml:space="preserve">van deze wet </w:t>
       </w:r>
       <w:r w:rsidR="00C85CEF">
         <w:t xml:space="preserve">in relatie tot </w:t>
       </w:r>
       <w:r w:rsidR="005D6ACB">
         <w:t xml:space="preserve">en in </w:t>
       </w:r>
       <w:r w:rsidR="00C85CEF">
         <w:t xml:space="preserve">de samenhang </w:t>
       </w:r>
       <w:r w:rsidR="00C40474">
         <w:t xml:space="preserve">met </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">andere maatregelen ter bestrijding van heling en witwassen, in het bijzonder maatregelen samenhangend met wetten </w:t>
       </w:r>
       <w:r w:rsidR="00902461">
         <w:t xml:space="preserve">die toezien </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidR="00902461">
         <w:t xml:space="preserve">verkoop via </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t>digitale platforms</w:t>
       </w:r>
       <w:r w:rsidR="00B5098D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="009D32C3" w:rsidRDefault="007620CA" w14:paraId="0B461F3D" w14:textId="4FC4BF95">
+    <w:p w:rsidRPr="00B52A8F" w:rsidR="00B52A8F" w:rsidP="009D32C3" w:rsidRDefault="007620CA" w14:paraId="0B461F3D" w14:textId="31EA393C">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Het verslag </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">wordt waar mogelijk gebaseerd op kwantitatieve gegevens en </w:t>
       </w:r>
       <w:r w:rsidR="00A14274">
         <w:t>op</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve"> kwalitatief onderzoek onder uitvoerders en gebruikers van het </w:t>
       </w:r>
+      <w:r w:rsidR="006A0D78">
+        <w:t>bestand</w:t>
+      </w:r>
       <w:r w:rsidR="00586B42">
-        <w:t>register en de voorziening</w:t>
+        <w:t xml:space="preserve"> en de voorziening</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52A8F" w:rsidR="00B52A8F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00EA1CE4" w:rsidRDefault="00EA1CE4" w14:paraId="672E5D44" w14:textId="77777777"/>
     <w:p w:rsidR="00B221DF" w:rsidP="00B221DF" w:rsidRDefault="003C21AC" w14:paraId="03451C8C" w14:textId="7A623473">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002A501C" w:rsidP="00B52A8F" w:rsidRDefault="002A501C" w14:paraId="2C961B3D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1250,71 +1259,71 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dobbe</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F35F9E" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E4C2B53" w14:textId="77777777" w:rsidR="001A32BB" w:rsidRDefault="001A32BB">
+    <w:p w14:paraId="167A27C5" w14:textId="77777777" w:rsidR="00C170EB" w:rsidRDefault="00C170EB">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0162F748" w14:textId="77777777" w:rsidR="001A32BB" w:rsidRDefault="001A32BB">
+    <w:p w14:paraId="2ABA153D" w14:textId="77777777" w:rsidR="00C170EB" w:rsidRDefault="00C170EB">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DDA8114" w14:textId="77777777" w:rsidR="001A32BB" w:rsidRDefault="001A32BB">
+    <w:p w14:paraId="4DFD98CF" w14:textId="77777777" w:rsidR="00C170EB" w:rsidRDefault="00C170EB">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1328,64 +1337,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C99EF9" w14:textId="77777777" w:rsidR="001A32BB" w:rsidRDefault="001A32BB">
+    <w:p w14:paraId="3ED8255B" w14:textId="77777777" w:rsidR="00C170EB" w:rsidRDefault="00C170EB">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A2C4F8F" w14:textId="77777777" w:rsidR="001A32BB" w:rsidRDefault="001A32BB">
+    <w:p w14:paraId="67B8282C" w14:textId="77777777" w:rsidR="00C170EB" w:rsidRDefault="00C170EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B69207E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6FA6D456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1561,149 +1570,150 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B221DF"/>
     <w:rsid w:val="000034B7"/>
     <w:rsid w:val="000942B3"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="000F092E"/>
     <w:rsid w:val="00134C1C"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00170DBF"/>
     <w:rsid w:val="001964B0"/>
     <w:rsid w:val="001A1368"/>
     <w:rsid w:val="001A32BB"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="00203A8C"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
+    <w:rsid w:val="002562DB"/>
     <w:rsid w:val="00263A97"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002A501C"/>
     <w:rsid w:val="002C287B"/>
     <w:rsid w:val="003473AF"/>
     <w:rsid w:val="0036452B"/>
     <w:rsid w:val="003B6F42"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E15C6"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="003F17C8"/>
     <w:rsid w:val="00414591"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00455EAF"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B487F"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="004E6931"/>
     <w:rsid w:val="004F5089"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="00532261"/>
     <w:rsid w:val="005527FC"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="005729B5"/>
     <w:rsid w:val="00586B42"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A471D"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="005D6ACB"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="00630F5D"/>
     <w:rsid w:val="00631D0D"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006831A2"/>
     <w:rsid w:val="006970EF"/>
+    <w:rsid w:val="006A0D78"/>
     <w:rsid w:val="006A7819"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="006F1BE1"/>
     <w:rsid w:val="00755EBE"/>
     <w:rsid w:val="007620CA"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00792651"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007B1F7C"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="00866638"/>
     <w:rsid w:val="0087586C"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008C5D86"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="00902461"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
@@ -1714,50 +1724,51 @@
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009D32C3"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A14274"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A73B6D"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00A95847"/>
     <w:rsid w:val="00AA2985"/>
     <w:rsid w:val="00AF2E38"/>
     <w:rsid w:val="00AF5AA6"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B221DF"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00B5098D"/>
     <w:rsid w:val="00B52A8F"/>
     <w:rsid w:val="00B70BFD"/>
     <w:rsid w:val="00BB0B50"/>
     <w:rsid w:val="00BC2C48"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C12C07"/>
+    <w:rsid w:val="00C170EB"/>
     <w:rsid w:val="00C32ABB"/>
     <w:rsid w:val="00C40474"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00C85CEF"/>
     <w:rsid w:val="00C9188D"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D2213D"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D762C4"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D832C2"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF691E"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E0734A"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E52507"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E75AC5"/>
@@ -3005,73 +3016,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>432</ap:Words>
-  <ap:Characters>2377</ap:Characters>
+  <ap:Words>431</ap:Words>
+  <ap:Characters>2376</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>19</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2804</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2802</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>