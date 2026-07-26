--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -1,239 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0006740D" w:rsidP="0006740D" w:rsidRDefault="0006740D" w14:paraId="17AEBB4B" w14:textId="77777777">
-[...111 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="002B678C" w:rsidP="00DD131A" w:rsidRDefault="002B678C" w14:paraId="35D47413" w14:textId="4026D5E6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...47 lines deleted...]
-    <w:p w:rsidRPr="006A1556" w:rsidR="000B7025" w:rsidP="00122D40" w:rsidRDefault="000B7025" w14:paraId="45D542A0" w14:textId="7BF88727">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD131A">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B678C" w:rsidP="00DD131A" w:rsidRDefault="002B678C" w14:paraId="4DBD65FE" w14:textId="7846E4E2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD131A">
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r>
+        <w:t>03715</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD131A" w:rsidP="00DD131A" w:rsidRDefault="00DD131A" w14:paraId="39B48E69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B678C" w:rsidR="002B678C" w:rsidP="00DD131A" w:rsidRDefault="002B678C" w14:paraId="2192060E" w14:textId="69D8013F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B678C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B678C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="7FC18122" w14:textId="7F740934">
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bekend met het bericht ‘Man mishandelt buschauffeur omdat hij geen taxiservice krijgt’?</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A1556">
@@ -245,3988 +149,1180 @@
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:t>Ja.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="000B7025" w:rsidP="000B7025" w:rsidRDefault="000B7025" w14:paraId="2169DEC0" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="3D83FA6D" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de mening dat agressie en geweld tegen OV-personeel en reizigers volstrekt onacceptabel is en dat zij veilig hun werk moeten kunnen doen dan wel veilig moeten kunnen reizen?</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="000B7025" w:rsidP="000B7025" w:rsidRDefault="000B7025" w14:paraId="47AAAE85" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="0B2AF1DB" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="000B7025" w:rsidP="000B7025" w:rsidRDefault="000F0AC4" w14:paraId="1C8F0641" w14:textId="5D9D9435">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="006A1556" w:rsidR="000B7025">
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="098D1243" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>Uiteraard delen wij die mening. Het openbaar vervoer (OV) moet op elk moment van de dag een plek zijn waar iedereen, zowel reiziger als personeel, zich welkom en veilig voelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006A1556" w:rsidR="000B7025">
+      <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="00066925" w:rsidP="000B7025" w:rsidRDefault="000B7025" w14:paraId="294C0FEA" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="0402548F" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ziet u aanknopingspunten om OV-personeel - dat ook werkzaam is ten behoeve van een publieke taak - net zo te beschermen als op p.11 in het Regeerakkoord met hulpverleners wordt beoogd? (</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“Veiligheid begint dichtbij: in je eigen huis, straat of buurt. Veiligheid betekent zonder angst naar huis kunnen, weten dat hulp komt als je die nodig hebt en erop kunnen vertrouwen dat regels voor iedereen gelden. Maar we zien nu te vaak geweld op straat. Hulpverleners worden belaagd. Aangiften blijven te lang liggen. Wij willen een land waarin criminelen niet vrijuit gaan en waar gezag wordt gerespecteerd"</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="00066925" w:rsidP="000B7025" w:rsidRDefault="00066925" w14:paraId="3CD2D0B4" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="6872989C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="0F558E63" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="000B7025" w:rsidP="000B7025" w:rsidRDefault="00066925" w14:paraId="7593316E" w14:textId="7461561F">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="60442D27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Welke aanvullende maatregelen overweegt u om de veiligheid van OV-personeel en reizigers structureel te verbeteren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="000163A4" w:rsidP="000B7025" w:rsidRDefault="000163A4" w14:paraId="0396D661" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="32850C0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="352C5B97" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vra</w:t>
       </w:r>
-      <w:r w:rsidR="0056598A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">gen </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1556">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006A1556" w:rsidR="008337CB">
+        <w:t>3 en 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="01C275EB" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Vanuit het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">, als beleidsverantwoordelijk departement voor sociale veiligheid in het OV, worden er verschillende maatregelen genomen om de sociale veiligheid in het OV te verbeteren. Zo zijn de boetes voor zwartrijden in het OV per oktober 2025 verhoogd en wordt in gezamenlijkheid met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> gewerkt aan de toegang tot het Rijbewijzenregister voor OV-boa’s, wat hun zelfstandige taakuitvoering versterkt. Conform het coalitieakkoord werkt het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> samen met en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> daarnaast aan aanvullende opties voor OV-boa’s om sneller de identiteit van overlastgevers vast te kunnen stellen en daarmee de escalatie van situaties te voorkomen. Binnen dat kader is uw Kamer in het tweede halfjaarbericht politie 2025 geïnformeerd over de verkenning naar toegang, onder voorwaarden, tot de strafrechtketendatabank en de basisvoorziening vreemdelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="1C32657B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="546BE07F" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Daarnaast neemt de OV-sector zelf maatregelen. Zo zijn er in de afgelopen jaren camera’s geplaatst op stations, meer stations afgesloten met poortjes, werkt de sector met veel incidentendata voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>datagestuurde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> inzet van personeel én kunnen NS-reizigers in het hele land onveilige situaties in treinen en stations via WhatsApp melden. Vanuit de behoefte om extra te investeren in sociale veiligheid, investeert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> 34,4 miljoen euro in de veiligheid op en rond stations. Van dit bedrag wordt 12 miljoen euro als subsidie aan NS verstrekt voor de aanschaf van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> voor hoofdconducteurs en is 20 miljoen euro bestemd voor het programma “Een veilig station; altijd voor iedereen” waarbij via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>stationsdeals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> maatwerkafspraken worden gemaakt om de veiligheid te vergroten. Met de resterende 2,3 miljoen euro is NS gecompenseerd voor de extra beveiligingskosten gemaakt in 2024 op station Maarheeze. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="49905D8D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="4261B5E7" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">In het kader van de essentiële samenwerking tussen partijen wordt onder leiding van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> gewerkt aan het opstellen van een nieuw landelijk convenant sociale veiligheid in het OV 2026-2030, onder andere in samenwerking met mijn departement en vervoerders. Aanvullend op dit convenant wordt een werkagenda opgesteld. Op deze wijze kunnen wordt de komende jaren invulling gegeven aan het verbeteren van de veiligheid in het OV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="398C23ED" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="504B201A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Vanuit het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> wordt ingezet op beter opsporen en vervolgen van de daders. Zo vallen werknemers van OV-bedrijven onder de Eenduidige Landelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:lastRenderedPageBreak/>
+        <w:t>Afspraken (ELA) tussen politie en OM, waarmee zaken onder meer geprioriteerd worden en in beginsel een substantieel hogere straf wordt geëist.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="6D1B5996" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="4D48CF05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoeveel meldingen van agressie en geweld tegen OV-personeel zijn in de afgelopen vijf jaar geregistreerd en kunt u deze cijfers uitsplitsen naar vervoersmodaliteit (bus, tram, metro, trein) en naar aard van het incident?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="7D3AD2A5" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="54B0105B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="01705C30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In hoeveel van deze gevallen heeft geweld tegen OV-personeel geleid tot strafrechtelijke vervolging en veroordeling? Acht u de huidige strafrechtelijke afdoening afdoende afschrikwekkend? Zo ja, waar blijkt dat uit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="4E8D4AD8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="1D7D1D29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 en 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="63D460EB" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t>Er worden door het Openbaar Ministerie (OM) en de politie geen cijfers bijgehouden van specifiek meldingen van agressie en geweld tegen OV-personeel of uitsplitsingen naar vervoersmodaliteit. Ook aantallen van vervolging en veroordeling zijn dus niet beschikbaar. Wel publiceren de politie en het OM jaarlijks algemene cijfers over geweld tegen functionarissen met een publieke taak, waaronder OV-personeel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="65970BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="6EB2A81E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="56E8793D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="2F7FFA32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ziet u bijvoorbeeld mogelijkheden om strafbare feiten tegen de lichamelijke integriteit van OV-personeel en reizigers in vervoersmiddelen en op bus-, tram- en treinstations als gekwalificeerde delicten aan te merken, zodat zwaardere strafrechtelijke sancties, eventueel met een minimumstraf, kunnen worden opgelegd en het openbaar ministerie aan dat gekwalificeerde karakter gebonden is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="5BAE0C41" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="3F190D61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="3F230E11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Wij erkennen het belang van hard optreden tegen dergelijke feiten. Recent heeft de Raad van State advies uitgebracht voor het wetsvoorstel taakstrafverbod bij geweld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:lastRenderedPageBreak/>
+        <w:t>tegen personen met een publieke taak (waaronder OV-personeel). Het kabinet beziet nu hoe het met dit traject verder gaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1556">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Daarnaast neemt de OV-sector zelf maatregelen. Zo zijn er in de afgelopen jaren camera’s geplaatst op stations, meer stations afgesloten met poortjes, werkt de sector met veel incidentendata voor de </w:t>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="3EDF751F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="1D9D0306" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">De minister van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A1556">
-        <w:t>datagestuurde</w:t>
+        <w:t>JenV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A1556">
-        <w:t xml:space="preserve"> inzet van personeel én kunnen NS-reizigers in het hele land onveilige situaties in treinen en stations via WhatsApp melden. Vanuit de behoefte om extra te investeren in sociale veiligheid, investeert IenW 34,4 miljoen euro in de veiligheid op en rond stations. Van dit bedrag wordt 12 miljoen euro als subsidie aan NS verstrekt voor de aanschaf van </w:t>
+        <w:t xml:space="preserve"> zal uw Kamer op korte termijn informeren over de uitvoering van de motie van de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A1556">
-        <w:t>bodycams</w:t>
+        <w:t>Yeşilgöz-Zegerius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A1556">
-        <w:t xml:space="preserve"> voor hoofdconducteurs en is 20 miljoen euro bestemd voor het programma “Een veilig station; altijd voor iedereen” waarbij via </w:t>
+        <w:t xml:space="preserve"> (VVD) en Van der Plas (BBB) om wetgeving voor te bereiden waarin minimumstraffen worden ingevoerd voor opzettelijk geweld tegen hulpverleners, met inachtneming van het opzetvereiste.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="2B89D213" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="614CF506" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u daarnaast bereid te onderzoeken of, naast de vigerende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A1556">
-        <w:t>stationsdeals</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CBb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A1556">
-        <w:t xml:space="preserve"> maatwerkafspraken worden gemaakt om de veiligheid te vergroten. Met de resterende 2,3 miljoen euro is NS gecompenseerd voor de extra beveiligingskosten gemaakt in 2024 op station Maarheeze. </w:t>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="006A1556" w:rsidR="00974A20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-jurisprudentie waarin vervoersverboden als civielrechtelijk worden aangemerkt, een publiekrechtelijk levenslang en tijdelijk maar langdurig landelijk toepasbaar OV-verbod toegevoegde waarde kan hebben voor personen die zich schuldig maken aan geweld of aantasting van de lichamelijke integriteit van OV-personeel en medereizigers, zowel in als buiten vervoersmiddelen? Onder welke omstandigheden wel of niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="6060C404" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="7B4CA950" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="4708566D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In welke mate kan de ernst van het gevolg van de aantasting van de persoonlijke integriteit van OV-personeel en reizigers door molest of anderszins daarbij medebepalend zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="25E870E3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="613F6D69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vragen 8 en 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="595530C8" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t>Wij vinden het heel belangrijk dat OV-personeel veilig zijn werk kan doen. Geweld of aantasting van de lichamelijke integriteit moet passend bestraft worden. In de Wet Personenvervoer is geen maximale duur van reis- of verblijfsverbod opgenomen. Op basis van deze wet kunnen vervoerders zelf een reis- of verblijfsverbod opleggen. Het OM heeft in samenspraak met vervoerders en politie een leidraad ontwikkeld voor het opleggen van reis- en verblijfsverboden. Deze is begin 2026 geüpdatet en met alle vervoerders gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="343D481E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="2E046A1C" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Bij de oplegging van een dergelijk verbod wordt het proportionaliteitsbeginsel meegewogen. De duur van een dergelijk verbod staat in verhouding tot het strafbare feit waar iemand van wordt verdacht. Op de overtreding van het verbod </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">staat een gevangenisstraf van ten hoogste twee maanden of een geldboete van de tweede categorie (€ 5.500). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="7A678B63" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="715B3F49" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t>Voorgenoemd verbod staat geheel los van de strafzaak en betreft dan ook geen bestraffing maar een instrument met als doel het bevorderen van de sociale veiligheid in het openbaar vervoer. Een levenslang of zeer langdurig via het strafrecht opgelegd OV-verbod zal zich slecht verhouden tot o.a. artikel 2 van het Vierde Protocol van het Europees Verdrag tot bescherming van de rechten van de mens en de fundamentele vrijheden, waarin het recht op bewegingsvrijheid is beschermd. Ook een strafrechtelijk opgelegd reisverbod zou daarom beperkt moet worden in tijd en plaats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A1556" w:rsidR="000B7025" w:rsidP="000B7025" w:rsidRDefault="000B7025" w14:paraId="31179585" w14:textId="10166975">
-[...140 lines deleted...]
-      <w:r w:rsidRPr="006A1556" w:rsidR="000B7025">
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="5497CA21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="5E324282" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ziet u meerwaarde in een strafrechtelijke grondslag waardoor een rechter in voorkomende gevallen een levenslang of tijdelijk, maar langjarig OV-verbod als bijkomende straf zou kunnen opleggen? Bijvoorbeeld omdat de duur van een OV-verbod eventueel langer kan zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="492E4BFE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="10263627" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="24F838B5" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Geweld tegen personen met een publieke taak, waaronder OV-personeel, leidt volgens de strafvorderingsrichtlijnen tot een aanmerkelijk zwaardere strafeis door het OM. De minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve"> ziet geen mogelijkheden om, naast de bestaande strafrechtelijke handhavingsmogelijkheden en de bevoegdheid van de vervoerder om een OV-verbod op te leggen een extra strafrechtelijke sanctiemogelijkheid in het leven te roepen die erop neerkomt dat de rechter een levenslang OV-verbod kan opleggen. Zie daarvoor ook de eisen van proportionaliteit en subsidiariteit zoals benoemd onder de beantwoording van vraag 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="61A4369E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="73D03472" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="1578EC95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ziet u mogelijkheden om de overtredingen van een OV-verbod, opgelegd door een boa, een politieagent of een rechter, strafrechtelijk zwaarder te sanctioneren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="5B18CAA6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="612316D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="1A2F724C" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:t xml:space="preserve">Het opleggen van een OV-verbod is geen strafrechtelijke handeling en kan dus ter aanvulling op de in de vraag gestelde partijen ook door de vervoerder worden opgelegd. Op overtreding van een OV-verbod staat een gevangenisstraf van ten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:lastRenderedPageBreak/>
+        <w:t>hoogste twee maanden of een geldboete van de tweede categorie (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
+        <w:t>5.500). Het is ons niet gebleken dat deze straf te licht zou zijn in vergelijking met de strafmaat voor overige delicten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056598A" w:rsidP="000B7025" w:rsidRDefault="0056598A" w14:paraId="78552B15" w14:textId="77777777">
-[...143 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="294098B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="2E2E71EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe wordt momenteel toezicht gehouden op naleving van bestaande civiel- en/of publiekrechtelijke vervoersverboden door vervoerders, boa's en politie? Acht u dit systeem voldoende effectief en handhaafbaar? Zo nee, welke verbetermogelijkheden ziet u?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A1556" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="46D570B5" w14:textId="77777777"/>
+    <w:p w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="0551A0E8" w14:textId="77777777">
+      <w:r w:rsidRPr="006A1556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1556">
         <w:br/>
-      </w:r>
-[...397 lines deleted...]
-      <w:r w:rsidRPr="006A1556" w:rsidR="00122D40">
         <w:t>Toezichthouders van OV-bedrijven houden primair de controles op het bij je hebben van een geldig vervoersbewijs en constateren daarmee als eerste het overtreden van een reis- of verblijfsverbod. Overtreding van een reis- of verblijfsverbod is strafbaar gesteld in artikel 101 WP2000. Boa’s van OV-bedrijven kunnen dit strafbare feit in beginsel zelfstandig handhaven en afhandelen. Bij een grote gevaarzetting wordt de politie om assistentie gevraagd. Deze taakverdeling is in de basis op orde, maar er wordt doorlopend bezien hoe de invulling van deze handhaving kan worden verbeterd, bijvoorbeeld door het verbeteren van de informatiepositie van de (OV-)boa, zodat deze zelfstandiger overtreders kan identificeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B7025" w:rsidR="00A06D2F" w:rsidP="00931E4B" w:rsidRDefault="00A06D2F" w14:paraId="51F01CF9" w14:textId="2FB655E9">
-[...14 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="000B7025" w:rsidR="002B678C" w:rsidP="002B678C" w:rsidRDefault="002B678C" w14:paraId="27968CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D756E" w:rsidRDefault="006D756E" w14:paraId="55A7F1E6" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006D756E" w:rsidSect="002B678C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3119" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F620883" w14:textId="77777777" w:rsidR="007A731E" w:rsidRDefault="007A731E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6472F937" w14:textId="77777777" w:rsidR="00A327F6" w:rsidRDefault="00A327F6" w:rsidP="002B678C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="303530DD" w14:textId="77777777" w:rsidR="007A731E" w:rsidRDefault="007A731E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BF53378" w14:textId="77777777" w:rsidR="00A327F6" w:rsidRDefault="00A327F6" w:rsidP="002B678C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="109AA0FA" w14:textId="77777777" w:rsidR="00DF0543" w:rsidRDefault="00DF0543">
+  <w:p w14:paraId="38DEFA4D" w14:textId="77777777" w:rsidR="002B678C" w:rsidRPr="002B678C" w:rsidRDefault="002B678C" w:rsidP="002B678C">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A4AA1AB" w14:textId="77777777" w:rsidR="009413E3" w:rsidRPr="002B678C" w:rsidRDefault="009413E3" w:rsidP="002B678C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2115A9F2" w14:textId="77777777" w:rsidR="002B678C" w:rsidRPr="002B678C" w:rsidRDefault="002B678C" w:rsidP="002B678C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C0BDC6B" w14:textId="77777777" w:rsidR="007A731E" w:rsidRDefault="007A731E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46048747" w14:textId="77777777" w:rsidR="00A327F6" w:rsidRDefault="00A327F6" w:rsidP="002B678C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14AF5EAD" w14:textId="77777777" w:rsidR="007A731E" w:rsidRDefault="007A731E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A7A14C0" w14:textId="77777777" w:rsidR="00A327F6" w:rsidRDefault="00A327F6" w:rsidP="002B678C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="46A8B7DB" w14:textId="3C82968B" w:rsidR="000B7025" w:rsidRPr="000B7025" w:rsidRDefault="000B7025" w:rsidP="000B7025">
+    <w:p w14:paraId="510CD65E" w14:textId="77777777" w:rsidR="002B678C" w:rsidRPr="000B7025" w:rsidRDefault="002B678C" w:rsidP="002B678C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B7025">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>NOS, 12 februari 2026, 'Man mishandelt buschauffeur omdat hij geen taxiservice krijgt' (Man mishandelt buschauffeur omdat hij geen taxiservice krijgt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C3C1BF" w14:textId="51A22A71" w:rsidR="000B7025" w:rsidRDefault="000B7025">
+    <w:p w14:paraId="7488C6C9" w14:textId="77777777" w:rsidR="002B678C" w:rsidRDefault="002B678C" w:rsidP="002B678C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5F62D11C" w14:textId="77777777" w:rsidR="00122D40" w:rsidRPr="009E1A59" w:rsidRDefault="00122D40" w:rsidP="00122D40">
+    <w:p w14:paraId="3E3F09C7" w14:textId="77777777" w:rsidR="002B678C" w:rsidRPr="009E1A59" w:rsidRDefault="002B678C" w:rsidP="002B678C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1A59">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E1A59">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-2026,28684, nr. 812.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C84B654" w14:textId="77777777" w:rsidR="00DF0543" w:rsidRDefault="00B44241">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0A76FD35" w14:textId="77777777" w:rsidR="002B678C" w:rsidRPr="002B678C" w:rsidRDefault="002B678C" w:rsidP="002B678C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02C13881" w14:textId="77777777" w:rsidR="00DF0543" w:rsidRDefault="00B44241">
+  <w:p w14:paraId="5635E518" w14:textId="77777777" w:rsidR="009413E3" w:rsidRPr="002B678C" w:rsidRDefault="009413E3" w:rsidP="002B678C">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1261 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...763 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D03F11B" w14:textId="77777777" w:rsidR="009413E3" w:rsidRPr="002B678C" w:rsidRDefault="009413E3" w:rsidP="002B678C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A06D2F"/>
-[...111 lines deleted...]
-    <w:rsid w:val="00FC1676"/>
+    <w:rsidRoot w:val="002B678C"/>
+    <w:rsid w:val="002A2343"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rsid w:val="00646AAB"/>
+    <w:rsid w:val="006D756E"/>
+    <w:rsid w:val="009413E3"/>
+    <w:rsid w:val="00A327F6"/>
+    <w:rsid w:val="00DD131A"/>
+    <w:rsid w:val="00FE3EBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="67A6603C"/>
+  <w14:docId w14:val="218F7E08"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6A808757-11D6-458A-8E4E-46CF466E49DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4235,77 +1331,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4330,75 +1426,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4433,55 +1529,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4553,1027 +1649,809 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B7025"/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B7025"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002B678C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B7025"/>
+    <w:rsid w:val="002B678C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0006740D"/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0006740D"/>
-[...8 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+    <w:rsid w:val="002B678C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F13DAF"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B678C"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B678C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD131A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...79 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5581,51 +2459,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5692,65 +2570,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5771,85 +2649,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9301</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1614</ap:Words>
+  <ap:Characters>8878</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>77</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>73</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10970</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10472</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>