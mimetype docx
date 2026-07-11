--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -464,69 +464,85 @@
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">In het Nederlandse openbaar vervoer worden in enkele concessies bussen ingezet van fabrikanten buiten de Europese Unie, het betreft de Chinese fabrikanten BYD en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7195D">
         <w:t>Yutong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7195D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="0CF97547" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="5914EAA1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7195D">
-        <w:t xml:space="preserve">Van BYD rijden circa 319 bussen, voornamelijk in de concessies IJssel-Vecht en Haaglanden Streek, met daarnaast kleinere aantallen in Noord-Holland </w:t>
+        <w:t xml:space="preserve">Van BYD rijden </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t>circa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t xml:space="preserve"> 319 bussen, voornamelijk in de concessies IJssel-Vecht en Haaglanden Streek, met daarnaast kleinere aantallen in Noord-Holland </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:lastRenderedPageBreak/>
         <w:t>en Friesland (Waddeneilanden).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">Van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7195D">
         <w:t>Yutong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7195D">
-        <w:t xml:space="preserve"> rijden circa 250 bussen, onder meer in de concessies Zuid-Holland Noord (regio Leiden), Groningen-Drenthe en provincie Utrecht.</w:t>
+        <w:t xml:space="preserve"> rijden </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t>circa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t xml:space="preserve"> 250 bussen, onder meer in de concessies Zuid-Holland Noord (regio Leiden), Groningen-Drenthe en provincie Utrecht.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:t>Gezamenlijk betreft dit circa 569 bussen, ongeveer 21% van het totale aantal zero-emissiebussen in het Nederlandse openbaar vervoer. Dit is de stand per 1 januari jl.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A7195D" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="1279F80D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A7195D" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="6C2DBF8B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">Het beheer en onderhoud van voertuigsoftware is de verantwoordelijkheid van de concessiehouder en wordt in de praktijk veelal uitgevoerd door leveranciers en onderhoudspartijen. </w:t>
@@ -612,57 +628,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00101911" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="129072BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deelt u de opvatting dat het onwenselijk is wanneer concessieverleners en vervoerders geen harde garanties kunnen geven over het uitsluiten </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00101911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>van “op afstand uitzetten door derden”? Welke verantwoordelijkheid ziet u hierin voor het Rijk?</w:t>
+        <w:t>van</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00101911">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “op afstand uitzetten door derden”? Welke verantwoordelijkheid ziet u hierin voor het Rijk?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A7195D" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="4A8E5D07" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7195D">
         <w:t>Contractueel is vastgelegd dat het materieel moet voldoen aan Europese wet- en regelgeving en dat de concessiehouder verantwoordelijk is voor veilige en betrouwbare inzet. Er is tot nu ook geen bewijs geleverd dat ongewenste remote manipulatie daadwerkelijk mogelijk of uitgevoerd is. Navraag bij regionale concessieverleners- en houders leert dat dergelijke aantijgingen door leveranciers worden verworpen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00101911" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="5293C15D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00101911" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="096DF53D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -687,51 +712,67 @@
           <w:bCs/>
         </w:rPr>
         <w:t>cloud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00101911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, onderhoud op afstand en updates)?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00A7195D" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="5A65E094" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">Op basis van de huidige inzichten en de bestaande risicobeoordelingen </w:t>
       </w:r>
       <w:r>
         <w:t>is er</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
-        <w:t xml:space="preserve"> geen noodzaak om aanvullend een landelijke risicoanalyse uit te voeren naar remote access-mogelijkheden in ov-materieel en de afhankelijkheden in de digitale keten. Dit neemt niet weg dat er reeds, samen met relevante veiligheids- en cybersecurity partners, binnen de bestaande kaders en trajecten aandacht is voor digitale risico’s, waaronder strategische afhankelijkheden.  </w:t>
+        <w:t xml:space="preserve"> geen noodzaak om aanvullend een landelijke risicoanalyse uit te voeren naar remote access-mogelijkheden in ov-materieel en de afhankelijkheden in de digitale keten. Dit neemt niet weg dat er </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t xml:space="preserve">, samen met relevante veiligheids- en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t>cybersecurity partners</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t xml:space="preserve">, binnen de bestaande kaders en trajecten aandacht is voor digitale risico’s, waaronder strategische afhankelijkheden.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A7195D" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="1165692E" w14:textId="77777777"/>
     <w:p w:rsidRPr="00101911" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="7A80D443" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke wettelijke en normatieve kaders gelden op dit moment voor cybersecurity en software-updates van bussen en andere vormen van ov-materieel, en hoe is het toezicht en de handhaving daarop in Nederland georganiseerd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="3B5C0447" w14:textId="77777777">
@@ -1162,51 +1203,59 @@
       <w:r w:rsidRPr="00A7195D">
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t>eiligheid</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve"> is verantwoordelijk voor het vitaal stelsel, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:lastRenderedPageBreak/>
         <w:t>waaronder het wetsvoorstel weerbaarheid kritieke entiteiten (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7195D">
         <w:t>Wwke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7195D">
-        <w:t xml:space="preserve">, in uw Kamer behandeld op 23 maart jl.) die als doel heeft de weerbaarheid van organisaties in vitale sectoren te versterken. De minister van EZK is verantwoordelijk voor het beleid, de wetgeving en handhaving rondom aanbestedingen, waaronder de Aanbestedingswet 2012. De staatssecretaris van EZK (SEZ) is verantwoordelijk voor het dossier digitale soevereiniteit, waar onderdeel van de beleidsdiscussie is hoe we de digitale soevereiniteit beter kunnen borgen middels onder andere </w:t>
+        <w:t xml:space="preserve">, in uw Kamer behandeld op 23 maart jl.) die als doel heeft de weerbaarheid van organisaties in vitale sectoren te versterken. De minister van EZK is verantwoordelijk voor het beleid, de wetgeving en handhaving rondom aanbestedingen, waaronder de Aanbestedingswet 2012. De staatssecretaris van EZK (SEZ) is verantwoordelijk voor het dossier digitale soevereiniteit, waar onderdeel van de beleidsdiscussie is hoe we de digitale soevereiniteit beter kunnen borgen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t>middels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7195D">
+        <w:t xml:space="preserve"> onder andere </w:t>
       </w:r>
       <w:r>
         <w:t>aanbestedingen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">. Bovendien is SEZ verantwoordelijk voor de vitale sector digitale infrastructuur en gezamenlijk met de staatssecretaris van BZK verantwoordelijk voor het aanbesteden van digitale diensten en technologie binnen het Rijk, inclusief diens vitale processen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A7195D" w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="01AD683F" w14:textId="77777777"/>
     <w:p w:rsidR="00017B67" w:rsidP="00017B67" w:rsidRDefault="00017B67" w14:paraId="7484EF95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">Het kabinet is zich bewust van het belang van digitale soevereiniteit bij aanbestedingen. Zo wordt in EU-verband gewerkt aan een Europees voorkeursprincipe bij aanbestedingen. Daarnaast verplicht de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7195D">
         <w:t>Wwke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7195D">
         <w:t xml:space="preserve">, na inwerkingtreding, kritieke entiteiten om hun leverancierslandschap en afhankelijkheden in kaart te brengen, zodat risicovolle (digitale) afhankelijkheden beter inzichtelijk worden. </w:t>
       </w:r>
@@ -1573,61 +1622,61 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="67D3F70F" w14:textId="77777777"/>
     <w:sectPr w:rsidR="002C3023" w:rsidSect="00017B67">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C24D586" w14:textId="77777777" w:rsidR="001C62EB" w:rsidRDefault="001C62EB" w:rsidP="00017B67">
+    <w:p w14:paraId="049F2E72" w14:textId="77777777" w:rsidR="00875BD0" w:rsidRDefault="00875BD0" w:rsidP="00017B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="752EC739" w14:textId="77777777" w:rsidR="001C62EB" w:rsidRDefault="001C62EB" w:rsidP="00017B67">
+    <w:p w14:paraId="5AC10A0E" w14:textId="77777777" w:rsidR="00875BD0" w:rsidRDefault="00875BD0" w:rsidP="00017B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1672,92 +1721,106 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DC76EF1" w14:textId="77777777" w:rsidR="001C62EB" w:rsidRPr="00017B67" w:rsidRDefault="001C62EB" w:rsidP="00017B67">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EB174DC" w14:textId="77777777" w:rsidR="001C62EB" w:rsidRPr="00017B67" w:rsidRDefault="001C62EB" w:rsidP="00017B67">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CB6500A" w14:textId="77777777" w:rsidR="001C62EB" w:rsidRDefault="001C62EB" w:rsidP="00017B67">
+    <w:p w14:paraId="7DC37BCE" w14:textId="77777777" w:rsidR="00875BD0" w:rsidRDefault="00875BD0" w:rsidP="00017B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FF814A" w14:textId="77777777" w:rsidR="001C62EB" w:rsidRDefault="001C62EB" w:rsidP="00017B67">
+    <w:p w14:paraId="5038206A" w14:textId="77777777" w:rsidR="00875BD0" w:rsidRDefault="00875BD0" w:rsidP="00017B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="22C90801" w14:textId="77777777" w:rsidR="00017B67" w:rsidRPr="00860529" w:rsidRDefault="00017B67" w:rsidP="00017B67">
+    <w:p w14:paraId="22C90801" w14:textId="309F95C8" w:rsidR="00017B67" w:rsidRPr="00860529" w:rsidRDefault="00017B67" w:rsidP="00017B67">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00860529">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00860529">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Kamerstuk 30281, nr. 331</w:t>
+        <w:t xml:space="preserve">   Kamerstuk 30</w:t>
+      </w:r>
+      <w:r w:rsidR="008C38A2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860529">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1, nr. 331</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1544D03A" w14:textId="77777777" w:rsidR="00017B67" w:rsidRPr="0070630F" w:rsidRDefault="00017B67" w:rsidP="00017B67">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070630F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0070630F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -1926,76 +1989,79 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1839924614">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00017B67"/>
     <w:rsid w:val="00017B67"/>
     <w:rsid w:val="001C62EB"/>
     <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00302C84"/>
+    <w:rsid w:val="00875BD0"/>
+    <w:rsid w:val="008C38A2"/>
     <w:rsid w:val="00DF7A30"/>
     <w:rsid w:val="00E41DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>