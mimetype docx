--- v0 (2026-05-22)
+++ v1 (2026-07-12)
@@ -1,5279 +1,2027 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...467 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="50262B5D" w14:textId="7AB9E020">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="4C696680" w14:textId="6ADB68DA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
         <w:t>2026Z07498</w:t>
       </w:r>
-      <w:r w:rsidR="00E82C38">
-[...77 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="67983543" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="39254434" w14:textId="068E6979">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Tielen (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  22 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="2780FA4D" w14:textId="1467F8A6">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1758</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00347221" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1DE5D281" w14:textId="77777777"/>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="635A72AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1FEDC278" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-        </w:rPr>
-[...48 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u uitleggen hoe het bedrag van 40.000 euro voor het maken van de taalgids is opgebouwd?</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6338">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="09805A35" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="37214F93" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="7F4A3FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5E8041E5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3BAF" w:rsidR="009E3BAF" w:rsidP="009E3BAF" w:rsidRDefault="009E3BAF" w14:paraId="25EB6028" w14:textId="0479CDA9">
+    <w:p w:rsidRPr="009E3BAF" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="796CD4EA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het bedrag van € 40.000 voor de ontwikkeling van de taalgids bestaat uit de samenwerking met een expert inclusieve communicatie (€ 30.281) en een vormgever uit één van de raamcontracten van de Rijksoverheid (€ 8.161) en drukkosten (ongeveer € 1.000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3BAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bij de vormgeving is rekening gehouden met de digitale toegankelijkheid van het document.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E3BAF" w:rsidR="009E3BAF" w:rsidP="009E3BAF" w:rsidRDefault="009E3BAF" w14:paraId="51D4A0EB" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidP="009E3BAF" w:rsidRDefault="009E3BAF" w14:paraId="16909849" w14:textId="585E9B71">
+    <w:p w:rsidRPr="009E3BAF" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5F311655" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="7932A87F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002236F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In aanvulling hierop is de gids meegelezen door externe adviseurs met expertise op deze thema’s (€ 3.388). E</w:t>
       </w:r>
-      <w:r w:rsidR="009219AF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="002236F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> werd rekening gehouden met een jaarlijkse herziening van de gids (€ 11.265; </w:t>
       </w:r>
-      <w:r w:rsidR="004E5BA3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">initieel </w:t>
       </w:r>
       <w:r w:rsidRPr="002236F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">voor de jaren 2025, 2026 en 2027). Deze factuur is </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">voor de jaren 2025, 2026 en 2027). Deze factuur is reeds vooruit betaald. Het resterende bedrag voor de jaren 2026 en 2027 dat niet langer voor de herziening wordt ingezet, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
       <w:r w:rsidRPr="002236F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>reeds</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> aangewend voor andere projecten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="0341E699" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="3E603CA4" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="27770660" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1C3C5CA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="0A62E913" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="52BA5877" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6338">
         <w:t>Wat zijn de totale kosten die gemaakt zijn voor de productie en verspreiding van de taalgids, inclusief personeelskosten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="32C166C3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="0AE4E0A2" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="51E0AE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3384630E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="000C3C20" w14:paraId="1CC6025A" w14:textId="4EB52218">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="78D8E5BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve">Zie het antwoord op vraag 1. </w:t>
       </w:r>
-      <w:r w:rsidR="002C36BA">
-[...27 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">Personeelskosten kunnen niet gespecificeerd worden, omdat medewerkers geen uren per dossier of project bijhouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="33F20203" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="6644073A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="383D96BE" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5AD6299D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoeveel ambtenaren waren betrokken bij het produceren en verspreiden van de taalgids?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="4B7D0093" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="5A218AAD" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="65075B4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="66468F0F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00856DD7" w14:paraId="43A86728" w14:textId="03C4E8C9">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3BEB167B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Eén medewerker van het ministerie heeft de ontwikkeling van de taalgids in de periode tussen de zomer van 2023 en de zomer van 2025 begeleid, naast andere werkzaamheden. Daarnaast waren zo’n 30 tot 35 medewerkers voor enkele uren in die periode betrokken, door mee te denken of mee te lezen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="16B6DA0F" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="2ED59787" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="44CA32F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1C12161C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E168A" w:rsidR="00BD6338" w:rsidP="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="4A439A96" w14:textId="5B30CB60">
+    <w:p w:rsidRPr="001E168A" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="7CE6E49E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ie heeft de opdracht gegeven tot het vervaardigen van de taalgids?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="660C4DF0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="3A991950" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="40DD874C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="0D9C38DE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="000C3C20" w14:paraId="4DEDA37C" w14:textId="4360D9C1">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3D3E5059" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve">Naar aanleiding van maatschappelijke ontwikkelingen, zoals de Black </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C3C20">
         <w:t>Lives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> Matter demonstraties en het Toeslagenschandaal</w:t>
       </w:r>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> hebben zowel de toenmalig minister-president als de toenmalige minister van Onderwijs, Cultuur en Wetenschap besloten tot een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t>ijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> inzet tegen discriminatie en racisme.</w:t>
       </w:r>
-      <w:r w:rsidR="00F1444A">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t>Binnen OCW heeft dit geleid tot een tijdelijk</w:t>
       </w:r>
-      <w:r w:rsidR="002C36BA">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> programmatische aanpak, met de OCW Agenda tegen Discriminatie en Racisme </w:t>
       </w:r>
-      <w:r w:rsidR="002C36BA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
-        <w:t xml:space="preserve">door mijn voorgangers met uw Kamer is </w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FF6E3E">
+        <w:t>door mijn voorgangers met uw Kamer is gedeeld in 2022.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E534F2">
+      <w:r>
         <w:t>In deze</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> Agenda</w:t>
       </w:r>
-      <w:r w:rsidR="00E534F2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t>het belang van ‘inclusief taalgebruik’ benoemd</w:t>
       </w:r>
-      <w:r w:rsidR="00097CBE">
+      <w:r>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve">e taalgids </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is daarna ambtelijk tot stand gekomen als beoogd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t>hulpmiddel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, slechts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve"> voor medewerkers van het ministerie</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00856DD7">
-[...38 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="23720C9F" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1A9D4CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1F9C53AC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E168A" w:rsidR="00BD6338" w:rsidP="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="31042481" w14:textId="77777777">
+    <w:p w:rsidRPr="001E168A" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="4B42BCD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is het maken van de taalgids onderwerp geweest van besluitvorming binnen het ministerie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="658172D8" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="13DE2D73" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5A531EEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="41D66B59" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="004E5BA3" w14:paraId="6886B219" w14:textId="524C5B98">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="59E11BD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3C20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="000C3C20">
         <w:t>Zie het antwoord op vraag 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C3C20" w:rsidRDefault="000C3C20" w14:paraId="0937D4D5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="1FF24F1A" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="2BF5A6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="0A0CD9F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E168A" w:rsidR="00974205" w:rsidP="00974205" w:rsidRDefault="00974205" w14:paraId="139393DD" w14:textId="77777777">
+    <w:p w:rsidRPr="001E168A" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="2A11D9BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is de taalgids </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="192D0315" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t>Is de taalgids reeds verspreid op het ministerie van OCW of op andere ministeries?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="09DA92FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="21457BEE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="000C3C20" w14:paraId="4FE656D1" w14:textId="67AA50CE">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="01B01DA6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C3C20">
         <w:t>De taalgids was enkel voor medewerkers van het ministerie te vinden</w:t>
       </w:r>
-      <w:r w:rsidR="002C36BA">
+      <w:r>
         <w:t>, als naslag,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> via het </w:t>
       </w:r>
-      <w:r w:rsidR="00F1444A">
+      <w:r>
         <w:t>OCW-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve">Rijksportaal, het interne netwerk van </w:t>
       </w:r>
-      <w:r w:rsidR="00F1444A">
+      <w:r>
         <w:t>(OCW-)</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve">ambtenaren. In het licht van de ontwikkeling van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t>ijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve"> Taalkompas (een praktische schrijfhulp voor alle rijksambtenaren, met kennis over transparant, begrijpelijk en toegankelijk communiceren vanuit de Rijksoverheid) is de inhoud van de gids gedeeld met de collega’s van het ministerie van Algemene Zaken.</w:t>
       </w:r>
-      <w:r w:rsidR="00C46F86">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t xml:space="preserve">De gids is daarnaast op </w:t>
       </w:r>
-      <w:r w:rsidR="002C36BA">
+      <w:r>
         <w:t xml:space="preserve">een enkel </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:t>specifiek verzoek gedeeld met collega’s van andere ministeries.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="67B2A00E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="020065E0" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5C6E2805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="090222EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E168A" w:rsidR="00974205" w:rsidP="00974205" w:rsidRDefault="00974205" w14:paraId="48842F11" w14:textId="7FFD5D5B">
+    <w:p w:rsidRPr="001E168A" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3202F082" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s de taalgids door een externe partij geschreven? Zo ja, welke?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="4C721A07" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="0E6BA062" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="35D18238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="417D73C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E168A" w:rsidR="000C3C20" w:rsidP="000C3C20" w:rsidRDefault="002236F7" w14:paraId="34C79431" w14:textId="0DB13EE0">
+    <w:p w:rsidRPr="001E168A" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="04CEDC61" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nee. </w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00C50043" w:rsidR="00ED4DFB">
+        <w:t>Nee. De taalgids is geschreven door medewerkers van het ministerie, in samenwerking (via een opdracht) met een expert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50043">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E168A" w:rsidR="00ED4DFB">
+      <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">op het gebied van communicatie. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED4DFB">
-[...40 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="76F8CA3B" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zie het antwoord bij vraag 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="0EE9353B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="23ABD08F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00974205" w14:paraId="19818ED1" w14:textId="57B96AF8">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="116CB34D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke mensen of organisaties zijn geraadpleegd bij het schrijven van de taalgids?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="1B289867" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="26504CCE" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1227510A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="095CABBA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="002C36BA" w14:paraId="799204C7" w14:textId="3317F771">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="4334AFCC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00144F20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve"> taalgids </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is ambtelijk ontwikkeld op basis van wat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00144F20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="00144F20">
         <w:t>het ministerie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> al had</w:t>
       </w:r>
-      <w:r w:rsidRPr="00144F20" w:rsidR="000C3C20">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00144F20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="00144F20">
+        <w:t xml:space="preserve"> samengebracht binnen het OCW-domein aan maatschappelijke en sectorale bronnen op het gebied van inclusieve taal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve"> het bestaande netwerk van externe adviseurs</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is nadere expertise gebruikt</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="061A0BB5" w14:textId="77777777">
+        <w:t xml:space="preserve"> is nadere expertise gebruikt, waaronder van ECHO Expertisecentrum Diversiteitsbeleid en IZI Solutions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="57490BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="285ACB94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00974205" w14:paraId="7F500925" w14:textId="542DCD45">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3E40AFC0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bestaat er een relatie tussen de taalgids en de Amerikaanse WOKE-ideologie?'</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00BD6338" w14:paraId="68772DB5" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="52A3416D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5C11C2EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C3C20" w:rsidRDefault="000C3C20" w14:paraId="32A03E59" w14:textId="3C5F3591">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="306FA6C9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2F65" w:rsidRDefault="00FA2F65" w14:paraId="4623CF0C" w14:textId="2382461C">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="465E38B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1355A" w:rsidRDefault="00B1355A" w14:paraId="57C877FD" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="65633690" w14:textId="7ECAD394">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="27B1F00A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="70526E45" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="7A7C149A" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="255D4793" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is de wens om zwart met een hoofdletter Z te schrijven ingegeven door het Amerikaanse WOKE-verlangen black met een hoofdletter B te schrijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="4CF30542" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="76758F03" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="068FABA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="50B8993B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="000C3C20" w14:paraId="462920DB" w14:textId="39B8190D">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="54DB406D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="35FCB7CF" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="5C9E7041" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="7A438730" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="0BA6245E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="098EF25F" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="7FCDDB39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wat is de huidige status van de taalgids? Is de taalgids inmiddels ingetrokken of wordt het nog steeds gebruikt op het ministerie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="55A0A095" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="14F103B4" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="176018F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5CA97325" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="00A03E4B" w14:paraId="32B29C54" w14:textId="013CA433">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="002670C6" w:rsidR="000C3C20">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="6BB348FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ik heb aangegeven is de taalgids niet langer in gebruik op het ministerie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De digitale versie van de gids is niet meer te raadplegen via het </w:t>
       </w:r>
-      <w:r w:rsidR="00E534F2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OCW-</w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijksportaal voor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OCW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>-)</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002670C6" w:rsidR="000C3C20">
+        <w:t>-)ambtenaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en fysieke exemplaren zijn voor zover mogelijk teruggenomen.</w:t>
       </w:r>
-      <w:r w:rsidR="007865D6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> De</w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="007865D6">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> motie Van Houwelingen c.s.</w:t>
       </w:r>
-      <w:r w:rsidR="007865D6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="007865D6">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> beschouw ik met deze acties als uitgevoerd.</w:t>
       </w:r>
-      <w:r w:rsidR="007865D6">
-[...37 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="454CA20B" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uiteraard blijft het ministerie vanuit ambtelijk vakmanschap streven naar zorgvuldige, gelijkwaardige, duidelijke en begrijpelijke communicatie in woord en geschrift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5803864C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1A43E59B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="1D3069DF" w14:textId="35A81592">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="39CC368A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009959D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke initiatieven worden er op het gebied van discriminatie en racisme de komende periode nog meer uitgerold?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="54947AA3" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="414D1E8A" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="6A550DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5BFB3D07" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3C20" w:rsidR="000C3C20" w:rsidP="000C3C20" w:rsidRDefault="00352998" w14:paraId="2B9462AB" w14:textId="42D09247">
+    <w:p w:rsidRPr="000C3C20" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="50612DCD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De programmatische aanpak ziet onder meer op:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3C20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de OCW-brede coördinatie op de uitvoering van de Strategie </w:t>
       </w:r>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bestrijding Antisemitisme</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3C20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, de samenwerking met de Nationaal Coördinator tegen </w:t>
       </w:r>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3C20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">iscriminatie en </w:t>
       </w:r>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3C20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>acisme, de OCW-brede coördinatie op het ‘proces na de komma’ met beleidsintensiveringen op het koloniaal- en slavernijverleden en de samenwerking met de Nationaal Coördinator Antisemitisme</w:t>
       </w:r>
-      <w:r w:rsidR="00B1355A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3C20" w:rsidR="000C3C20">
+      <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">estrijding.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3C20" w:rsidR="000C3C20" w:rsidP="000C3C20" w:rsidRDefault="000C3C20" w14:paraId="769A0CEA" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidP="000C3C20" w:rsidRDefault="000C3C20" w14:paraId="6F5A1B43" w14:textId="1CCD5885">
+    <w:p w:rsidRPr="000C3C20" w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3B26FFC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="622EEA6D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46E9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De overgang van </w:t>
       </w:r>
-      <w:r w:rsidR="00352998">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de tijdelijk programmatische aanpak </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46E9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">van discriminatie en racisme naar </w:t>
       </w:r>
-      <w:r w:rsidR="00A46E9E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>structurele inbedding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46E9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is in uitvoering, omdat dit structureel onderdeel is van het werk van de overheid (</w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="28923DD7" w14:textId="77777777">
+        <w:t xml:space="preserve"> is in uitvoering, omdat dit structureel onderdeel is van het werk van de overheid (conform artikel 1 van de Grondwet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3CE44AD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="1D17DB85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="42A05AAB" w14:textId="4CED9E6C">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="374D46BF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zijn de portretten van de blanke ministers op het ministerie nu inderdaad verwijderd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009959D8" w:rsidRDefault="009959D8" w14:paraId="37748CBC" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="000C3C20" w:rsidRDefault="009959D8" w14:paraId="64AA28D4" w14:textId="77777777">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="2A9FE787" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="5381ED39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6338" w:rsidRDefault="00D50C41" w14:paraId="076E8C12" w14:textId="44AE3559">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="002670C6" w:rsidR="000C3C20">
+    <w:p w:rsidR="00033C54" w:rsidP="00033C54" w:rsidRDefault="00033C54" w14:paraId="3A7692FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nee, z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ie de beantwoording van de Kamervragen over de verwijdering van portretten van oud-ministers uit het ministerie van OCW, door de voormalig minister van Onderwijs, Cultuur en Wetenschap.</w:t>
       </w:r>
-      <w:r w:rsidR="000C3C20">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BD6338" w:rsidSect="00FA2F65">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="71F1508B" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00033C54">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25467C35" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009959D8">
+    <w:p w14:paraId="36C95492" w14:textId="77777777" w:rsidR="007D68F0" w:rsidRDefault="007D68F0" w:rsidP="00033C54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17CB68" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E589FC6" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009959D8">
+    <w:p w14:paraId="6F85262B" w14:textId="77777777" w:rsidR="007D68F0" w:rsidRDefault="007D68F0" w:rsidP="00033C54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F64F6F" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32AE313C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="49E1009E" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="40086192" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="02AEF998" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ABE0F8A" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="148A8496" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009959D8">
+    <w:p w14:paraId="00E3B1F3" w14:textId="77777777" w:rsidR="007D68F0" w:rsidRDefault="007D68F0" w:rsidP="00033C54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210D1B14" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09F242A8" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009959D8">
+    <w:p w14:paraId="21B3E06F" w14:textId="77777777" w:rsidR="007D68F0" w:rsidRDefault="007D68F0" w:rsidP="00033C54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF3D2CA" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4639E8A5" w14:textId="2D241BD4" w:rsidR="00BD6338" w:rsidRDefault="00BD6338">
+    <w:p w14:paraId="2B65D4C0" w14:textId="77777777" w:rsidR="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
+      <w:r w:rsidRPr="00225921">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, nr. 2026Z07132</w:t>
+      <w:r w:rsidRPr="00225921">
+        <w:t>/ 2025-2026, nr. 2026Z07132</w:t>
       </w:r>
       <w:r w:rsidRPr="005914AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4696D07D" w14:textId="033AEF43" w:rsidR="00FF6E3E" w:rsidRPr="00FF6E3E" w:rsidRDefault="00FF6E3E" w:rsidP="00FF6E3E">
+    <w:p w14:paraId="7C9F8C82" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00FF6E3E" w:rsidRDefault="00033C54" w:rsidP="00033C54">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
+      <w:r w:rsidRPr="00225921">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
-[...7 lines deleted...]
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
+      <w:r w:rsidRPr="00225921">
+        <w:t xml:space="preserve"> / 2022-2023, 30950, nr. 318 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225921">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
-[...7 lines deleted...]
-    <w:p w14:paraId="548B0068" w14:textId="22C91658" w:rsidR="00FF6E3E" w:rsidRDefault="00FF6E3E">
+      <w:r w:rsidRPr="00225921">
+        <w:t>/ 2022-2023, 30950, nr. 351</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDE515D" w14:textId="77777777" w:rsidR="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5A63EBF9" w14:textId="77777777" w:rsidR="007865D6" w:rsidRPr="000C3C20" w:rsidRDefault="007865D6" w:rsidP="007865D6">
+    <w:p w14:paraId="5EE41342" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="000C3C20" w:rsidRDefault="00033C54" w:rsidP="00033C54">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00225921">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
       <w:r w:rsidRPr="00225921">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, 31 288, nr. 1253</w:t>
+        <w:t xml:space="preserve"> / 2025-2026, 31 288, nr. 1253</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="106C35D5" w14:textId="6A2BA2EF" w:rsidR="00FD6CF9" w:rsidRDefault="000C3C20">
+    <w:p w14:paraId="6EC3A6D6" w14:textId="77777777" w:rsidR="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
       <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00225921" w:rsidRPr="00225921">
+      <w:r w:rsidRPr="00225921">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Kamerstukken (aanhangsel</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">Kamerstukken (aanhangsel) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225921">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, nr. 889</w:t>
+        <w:t>/ 2025-2026, nr. 889</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="1B90013C" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="1DF478B3" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
     <w:pPr>
-      <w:rPr>
-[...74 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="4A182F84" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="61EF7541" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1008 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B351326" w14:textId="77777777" w:rsidR="00033C54" w:rsidRPr="00033C54" w:rsidRDefault="00033C54" w:rsidP="00033C54">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...952 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00033C54"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002D1B8D"/>
+    <w:rsid w:val="007D68F0"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72271DAD"/>
-  <w15:docId w15:val="{5103E504-763C-428F-BCF3-87BE6B0F6C97}"/>
+  <w14:docId w14:val="34B5D91E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FF779958-A7C0-48AF-A8D0-C9BC9436F9E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5422,1235 +2170,1119 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00033C54"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00033C54"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...237 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000C3C20"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...33 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...35 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00033C54"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00033C54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5737</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>920</ap:Words>
+  <ap:Characters>5062</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6767</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5971</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-22T12:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>