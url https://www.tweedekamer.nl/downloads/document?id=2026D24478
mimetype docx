--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -1,6034 +1,2637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...484 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7DC2A6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2F82A375" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="41C5856A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
       <w:r>
         <w:t>2026Z07623</w:t>
       </w:r>
-      <w:r w:rsidR="00E82C38">
-[...127 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="4EBB8948" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="519BF90A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="67ADE40D" w14:textId="77777777">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:t>Antwoord van staatssecretaris Tielen (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  22 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="639CD445" w14:textId="77777777"/>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="10EC1CBB" w14:textId="7F143655">
+      <w:r w:rsidRPr="00DF4EF4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1761</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2AF66146" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1512A463" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="07391F64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00820DDA">
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00930EDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00930EDA" w14:paraId="73027D6D" w14:textId="3C1BBFFD">
+    <w:p w:rsidRPr="00930EDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3576065C" w14:textId="0CB951C7">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00930EDA">
         <w:t>Wat is het doel van deze taalgids en is het doel van de gids bereikt?</w:t>
       </w:r>
-      <w:r w:rsidR="00FB27E6">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6F6E" w:rsidR="00FB27E6">
-[...8 lines deleted...]
-    <w:p w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="4192A420" w14:textId="77777777">
+      <w:r>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00930EDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0BDED8C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7F2E3C13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00930EDA">
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00930EDA" w:rsidR="00BE6D7F" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="05B8C252" w14:textId="03DA8023">
-[...15 lines deleted...]
-      <w:r w:rsidR="00677A5E">
+    <w:p w:rsidRPr="00930EDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2BC3AE8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve">Naar aanleiding van maatschappelijke ontwikkelingen, zoals de Black Lives Matter demonstraties en het Toeslagenschandaal hebben zowel de toenmalig minister-president als de toenmalige minister van Onderwijs, Cultuur en Wetenschap besloten tot een </w:t>
+      </w:r>
+      <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
-        <w:t>ijksbrede</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="00AE16C9">
+        <w:t>ijksbrede inzet tegen discriminatie en racisme. Binnen OCW heeft dit geleid tot een tijdelijk</w:t>
+      </w:r>
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> programmatische aanpak, met de OCW Agenda tegen Discriminatie en Racisme </w:t>
       </w:r>
-      <w:r w:rsidR="00AE16C9">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B109D5">
+      <w:r>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t>door mijn voorgangers met uw Kamer is gedeeld in 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F">
-[...14 lines deleted...]
-      <w:r w:rsidR="009A377F">
+      <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> deze Agenda werd het belang van ‘inclusief taalgebruik’ benoemd. </w:t>
       </w:r>
-      <w:r w:rsidR="00A82510">
+      <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00A82510">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">e taalgids </w:t>
       </w:r>
-      <w:r w:rsidR="00A82510">
+      <w:r>
         <w:t xml:space="preserve">is daarna ambtelijk tot stand gekomen als beoogd </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00A82510">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t>hulpmiddel</w:t>
       </w:r>
-      <w:r w:rsidR="00A82510">
+      <w:r>
         <w:t>, slechts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00A82510">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> voor medewerkers van het ministerie</w:t>
       </w:r>
-      <w:r w:rsidR="00A82510">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="2AF453A1" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00930EDA" w:rsidP="00820DDA" w:rsidRDefault="00930EDA" w14:paraId="453AC906" w14:textId="43084143">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0D0BFE44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="20261C2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00930EDA" w:rsidP="00820DDA" w:rsidRDefault="00930EDA" w14:paraId="0B9A9989" w14:textId="7B91217E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="71137090" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00930EDA">
         <w:t>Wanneer is het Programma tegen Discriminatie en Racisme (PDR) ontstaan en waar is besloten een taalgids te maken? Wanneer bent u of uw voorganger akkoord gegaan met de taalgids?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00930EDA" w:rsidR="00930EDA" w:rsidP="00820DDA" w:rsidRDefault="00930EDA" w14:paraId="1EFE3C5D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00930EDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="6B16F177" w14:textId="7EBF1146">
+    <w:p w:rsidRPr="00930EDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="11D24771" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00930EDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4B0B68BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00930EDA">
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="58A63EB2" w14:textId="39C3127C">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0FBDADFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t>Zie het antwoord op vraag 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="35A8700B" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="32605729" w14:textId="0CA660FB">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7AC8BDDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0228CA44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="64CEA10B" w14:textId="45E635B3">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="71E4334B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Wat zijn de kosten verbonden aan dit programma?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="6AE4FDF2" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="7F1A199C" w14:textId="50A31ACF">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5A90C4F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7EE1779E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="3C2A7D8A" w14:textId="2845B4C3">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2AB6EF92" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t>Voor de tijdelijk</w:t>
       </w:r>
-      <w:r w:rsidR="00677A5E">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> programmatische aanpak is tussen 2022-2028 incidenteel € 12,4 miljoen extra vrijgemaakt.</w:t>
       </w:r>
-      <w:r w:rsidR="00534EF1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00AE16C9">
-[...19 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="7E51B0FB" w14:textId="72C55110">
+      <w:r>
+        <w:t xml:space="preserve"> Dit geld is begroot voor projecten, samenwerking en subsidies o.a. op het gebied van lesmateriaal, onderadvisering, kennis over koloniaal- en slavernijverleden en het tegengaan van discriminatie en racisme op de werkvloer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="47118197" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="05A557A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="329802C3" w14:textId="1277CA04">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="331F3977" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Tijdens het Vragenuurtje liet de staatssecretaris de Kamer weten deze Taalgids min of meer overbodig te vinden en deze “in de kast te leggen". Bent u ervan op de hoogte dat in de Taalgids staat dat deze elk jaar zal worden herzien? Wat vindt u daarvan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="5339302F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="45DCC64C" w14:textId="64B627D1">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4FEC67BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3B54B1E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA0F86" w:rsidR="00AA0F86" w:rsidP="00AA0F86" w:rsidRDefault="00AE16C9" w14:paraId="4F72BD9D" w14:textId="1F0F114B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002670C6" w:rsidR="00B72D24">
+    <w:p w:rsidRPr="00AA0F86" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3B38ADA6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zoals ik heb aangegeven is de taalgids niet langer in gebruik op het ministerie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De digitale versie van de gids is niet meer te raadplegen via het </w:t>
       </w:r>
-      <w:r w:rsidR="009A377F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OCW-</w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="00B72D24">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijksportaal voor </w:t>
       </w:r>
-      <w:r w:rsidR="009A377F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="00B72D24">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OCW</w:t>
       </w:r>
-      <w:r w:rsidR="009A377F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-)ambtenaren</w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="00B72D24">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en fysieke exemplaren zijn voor zover mogelijk </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002670C6" w:rsidR="00B72D24">
+        <w:t>, en fysieke exemplaren zijn voor zover mogelijk teruggenomen.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve">Geplande herzieningen van de taalgids vinden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve"> niet plaats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002670C6" w:rsidR="00775B0C">
+        <w:t xml:space="preserve">De motie </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De motie </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Van Houwelingen c.s.</w:t>
       </w:r>
-      <w:r w:rsidR="00775B0C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00775B0C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002670C6" w:rsidR="00775B0C">
+      <w:r w:rsidRPr="002670C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>beschouw ik met deze acties als uitgevoerd.</w:t>
       </w:r>
-      <w:r w:rsidR="00775B0C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Uiteraard blijft het ministerie vanuit ambtelijk vakmanschap streven naar zorgvuldige, gelijkwaardige, duidelijke en begrijpelijke communicatie in woord en </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AA0F86" w:rsidR="00AA0F86">
+        <w:t>Uiteraard blijft het ministerie vanuit ambtelijk vakmanschap streven naar zorgvuldige, gelijkwaardige, duidelijke en begrijpelijke communicatie in woord en geschrift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0F86">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="001D464A" w:rsidRDefault="00E71CFE" w14:paraId="7A91C676" w14:textId="77777777">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="086A99E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="44A9A6DC" w14:textId="24EB7F28">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7C9E7878" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="7C5EE817" w14:textId="4015A26D">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6680A015" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Bent u voornemens om de makers van deze Taalgids de opdracht te geven geen jaarlijkse herziening te maken? Zo nee, waarom niet? Zo ja, wanneer heeft u dat gedaan of gaat u dat doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="4B0BFF7F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="39C903EA" w14:textId="6BC7BF6C">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6F8A35A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2438E9FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00677A5E" w14:paraId="19F8D983" w14:textId="68DF9B0B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001E168A" w:rsidR="00BE6D7F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="367549E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja. Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E168A">
         <w:t>ie het antwoord op vraag 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6D7F" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="1B8B4C63" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="54666705" w14:textId="7331FF9F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4CA014B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="344720AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="1CF86069" w14:textId="6317634A">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="27BD33D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Hoeveel fte c.q. personen werken bij de afdeling die deze taalgids hebben gemaakt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB27E6" w:rsidP="00820DDA" w:rsidRDefault="00FB27E6" w14:paraId="37ADBD94" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="2202B78A" w14:textId="63470C3F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2079776D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6EE7414C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="476313FF" w14:textId="28CAB1CE">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="38C1035C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Hoeveel fte c.q. personen van andere afdelingen hebben geholpen bij het tot stand brengen van deze taalgids? Van welke afdelingen waren deze fte c.q. personen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="0A189DE6" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="3D7C152E" w14:textId="3D7717FC">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5FAAB8E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3384B057" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="021E02FE" w14:textId="05259822">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="046DD074" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Hoeveel uur is er in totaal aan deze taalgids besteed?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="6A0FC5C5" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00A82510" w14:paraId="0E848767" w14:textId="422093AA">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="03E29343" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="26382FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord 6,7 en 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="548CE4B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Eén medewerker van het ministerie heeft de ontwikkeling van de taalgids in de periode tussen de zomer van 2023 en de zomer van 2025 begeleid, naast andere werkzaamheden. Daarnaast waren zo’n 30 tot 35 medewerkers voor enkele uren in die periode betrokken, door mee te denken of mee te lezen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007949BE" w:rsidP="00820DDA" w:rsidRDefault="007949BE" w14:paraId="496CD67C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="6D7802BB" w14:textId="5BB4FD78">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3C2F2602" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="77D1F948" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="6F18027B" w14:textId="76614BCE">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4D554833" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Wat zijn de werkzaamheden van het PDR? Vanuit welke behoefte bestaat dit programma en welk probleem lost het op</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="15387856" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="5028C844" w14:textId="77F54E0B">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5BBFAEE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="63A5E713" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00A02C82" w14:paraId="76D571A0" w14:textId="037941C3">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6E9EBA36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>De programmatische aanpak ziet onder meer op:</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3C20">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">OCW-brede coördinatie op de uitvoering van de Strategie </w:t>
       </w:r>
-      <w:r w:rsidR="00677A5E">
+      <w:r>
         <w:t>Bestrijding Antisemitisme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">, de samenwerking met de Nationaal Coördinator tegen </w:t>
       </w:r>
-      <w:r w:rsidR="00677A5E">
+      <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">iscriminatie en </w:t>
       </w:r>
-      <w:r w:rsidR="00677A5E">
+      <w:r>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t>acisme, de OCW-brede coördinatie op het ‘proces na de komma’ met beleidsintensiveringen op het koloniaal- en slavernijverleden en de samenwerking met de Nationaal Coördinator Antisemitisme Bestrijding.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00B72D24">
-[...2 lines deleted...]
-      <w:r w:rsidR="00677A5E">
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve">Zie het antwoord op vraag 1 voor het ontstaan van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:lastRenderedPageBreak/>
+        <w:t>tijdelijk</w:t>
+      </w:r>
+      <w:r>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00B72D24">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> programmatische aanpak van discriminatie en racisme</w:t>
       </w:r>
-      <w:r w:rsidR="002757E4">
+      <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="002757E4">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t>de OCW Agenda tegen Discriminatie en Racisme</w:t>
       </w:r>
-      <w:r w:rsidR="002757E4">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002757E4">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00B72D24">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE228D" w:rsidRDefault="00CE228D" w14:paraId="29B8B299" w14:textId="335FC86E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5BFEE3EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF4EF4" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="621ADBA7" w14:textId="42589953">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="60F32C30" w14:textId="2F703870">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3B698D1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Hoeveel en welke organisaties c.q. organisatieonderdelen c.q. mensen zijn om advies gevraagd bij het vormgeven van het PDR in het algemeen en de Taalgids in het bijzonder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="3DA9D2C1" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="6FF5D0BD" w14:textId="4A25717B">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5B570CD0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="359376C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00A82510" w14:paraId="16D43705" w14:textId="66713D92">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="753FB93B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve"> taalgids </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is ambtelijk ontwikkeld op basis van wat </w:t>
       </w:r>
       <w:r w:rsidRPr="00144F20">
         <w:t>het ministerie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> al had</w:t>
       </w:r>
       <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve"> samengebracht binnen het OCW-domein aan maatschappelijke en sectorale bronnen op het gebied van inclusieve taal</w:t>
       </w:r>
       <w:r>
         <w:t>. Uit</w:t>
       </w:r>
       <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve"> het bestaande netwerk van externe adviseurs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is nadere expertise gebruikt, waaronder van ECHO Expertisecentrum Diversiteitsbeleid en IZI Solutions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007949BE" w:rsidP="00820DDA" w:rsidRDefault="007949BE" w14:paraId="78C42BA0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="1039D15B" w14:textId="7DF9F1F4">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="28B1F496" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4E00E48D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="6D2486F8" w14:textId="1628CD52">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="134CC8B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Welke en hoeveel ministeries maken nog meer gebruik van dit soort taalgidsen of vergelijkbare regels dan wel adviezen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="7F4D5C0A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="381E32C4" w14:textId="24C49DAE">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="03BC157B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6190C7BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612797" w:rsidP="00BE6D7F" w:rsidRDefault="00BE6D7F" w14:paraId="6ECBBBC9" w14:textId="58A91CD9">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="001E168A" w:rsidR="00612797" w:rsidP="00612797" w:rsidRDefault="00612797" w14:paraId="65D4FA17" w14:textId="22004081">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0A4B25AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het ministerie van Algemene Zaken heeft het rijksbrede Taalkompas ontwikkeld, een praktische schrijfhulp voor alle rijksambtenaren, met kennis over transparant, begrijpelijk en toegankelijk communiceren vanuit de Rijksoverheid. Daarnaast ben ik niet bekend met rijks- of departementale taalgidsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7FF14864" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E168A" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="66732FC5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Omdat het zorgvuldig, </w:t>
       </w:r>
-      <w:r w:rsidR="002757E4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">gelijkwaardig, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">duidelijk en begrijpelijk communiceren onderdeel is van het ambtelijk vakmanschap, ga ik </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E168A">
+        <w:t xml:space="preserve">duidelijk en begrijpelijk communiceren onderdeel is van het ambtelijk vakmanschap, ga ik er vanuit dat ambtenaren zich per onderwerp zullen bekwamen, specifiek op het eigen dossier, voor eigen gebruik. Bijvoorbeeld </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>er vanuit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>zoals</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E168A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat ambtenaren zich per onderwerp zullen bekwamen, specifiek op het eigen dossier, voor eigen gebruik. Bijvoorbeeld </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="00BE6D7F" w:rsidP="00BE6D7F" w:rsidRDefault="00BE6D7F" w14:paraId="2B4A3205" w14:textId="5A6D6EEF">
+        <w:t xml:space="preserve"> het Programma Maritiem Erfgoed van de Rijksdienst Cultureel Erfgoed heeft gedaan voor het eigen team en de directie Emancipatie van OCW heeft gedaan op het gebied van gender en lhbtiq+. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6BFC73C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="07A22D4C" w14:textId="7C8634E4">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4EF18F20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="1DD6EDB6" w14:textId="19D4BF0D">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="240C9A90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Wordt deze Taalgids meegestuurd aan contacten van het ministerie? Zo ja, wanneer en aan wie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="0EDEFA71" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="2FDA3855" w14:textId="4F03D144">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="12925B49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="13C4B240" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="12C9AA60" w14:textId="1EA35A65">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7BF6F399" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">De taalgids is nadrukkelijk ontwikkeld </w:t>
       </w:r>
-      <w:r w:rsidR="00D93228">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">als naslagwerk </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">alleen voor medewerkers van het ministerie. De gids is daarnaast op </w:t>
       </w:r>
-      <w:r w:rsidR="00D93228">
+      <w:r>
         <w:t xml:space="preserve">een enkel </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">specifiek verzoek gedeeld met collega’s van andere </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00677A5E">
+      <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
-        <w:t>ijksorganisaties</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="77C46923" w14:textId="103140EA">
+        <w:t>ijksorganisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4BEC372F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="400DD0A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="71202E2D" w14:textId="1F3DECFD">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6D09800F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Zijn dergelijke taalgidsen dan wel taaladviezen onderdeel van subsidievoorwaarden? Zo ja, welke?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="3F07680D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="1495E704" w14:textId="3E66339F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2082BBE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="526F81E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="483A2BCC" w14:textId="028151E7">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1AD68356" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Nee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE228D" w:rsidRDefault="00CE228D" w14:paraId="3D49E054" w14:textId="77777777">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3279319E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE228D" w:rsidRDefault="00CE228D" w14:paraId="022292B4" w14:textId="77777777">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="084FCCA9" w14:textId="7F3C7515">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="46F1A343" w14:textId="2841B734">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="786B2ACF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71CFE">
         <w:t>Kan de minister toezeggen om bij haar collega’s aan te dringen om elke taalgids van andere ministeries te delen met de Kamer? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="1B4B1ED3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="16FC96AF" w14:textId="2A7A4087">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="425648FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="033A6961" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00041C9E" w14:paraId="5E534994" w14:textId="7FD1AEFA">
-[...21 lines deleted...]
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00E71CFE" w14:paraId="3C76D580" w14:textId="6FCCB60E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="72E95772" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nee, ik laat het aan de andere bewindspersonen om hier de afweging over te maken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7CCCACDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5310CC8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71CFE" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="2A24672B" w14:textId="18D5B780">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4683A8C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Heeft u aan de landen c.q. de inwoners in het Midden-Oosten gevraagd of zij voortaan 'Zuidwest-Azië' genoemd willen worden? Zo ja, welke waren het eens en welke niet? Zo nee, getuigt het niet van een neokoloniale benadering van deze landen door te bepalen hoe ze genoemd moeten worden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="5917FEDE" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="35290D52" w14:textId="0B3B584F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="43EE50DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="28A09962" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6D7F" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="092CF451" w14:textId="6A00105B">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="34290471" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t>Nee</w:t>
       </w:r>
-      <w:r w:rsidR="002757E4">
-[...3 lines deleted...]
-        <w:t>et uitgangspunt van de taalgids was gelijkwaardige communicatie te bevorderen zonder drempels</w:t>
+      <w:r>
+        <w:t>. Het uitgangspunt van de taalgids was gelijkwaardige communicatie te bevorderen zonder drempels</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="6DA35E4C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="26024FF0" w14:textId="5BDF5F1E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="249C339A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1774588A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="7FB873CA" w14:textId="58B775F9">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="65756572" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Heeft u representatief onderzoek gedaan onder Generatie X of zij die benaming vervelend vinden? Zo nee, waar baseert u dan de overtuiging op dat zij zich gekwetst voelen om zo genoemd te worden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="311954FF" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="1B6A7641" w14:textId="4DD76F2E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="63C1B2E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="18F96F16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="25D43C0E" w14:textId="1F80736A">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="34275BAF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
-      <w:r w:rsidR="005F40F7">
+      <w:r>
         <w:t>Zie het antwoord op vraag 15.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="68D169F5" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="1BDF361B" w14:textId="45EA6976">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="64F5275B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2BF3C5A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="7B93BA13" w14:textId="31DAC7F4">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="41F220E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Heeft u bij de afweging om Generatie X een kwetsende naam te vinden afgewogen dat het voorstelbaar is dat de Generatie X dermate veel levenservaring heeft dat zij een kwalificatie als 'Generatie X' ook nog wel overleven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="5F859F77" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="6E839FDF" w14:textId="4B4FD6B3">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="00E4650F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="55059397" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F" w:rsidP="00BE6D7F" w:rsidRDefault="00BE6D7F" w14:paraId="0736F3EB" w14:textId="788D7450">
+    <w:p w:rsidRPr="00BE6D7F" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="51FBE8F7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nee</w:t>
       </w:r>
-      <w:r w:rsidR="00174AD5">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Z</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="02E7B531" w14:textId="4B0B7402">
+        <w:t>. Zie het antwoord op vraag 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="48251A41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="526D173D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="1B001DFD" w14:textId="0F5D8E8F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3E216104" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Waar komt volgens de bewindspersonen de behoefte vandaan om taal te "dekoloniseren"?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="304B5030" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="09274E8D" w14:textId="6B6F5A06">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2193B8D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3B26B02D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="59B611DB" w14:textId="10CD88A1">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="56417E4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t>De suggesties</w:t>
       </w:r>
-      <w:r w:rsidR="00B72D24">
+      <w:r>
         <w:t xml:space="preserve"> in de taalgids</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B72D24">
+      <w:r>
         <w:t>waren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00B72D24">
-[...5 lines deleted...]
-      <w:r w:rsidR="00534EF1">
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve"> in lijn met de inspanningen van het kabinet in het vervolgtraject excuses Slavernijverleden.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="5ECCC1AB" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="71E061AC" w14:textId="46D9633F">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2996FC2F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="205550FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE228D" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="65892F07" w14:textId="30E98C4E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="041109C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
-        <w:t>Hoe is er in de Taalgids gekomen tot het "doorbreek van machtsverhoudingen"? Hoe bepaal je hoeveel macht iemand heeft? En wie gaat dan de macht verdelen? Is het aan de overheid om die veronderstelde macht te verdelen? Zo ja, waar baseert u dat dan op?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00CE228D" w:rsidRDefault="00CE228D" w14:paraId="0AB85A0A" w14:textId="77777777">
+        <w:t xml:space="preserve">Hoe is er in de Taalgids gekomen tot het "doorbreek van machtsverhoudingen"? Hoe bepaal je hoeveel macht iemand heeft? En wie gaat dan de macht verdelen? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942D1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Is het aan de overheid om die veronderstelde macht te verdelen? Zo ja, waar baseert u dat dan op?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="16C18D07" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF4EF4" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="43EFC9CB" w14:textId="6D19EDB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="775E272C" w14:textId="65B40C22">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="611D408B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">De taalgids had als doel om bewustwording te vergroten van hoe taal in bepaalde situaties als ongelijk of afstandelijk kan worden ervaren. De gids </w:t>
       </w:r>
-      <w:r w:rsidR="00D93228">
+      <w:r>
         <w:t>beoogde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00D93228">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D93228">
+      <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve"> handvatten</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> te geven</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> om in communicatie onnodige drempels te verlagen en toegankelijker en gelijkwaardiger te formuleren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="46DF32A3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="2847E18D" w14:textId="5BCE76B8">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3A41FF7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="10F36D4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="04756304" w14:textId="652962E2">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="65B4E55B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Tijdens het Vragenuurtje van 7 april jl. leek de staatssecretaris aan te geven dat de Taalgids op eigen ambtelijk initiatief tot stand is gekomen. Klopt dat? Zo nee, waarom zei de staatssecretaris dat dan? Zo ja, is het aan ambtenaren om het bij uitstek politieke vraagstuk van verdeling van macht te adresseren met een Taalgids?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="5A537D4C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="3C353068" w14:textId="3154F499">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="67CFD1B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2AAD2469" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00D93228" w14:paraId="0493649A" w14:textId="73BFD4DC">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4F5A9C32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t>e tijdelijk</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> programmatische aanpak van discriminatie en racisme </w:t>
       </w:r>
-      <w:r w:rsidR="001C606F">
+      <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">een formeel besluit geweest. </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">e taalgids </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is ambtelijk tot stand gekomen als beoogd </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t>hulpmiddel</w:t>
       </w:r>
-      <w:r w:rsidR="001C606F">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>slechts</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6D7F">
+        <w:t xml:space="preserve"> voor medewerkers van het ministerie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6D7F" w:rsidR="00BE6D7F">
-[...14 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="2358FDB7" w14:textId="53F582F1">
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="62271203" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0FEAF3DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="553CBDA9" w14:textId="6DED667D">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4399C837" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Heeft u aan inheemse volkeren gevraagd of zij het vervelend vinden om 'inheems' genoemd te worden en of zij voortaan liever 'oorspronkelijke bewoners' willen worden genoemd? Zo nee, is dit dan niet bij uitstek een neokoloniale benaderingswijze van deze volkeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="600F1C99" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="7E562D5C" w14:textId="6071EF4D">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7DA2AD89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="64E84C84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00BE6D7F" w14:paraId="0278D84A" w14:textId="2BD192B3">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3ECC4596" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6D7F">
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
-      <w:r w:rsidR="005F40F7">
+      <w:r>
         <w:t>Zie het antwoord op vraag 15.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="6D68DC61" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="4250D231" w14:textId="267A559C">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3D9658F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4BDFF4E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="0173AB9B" w14:textId="41F04C2E">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="69C29DA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Vanuit waar komt de behoefte bij u om illegale vluchtelingen voortaan 'mensen die op de vlucht zijn' te noemen? Welk probleem lost dit volgens u op?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="2BB10B8A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="4215FE49" w14:textId="25094D9D">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6A26ECCD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="72576C35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="005F40F7" w14:paraId="05E98089" w14:textId="5B332A78">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1EDF1123" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zie het antwoord op vraag 15. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007949BE" w:rsidP="00820DDA" w:rsidRDefault="007949BE" w14:paraId="705A9B90" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="33C2589F" w14:textId="6B6081A6">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6EA12422" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="36F423F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="47FDD224" w14:textId="2AD62020">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4F138421" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Hoe denkt u dat het schrappen van de woorden 'Moederdag' en 'Vaderdag' overkomt op mensen die de afgelopen maanden hun vader of moeder hebben verloren en dit jaar Moederdag of Vaderdag met groot gemis vieren? Heeft u deze groep gevraagd of zij het eens zijn met het schrappen van het woord 'Moederdag' en 'Vaderdag'? Telt het gekwetst zijn van deze groep als aanleiding om een taalgids aan te passen c.q. af te schaffen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="51DE9BF4" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="198B13F6" w14:textId="309DC7CD">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3AC0CCF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1183030F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 23</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="005F40F7" w14:paraId="07F129C5" w14:textId="54F12884">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6A191131" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Nee. Zie het antwoord op vraag 15.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="74396AD0" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="43A71F66" w14:textId="762AA91B">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5EB56E39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="71527059" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="1225538D" w14:textId="252332CA">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="02ACF8E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Hoe reflecteert u op het feit dat zelfs "Beste dames en heren" moet worden vervangen voor "Beste collega, Beste geadresseerde, Beste mensen"? Bent u het eens dat het ministerie van OCW volledig is doorgeslagen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE228D" w:rsidRDefault="00CE228D" w14:paraId="06E99C59" w14:textId="0F27A957">
+    <w:p w:rsidRPr="00DF4EF4" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="54AC6B36" w14:textId="1A4C0FA6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord 24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="005F40F7" w14:paraId="09CA9155" w14:textId="2549C170">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7599E043" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Nee. Zie het antwoord op vraag 15.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72D24" w:rsidP="00820DDA" w:rsidRDefault="00B72D24" w14:paraId="68DA8638" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="44676BB4" w14:textId="32BA48AA">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2B3D6EE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6ED3E0BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="68FB2739" w14:textId="29F71DC7">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5161B08A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F942D1">
         <w:t>Waar is volgens u het dedain vandaan gekomen op het ministerie van OCW om voor een brede groep te bepalen wat die wel en niet mogen zeggen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="12080DE4" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="275CBC19" w14:textId="182A7AF9">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2BBE7DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="45F352C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7470" w:rsidR="003D7470" w:rsidP="003D7470" w:rsidRDefault="003D7470" w14:paraId="7BB494B5" w14:textId="198EA574">
+    <w:p w:rsidRPr="003D7470" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="22BBABA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7470">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie het antwoord op vraag </w:t>
       </w:r>
-      <w:r w:rsidR="005F40F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="214DB56E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F942D1" w:rsidP="00820DDA" w:rsidRDefault="00F942D1" w14:paraId="3B03F4A3" w14:textId="2D5DB756">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="14B42BB0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5EFCBD80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="10B8FFDB" w14:textId="04D2CABA">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="20FECB0B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6F6E">
         <w:t>Bent u het eens met de stelling dat de Taalgids vol staat met tegenstrijdigheden? Bent u het eens dat uitgangspunt 1 wordt ondermijnd door uitgangspunt 5; als je mensen als groep behandelt, kun je ze niet meer als individu behandelen. Wie mag er eigenlijk nog spreken namens de groep</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="0220A98A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="003D7470" w:rsidP="00820DDA" w:rsidRDefault="003D7470" w14:paraId="3509BDE8" w14:textId="2BC8B9C9">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="69C01BEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="09FBE5AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D7470" w:rsidP="00820DDA" w:rsidRDefault="005F40F7" w14:paraId="4ECD9FEC" w14:textId="46A93881">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1FA71FDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Laat me vooral zeggen dat het belangrijk is</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D7470" w:rsidR="003D7470">
+      <w:r w:rsidRPr="003D7470">
         <w:t xml:space="preserve"> dat mensen niet gereduceerd worden tot een eigenschap of kenmerk. </w:t>
       </w:r>
       <w:r>
         <w:t>Het uitgangspunt van de taalgids was gelijkwaardige communicatie te bevorderen zonder drempels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D7470" w:rsidP="00820DDA" w:rsidRDefault="003D7470" w14:paraId="7E22E032" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="2D6FCC52" w14:textId="5AD0D5F7">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="697DA74A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1487AB76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="52BB94BB" w14:textId="76CD5500">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="33C97EB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6F6E">
         <w:t>Aangezien deze taalgids tot stand kwam met kennis en advies van verschillende deskundigen en organisaties die zich inzetten voor antidiscriminatie, welke deskundigen en organisaties zijn dat? Worden deze geheel of gedeeltelijk betaald uit de door de staatssecretaris genoemde €</w:t>
       </w:r>
-      <w:r w:rsidR="003D7470">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6F6E">
         <w:t>40.000? Zo nee, waar dan uit? Wat is dan het totaalbedrag?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="72D7301E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="4EC4DDD3" w14:textId="49609640">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="540F432B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="689098CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00041C9E" w:rsidRDefault="005F40F7" w14:paraId="03730635" w14:textId="3AA416C8">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0E428B3A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00144F20" w:rsidR="00041C9E">
+      <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve">e taalgids </w:t>
       </w:r>
       <w:r>
         <w:t>is ambtelijk ontwikkeld op basis van wat</w:t>
       </w:r>
       <w:r w:rsidRPr="00144F20">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">het ministerie </w:t>
+        <w:t xml:space="preserve"> het ministerie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">al had </w:t>
       </w:r>
-      <w:r w:rsidRPr="00144F20" w:rsidR="00041C9E">
+      <w:r w:rsidRPr="00144F20">
         <w:t>samengebracht binnen het OCW-domein aan maatschappelijke en sectorale bronnen op het gebied van inclusieve taal</w:t>
       </w:r>
       <w:r>
         <w:t>. Uit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00144F20" w:rsidR="00041C9E">
+      <w:r w:rsidRPr="00144F20">
         <w:t xml:space="preserve"> het bestaande netwerk van externe adviseurs</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is expertise gebruikt</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003D7470" w:rsidR="003D7470">
+        <w:t xml:space="preserve"> is expertise gebruikt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7470">
         <w:t xml:space="preserve">(€ 3.388). Deze kosten vallen onder het </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>eerder genoemde</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003D7470">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>budget van de tijdelijk</w:t>
+        <w:t xml:space="preserve"> budget van de tijdelijk</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D7470" w:rsidR="003D7470">
+      <w:r w:rsidRPr="003D7470">
         <w:t xml:space="preserve"> programmatische aanpak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="73F17DE9" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="32C34B45" w14:textId="3542ECD0">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="29E3DDA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="25BA2DC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 28</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="37613F27" w14:textId="31B3C536">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="7279E46E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6F6E">
         <w:t>Hoe kijkt u aan tegen de zin in de Taalgids: "Om gelijkwaardigheid te bevorderen, is soms een onconventionele aanpak nodig"? Bent u het eens dat die onconventionele aanpak verdacht veel lijkt op dat ambtenaren gaan bepalen wat gelijkwaardigheid is en daar "onconventionele" taal voor ontwikkelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="7869E355" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="3AD20308" w14:textId="124C4852">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="493D4D51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4FCBF1EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 28</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="00916970" w14:paraId="57083BDD" w14:textId="440ACBED">
-[...15 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="145230E6" w14:textId="6B957C43">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5E0CA7E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee. Zie het antwoord op vraag 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="26911E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="284FFF2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 29</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="6797DCD9" w14:textId="044196FF">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1FFCECD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6F6E">
         <w:t>Hoe werkt deze Taalgids volgens u door in delen van het onderwijs? Is daar actief beleid op? Zo ja, waarom wordt dat wenselijk geacht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="55699905" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="198B2DCC" w14:textId="761ED962">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="4515B962" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6D75CBED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 29</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="0042557D" w14:paraId="32244400" w14:textId="13F46055">
-[...10 lines deleted...]
-    <w:p w:rsidR="00CE228D" w:rsidRDefault="00CE228D" w14:paraId="47ED8812" w14:textId="34FD6FED">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5B1D2F71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nee, het uitgangspunt van de taalgids was om gelijkwaardige communicatie te bevorderen zonder drempels. Zie verder het antwoord op vraag 20. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF4EF4" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0B13600D" w14:textId="0D1FADC9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="5A89E1FE" w14:textId="6C75B168">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="01588228" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6F6E">
         <w:t>Bent u bekend met de wetenschappelijke theorieën die stellen dat de taal die je spreekt invloed heeft op hoe je denkt, waarneemt en de wereld begrijpt? Bent u het eens met de stelling dat deze taalgids invloed heeft op de manier van denken van ambtenaren en daarbuiten? Is dat wenselijk?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="45A88E5D" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="647B6B9A" w14:textId="2D5FCA99">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3B85EB2F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1B9C3BD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="0042557D" w14:paraId="52B583A1" w14:textId="0139C843">
-[...20 lines deleted...]
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="04CC6EC0" w14:textId="0A38C4C2">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="53AFD31C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Taal doet er toe in alle aspecten van onze samenleving. Het uitgangspunt van de taalgids was gelijkwaardige communicatie te bevorderen zonder drempels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="1B42C1A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6B0AD28A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Vraag 31</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6F6E" w:rsidP="00820DDA" w:rsidRDefault="009B6F6E" w14:paraId="17959DF8" w14:textId="507D4317">
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="193BF9E9" w14:textId="0EF05180">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6F6E">
-        <w:t>In het boek van George Orwell, 1984 staat het volgende citaat: "</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In het boek van George Orwell, 1984 staat het volgende citaat: "Don't you see that the whole aim of Newspeak is to narrow the range of thought?"; ziet u hoe met deze Taalgids en de daarin opgenomen 'newspeak' uiteindelijk het denken beperkt wordt? Zo nee, waarom niet? </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2CEF2A33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="6E32B619" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2A80D98A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee, zie het antwoord op vraag 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="2C2651BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="551A6187" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="701C55C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="537DD27D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B6F6E">
-        <w:t>Don't</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GeenStijl, 3 april 2026, GELEKT. Woordenlijst MinOCW: 'Goude Eeuw', 'Midden-Oosten', 'slaaf', 'blank', 'Holocaust' (?), 'zittenblijver', 'Gen Z', 'dames en heren' FOUT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B6F6E">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="006069E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>www.geenstijl.nl/5189256/gelekt-volkomen-van-lotje-getikte-taalgids-ministerie-van-ocw-gouden-eeuwmidden-oosten-slaaf-zittenblijver-gen-z-allemaal-verboden</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="009B6F6E">
-        <w:t>you</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B6F6E" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="3C8348C2" w14:textId="3A515AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B6F6E">
-        <w:t xml:space="preserve"> </w:t>
-[...143 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...101 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> George Orwell, 1984, pagina 67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="138B215B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="5B8B6298" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF4EF4" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="0D524673" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4EF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Toelichting:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="009B6F6E" w:rsidP="009B6F6E" w:rsidRDefault="009B6F6E" w14:paraId="044A1C76" w14:textId="732226E9">
-[...15 lines deleted...]
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="009B6F6E" w:rsidSect="00CE228D">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00DF4EF4" w:rsidP="00DF4EF4" w:rsidRDefault="00DF4EF4" w14:paraId="28656C77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deze vragen dienen ter aanvulling op eerdere vragen terzake van het lid Martin Bosma (PVV), ingezonden 9 april 2026 (vraagnummer 2026Z07498)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="55FEDE08" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00DF4EF4">
+      <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38A6FA32" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009B6F6E">
+    <w:p w14:paraId="20FE8C1C" w14:textId="77777777" w:rsidR="00E320D5" w:rsidRDefault="00E320D5" w:rsidP="00DF4EF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D91C96" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CDC3A4E" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009B6F6E">
+    <w:p w14:paraId="3C7BC399" w14:textId="77777777" w:rsidR="00E320D5" w:rsidRDefault="00E320D5" w:rsidP="00DF4EF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B5A132" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4529CAF6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="651CAC27" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRPr="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="3B908E88" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="1DD92554" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRPr="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20B426CE" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRPr="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71E57D6A" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009B6F6E">
+    <w:p w14:paraId="5345EDB2" w14:textId="77777777" w:rsidR="00E320D5" w:rsidRDefault="00E320D5" w:rsidP="00DF4EF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0951DC" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="036127AE" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009B6F6E">
+    <w:p w14:paraId="2DA14E1F" w14:textId="77777777" w:rsidR="00E320D5" w:rsidRDefault="00E320D5" w:rsidP="00DF4EF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413C00AC" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4E31295E" w14:textId="49D7F84B" w:rsidR="002757E4" w:rsidRDefault="002757E4">
+    <w:p w14:paraId="48E72217" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
+      <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
+      <w:r w:rsidRPr="00D816E0">
+        <w:t xml:space="preserve"> / 2022-2023, 30950, nr. 318 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2022-2023, 30950, nr. 351</w:t>
+      <w:r w:rsidRPr="00D816E0">
+        <w:t>/ 2022-2023, 30950, nr. 351</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="63B7A897" w14:textId="3DDF61CD" w:rsidR="00534EF1" w:rsidRDefault="00534EF1">
+    <w:p w14:paraId="6613B8C6" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
+      <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2022-2023, 36350-VIII</w:t>
+      <w:r w:rsidRPr="00D816E0">
+        <w:t>/ 2022-2023, 36350-VIII</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2652DA19" w14:textId="77777777" w:rsidR="00775B0C" w:rsidRDefault="00775B0C" w:rsidP="00775B0C">
+    <w:p w14:paraId="1DA47DC4" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
       <w:r w:rsidRPr="00D816E0">
-        <w:t xml:space="preserve"> /</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, 31 288, nr. 1253</w:t>
+        <w:t xml:space="preserve"> / 2025-2026, 31 288, nr. 1253</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="372088CD" w14:textId="4859748F" w:rsidR="002757E4" w:rsidRDefault="002757E4" w:rsidP="002757E4">
+    <w:p w14:paraId="4A798904" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
+      <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
+      <w:r w:rsidRPr="00D816E0">
+        <w:t xml:space="preserve"> / 2022-2023, 30950, nr. 318 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2022-2023, 30950, nr. 351</w:t>
+      <w:r w:rsidRPr="00D816E0">
+        <w:t>/ 2022-2023, 30950, nr. 351</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="46A24107" w14:textId="1143B489" w:rsidR="00534EF1" w:rsidRDefault="00534EF1">
+    <w:p w14:paraId="338A3CDD" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
+      <w:r w:rsidRPr="00D816E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidR="00D816E0" w:rsidRPr="00D816E0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2024-2025, 36284, nr. 44</w:t>
+      <w:r w:rsidRPr="00D816E0">
+        <w:t>/ 2024-2025, 36284, nr. 44</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="61432E73" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="4BDDA5C3" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRPr="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="02DB08F2" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="05F60744" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRPr="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E60BB73" w14:textId="77777777" w:rsidR="00DF4EF4" w:rsidRPr="00DF4EF4" w:rsidRDefault="00DF4EF4" w:rsidP="00DF4EF4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...948 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00DF4EF4"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00DD2D36"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E320D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="401A5308"/>
-  <w15:docId w15:val="{5103E504-763C-428F-BCF3-87BE6B0F6C97}"/>
+  <w14:docId w14:val="34E663B5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9BBC6767-7538-43FF-8AFF-247E9ACDD22F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6177,1246 +2780,1157 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...230 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00534EF1"/>
+    <w:rsid w:val="00DF4EF4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D24"/>
-[...75 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF4EF4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geenstijl.nl/5189256/gelekt-volkomen-van-lotje-getikte-taalgids-ministerie-van-ocw-gouden-eeuwmidden-oosten-slaaf-zittenblijver-gen-z-allemaal-verboden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11841</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2040</ap:Words>
+  <ap:Characters>11222</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>93</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13966</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13236</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-22T12:45:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>