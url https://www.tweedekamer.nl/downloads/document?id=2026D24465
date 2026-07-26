--- v0 (2026-05-22)
+++ v1 (2026-07-26)
@@ -1,9318 +1,4059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00584BAC" w:rsidP="006465F7" w:rsidRDefault="00E466DA" w14:paraId="40AC9682" w14:textId="7721F329">
-[...25 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidP="00AA0C25" w:rsidRDefault="00DA24E5" w14:paraId="5ADFDAD2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK44" w:id="0"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidRDefault="00DA24E5" w14:paraId="46AEF27C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidP="006231D2" w:rsidRDefault="006231D2" w14:paraId="5CAB1D16" w14:textId="597ABAA9">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>336</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidP="00163A5B" w:rsidRDefault="006231D2" w14:paraId="42544FEA" w14:textId="1336908D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidP="00163A5B" w:rsidRDefault="006231D2" w14:paraId="49A93D5B" w14:textId="1EDA1A04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00DA24E5" w:rsidP="00163A5B" w:rsidRDefault="00DA24E5" w14:paraId="44DF9217" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="2CB96C10" w14:textId="4E419435">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland is recent geconfronteerd met natuurbranden die onze samenleving direct raken. Hierover heb ik uw Kamer samen met de minister van Justitie en Veiligheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) en de staatssecretaris van Defensie geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="001F30F8">
-[...25 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Deze natuurbranden onderstrepen onze kwetsbaarheid én het belang van goede voorbereiding, samenwerking en tijdige actie. Rijk, provincies, gemeenten, veiligheidsregio’s, natuurbeheerders en kennisinstellingen versterken daarom hun samenwerking voor bescherming van onze natuur én onze veiligheid, in lijn met de Kamerbrief ‘Samen sterker tegen natuurbranden’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00A23CBE">
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E6A3D" w:rsidP="00B655A1" w:rsidRDefault="000E6A3D" w14:paraId="267B363D" w14:textId="77777777">
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="46E8E388" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00DD7312" w:rsidR="00F904BA" w:rsidP="00B655A1" w:rsidRDefault="53DF11B5" w14:paraId="4074CA4A" w14:textId="11F84172">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK7" w:id="1"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij informeer ik uw Kamer, mede namens de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK43" w:id="2"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over recente inzichten, ontwikkelingen en vervolgstappen op het gebied van natuurbrandbeheersing. Ik ga daarbij in op internationale en Europese ontwikkelingen, het belang van vitale natuur en biodiversiteit, effectieve en veilige inzet van hulpdiensten, bestuurlijke regie, wet- en regelgeving en financiering.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="60B1D1A8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...63 lines deleted...]
-    <w:p w:rsidR="0059359F" w:rsidP="00B655A1" w:rsidRDefault="0059359F" w14:paraId="766FA322" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK56" w:id="3"/>
+      <w:bookmarkStart w:name="OLE_LINK5" w:id="4"/>
+      <w:bookmarkStart w:name="OLE_LINK90" w:id="5"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nederland bereidt zich voor, samen met de wereld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="20C50CC0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="007E05E5" w:rsidR="00B65F5E" w:rsidP="00B655A1" w:rsidRDefault="00007935" w14:paraId="16A934BD" w14:textId="7F3BD39D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK6" w:id="6"/>
+      <w:bookmarkStart w:name="OLE_LINK15" w:id="7"/>
+      <w:bookmarkStart w:name="OLE_LINK13" w:id="8"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Internationaal groeit het besef dat natuurbranden niet uitsluitend met brandbestrijding kunnen worden beheerst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Effectievere bestrijding neemt onderliggende risico’s, zoals brandbare vegetatie, verdroging en kwetsbare gebiedsinrichting, niet weg. Daarom verschuift de aandacht wereldwijd naar integrale natuurbrandbeheersing, met meer nadruk op preventie en risicobeperking. Het afgelopen najaar is binnen de Verenigde Naties dan ook een resolutie aangenomen over het versterken van de wereldwijde inzet op integrale natuurbrandbeheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="4A35FDAA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00173569" w:rsidP="00173569" w:rsidRDefault="00173569" w14:paraId="174CFA4A" w14:textId="287E6E6F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De door de Europese Unie gesteunde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kananaskis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wildfire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Charter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> past binnen deze ontwikkeling. Daarin wordt het belang benadrukt van wetenschappelijke én lokale kennis, op de natuur gebaseerde oplossingen en een brede maatschappelijke aanpak van natuurbrandrisico’s. Afgelopen najaar ondertekende Nederland dan ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>samen met landen uit alle delen van de wereld een oproep om natuurbranden via een integrale aanpak proactief te voorkomen en de weerbaarheid te vergroten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="0B356F44" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...49 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook in Europa is deze beweging duidelijk zichtbaar. De Europese Commissie publiceerde afgelopen maart een nieuwe strategie voor integrale natuurbrandbeheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarin benadrukt ook de Commissie het belang van op de natuur gebaseerde oplossingen voor het realiseren van brandbestendige landschappen. Hiertoe publiceerde de Commissie nieuwe richtsnoeren die relevant zijn voor natuurbrandbeheersing in Natura 2000-gebieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De kabinetsappreciatie van het voorstel van de Europese Commissie heeft uw Kamer reeds ontvangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00173569" w:rsidP="00173569" w:rsidRDefault="00173569" w14:paraId="7F2A9AEE" w14:textId="77777777">
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="6AF83C4D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00173569" w:rsidP="00173569" w:rsidRDefault="008C489E" w14:paraId="2086A98E" w14:textId="3AD8A797">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK19" w:id="13"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Een structureel veiligheidsrisico, nu en in de toekomst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="502E422B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...47 lines deleted...]
-    <w:p w:rsidR="00173569" w:rsidP="00173569" w:rsidRDefault="00173569" w14:paraId="69236142" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK4" w:id="14"/>
+      <w:bookmarkStart w:name="OLE_LINK16" w:id="15"/>
+      <w:bookmarkStart w:name="OLE_LINK23" w:id="16"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natuurbranden vormen in Nederland een structureel veiligheidsrisico, met mogelijk grote maatschappelijke gevolgen. Klimaat- en natuurrampen kunnen vrijwel alle nationale veiligheidsbelangen raken, waaronder territoriale, fysieke, economische en ecologische veiligheid, evenals sociaal-politieke stabiliteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="28F7FE67" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00173569" w:rsidP="00173569" w:rsidRDefault="00173569" w14:paraId="032984A1" w14:textId="72900674">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK80" w:id="17"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door klimaatverandering nemen weersextremen toe en verschuift het gebied met een verhoogd natuurbrandrisico richting Centraal- en Noord-Europa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook Nederland krijgt daardoor vaker te maken met omstandigheden die natuurbranden kunnen versterken.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Droogte, hitte, drogere lucht, verdroging en vergrassing maken natuurgebieden brandbaarder. Daardoor neemt de kans op sneller verspreidende en intensere natuurbranden toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook nu al zijn grootschalige natuurbranden in Nederland mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De dichtbevolktheid van ons land en de verwevenheid van natuur met recreatie, wonen, werken, zorgfuncties en vitale infrastructuur zorgen ervoor dat een brand al snel grote maatschappelijke gevolgen kan hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="653424EA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...72 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het risico reikt verder dan de brand zelf: rookoverlast, gezondheidsschade, evacuaties, schade aan natuur, verstoring van verkeer en energievoorzieningen en economische schade zijn allemaal mogelijk. Schaarste aan personeel en middelen kan bovendien toenemen en hulpdiensten en overheid voor moeilijke keuzes stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Recente natuurbranden laten zien dat risicobeheersing noodzakelijk is. Daarom is het versterken van natuurbrandbeheersing opgenomen als prioriteit in de Veiligheidsstrategie voor het Koninkrijk der Nederlanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-    <w:p w:rsidR="00DD7C1C" w:rsidP="00DD7C1C" w:rsidRDefault="00DD7C1C" w14:paraId="37276A08" w14:textId="77777777">
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="19"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="691A9966" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK10" w:id="20"/>
+      <w:bookmarkStart w:name="OLE_LINK14" w:id="21"/>
+      <w:bookmarkStart w:name="OLE_LINK17" w:id="22"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De toekomst ligt in een integrale aanpak</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="3C7BC7A1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="009C6841" w:rsidR="008A175A" w:rsidP="008A175A" w:rsidRDefault="00CF7B6F" w14:paraId="1E132E89" w14:textId="29A0C0E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK82" w:id="23"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onze inzet is gericht op voorkomen wat kan, voorbereiden waar het moet, effectief reageren wanneer nodig en herstellen met meer weerbaarheid voor natuur en samenleving.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij wordt het uitgangspunt van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerlaagsveiligheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gehanteerd: bewustwording, preventie, mitigatie, bestrijding en herstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK38" w:id="25"/>
+      <w:bookmarkStart w:name="OLE_LINK36" w:id="26"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zal ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>binnenkort met hulp van Staatsbosbeheer een nationaal centrum voor natuurbrandbeheersing oprichten dat gaat helpen om kennis en praktijkervaring over natuurbranden samen te brengen en verder te ontwikkelen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="4C59DDB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK47" w:id="27"/>
+      <w:bookmarkStart w:name="OLE_LINK28" w:id="28"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Natuurbrandbeheersing is een gezamenlijke opgave die geen enkele partij alleen kan dragen.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK68" w:id="29"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Rijk is verantwoordelijk voor de nationale kaders, de verbinding met klimaatadaptatie, natuurbeleid, crisisbeheersing en internationale samenwerking. Daarbij is LVVN verantwoordelijk voor risicobeheersing en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor crisisbeheersing. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provincies hebben een centrale rol in natuurbeleid, gebiedsprocessen en ruimtelijke keuzes. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK49" w:id="30"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gemeenten zijn verantwoordelijk voor lokale ruimtelijke ordening en openbare orde en veiligheid. Veiligheidsregio’s dragen zorg voor voorbereiding op incidentenbestrijding en crisisbeheersing. Terreinbeheerders beheren de gebieden waar risico’s zich manifesteren en kennisinstituten leveren de kennisbasis.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="1F661F04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK29" w:id="31"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aangezien de opgave meerdere beleidsterreinen en bestuurslagen raakt, vraagt deze gezamenlijke verantwoordelijkheid om bestuurlijke regie. Daarbij gaat het niet om het overnemen van taken, maar om samenhang, het adresseren van knelpunten en duidelijke verantwoordelijkheden.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door de diversiteit aan landschappen en de verschillen in structuur, samenstelling en staat van de natuur moet natuurbrandbeheersing zoveel mogelijk gebiedsgericht worden aangepakt en op passend niveau worden geïmplementeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="199CFE40" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK19" w:id="18"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="OLE_LINK34" w:id="32"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Een s</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="002A65BD" w:rsidP="009742A3" w:rsidRDefault="009742A3" w14:paraId="75575566" w14:textId="77777777">
+        <w:t>De natuur beschermt ons, als wij de natuur beschermen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="36D29F6A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="002A65BD" w:rsidP="009742A3" w:rsidRDefault="002A65BD" w14:paraId="46AB43E1" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK69" w:id="33"/>
+      <w:bookmarkStart w:name="OLE_LINK26" w:id="34"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vitale natuur en biodiversiteit zijn essentieel voor veiligheid. Wanneer natuur verdroogt, verarmt of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergrast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, neemt de kwetsbaarheid voor natuurbranden toe. Dat raakt niet alleen natuurdoelen, maar ook de veiligheid van mensen, dieren en de fysieke leefomgeving. Natuurbranden zijn nooit volledig uit te sluiten, maar gezonde, diverse en goed beheerde ecosystemen maken het landschap weerbaarder tegen brand en helpen risico’s en gevolgen te beperken.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="60B0937B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009742A3" w:rsidRDefault="003A0C7D" w14:paraId="7443FE28" w14:textId="5C367FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezonde ecosystemen zijn bovendien beter in staat zich aan te passen aan klimaatverandering. Op de natuur gebaseerde oplossingen kunnen daarbij tegelijk bijdragen aan risicobeheersing en natuurherstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Denk aan beheerbranden, begrazing, hydrologisch herstel en het vergroten van variatie in leeftijd, structuur en soorten in de vegetatie. Zulke maatregelen verminderen brandbaar materiaal, houden brandgangen vrij en verkleinen de brandbaarheid. Het versterken van veiligheid is dus geen reden om natuurdoelen los te laten, maar om natuur robuuster te maken</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK118" w:id="35"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook recente Europese richtsnoeren voor het beheer van Natura 2000-gebieden in de context van klimaatverandering benadrukken dit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="11DC30E0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...105 lines deleted...]
-    <w:p w:rsidR="009742A3" w:rsidP="009742A3" w:rsidRDefault="009742A3" w14:paraId="6F7A470E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze aanpak vraagt om gebiedsgericht maatwerk en kennis. Niet elke maatregel is overal wenselijk of effectief en vaak is een combinatie van maatregelen nodig. Timing is daarbij net zo belangrijk als locatie. Zonder onderhoud neemt de werking van maatregelen na verloop van tijd af. Overheden, terreinbeheerders en kennisinstituten moeten gezamenlijk bepalen welke maatregelen effectief en haalbaar zijn. Duurzaam bosbeheer, natuurherstel, revitalisering en klimaatadaptatie zijn daarbij essentieel voor brandbestendige natuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="4082488E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Effectieve en veilige inzet van hulpdiensten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="6126417B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00EF6434" w:rsidR="00D5163B" w:rsidP="003D3B83" w:rsidRDefault="00E56AD1" w14:paraId="60B3F45C" w14:textId="61E767DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK46" w:id="36"/>
+      <w:bookmarkStart w:name="OLE_LINK18" w:id="37"/>
+      <w:bookmarkStart w:name="OLE_LINK27" w:id="38"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezonde natuur, biodiversiteit en een slimme inrichting van de fysieke leefomgeving vergroten de kans op een effectieve en veilige inzet van de brandweer. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK91" w:id="39"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderbrekingen in brandbare vegetatie, bereikbare locaties, voldoende bluswater, opstelplaatsen, actuele informatie, toegangswegen en vluchtroutes zijn daarbij cruciaal. Zij creëren tijd en ruimte voor de brandweer om een natuurbrand snel te bereiken, veilig te bestrijden en escalatie naar mens, dier, natuur en bebouwing te voorkomen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="2144D40C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="00F00A7A" w:rsidP="009F3222" w:rsidRDefault="00F00A7A" w14:paraId="5B65CA2D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK92" w:id="40"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kostbare tijd gaat verloren op het moment dat elke minuut telt wanneer pas tijdens een natuurbrand wordt bepaald wat prioriteit heeft en waar ingrijpen mogelijk is</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De betrokkenheid van hulpdiensten begint daarom niet bij de melding, maar al bij de inrichting en het beheer van een gebied. Veiligheidsregio’s moeten daarom vroegtijdig worden betrokken bij gebiedsinrichting, natuurbeheer, recreatieve ontwikkelingen en ruimtelijke plannen in en rond natuurgebieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="35A7EE93" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="937"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK96" w:id="41"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De brandweer kan het meest effectief en veilig optreden in gebieden die daarop zijn voorbereid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dat betekent niet dat natuurgebieden als stedelijke omgeving moeten worden ingericht, maar wel dat veiligheid een volwaardig onderdeel is van de afweging. De verwevenheid van natuur, recreatie, wonen, infrastructuur en veiligheid vraagt daarbij om gezamenlijke keuzes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006231D2" w:rsidRDefault="006231D2" w14:paraId="52B76A06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK10" w:id="25"/>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="OLE_LINK39" w:id="42"/>
+      <w:bookmarkStart w:name="OLE_LINK3" w:id="43"/>
+      <w:bookmarkStart w:name="OLE_LINK67" w:id="44"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>De toekomst ligt in een integrale aanpak</w:t>
-[...189 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="4F423384" w14:textId="456870AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK34" w:id="37"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>De natuur beschermt ons, als wij de natuur beschermen</w:t>
-[...173 lines deleted...]
-        <w:rPr>
+        <w:t>Bestaand</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK52" w:id="45"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>e juridische kaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="39BF3C80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK48" w:id="46"/>
+      <w:bookmarkStart w:name="OLE_LINK97" w:id="47"/>
+      <w:bookmarkStart w:name="OLE_LINK70" w:id="48"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Natuurbrandbeheersing raakt aan natuur- en milieubescherming, veiligheid, gezondheid en de inrichting en het beheer van de fysieke leefomgeving. Daardoor zijn verschillende wettelijke kaders, bestuursorganen en zorgplichten van belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="7ED53C80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK66" w:id="49"/>
+      <w:bookmarkStart w:name="OLE_LINK119" w:id="50"/>
+      <w:bookmarkStart w:name="OLE_LINK86" w:id="51"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Grondwet bepaalt dat de overheid zorg moet dragen voor de bewoonbaarheid van het land</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, de bescherming en verbetering van het leefmilieu en de bevordering van de volksgezondheid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK33" w:id="52"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onder de Omgevingswet moeten bestuursorganen hun taken uitoefenen met oog voor de wettelijke doelen en de samenhang binnen de fysieke leefomgeving, waarbij afstemming met andere bestuursorganen nodig kan zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarnaast geldt een algemene zorgplicht voor de fysieke leefomgeving: iedereen moet, voor zover redelijkerwijs mogelijk, nadelige gevolgen voor de fysieke leefomgeving en de mens voorkomen, beperken of ongedaan maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK32" w:id="53"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als dat niet mogelijk is, moeten activiteiten die zulke gevolgen veroorzaken achterwege blijven, voor zover dat redelijkerwijs kan worden verlangd. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De zorgplicht geldt daarbij niet alleen voor actief handelen, zoals het wijzigen of gebruiken van onderdelen van de fysieke leefomgeving of het uitvoeren van risicovolle activiteiten, maar ook voor situaties waarin iemand juist nalaat om maatregelen te nemen en daardoor nadelige gevolgen kunnen ontstaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="04EB8B8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor natuur, soorten en gebieden gelden meer specifieke verplichtingen. Er gelden specifieke zorgplichten voor Natura 2000-gebieden en soorten en hun leefgebieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het provinciebestuur moet maatregelen nemen voor de bescherming, instandhouding en het herstel van leefgebieden van vogelsoorten en voor het behoud of herstel van inheemse dier- en plantensoorten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor Natura 2000-gebieden in beheer van het Rijk (uitgezonderd de gebieden van Staatsbosbeheer) is het aan de beheerverantwoordelijke minister om maatregelen te treffen om de instandhoudingsdoelstellingen te behalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarbij moeten ook economische, sociale, culturele en regionale belangen en lokale omstandigheden worden meegewogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="76B1C694" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Natuurherstelverordening bepaalt bovendien dat Nederland bij natuurherstel rekening moet houden met klimaatrisico’s en het voorkomen van natuurrampen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Bij herstel van bosecosystemen moet specifiek worden gekeken naar het risico op bosbranden. Ook moet bij de keuze en prioritering van herstelmaatregelen worden beoordeeld hoe deze samenhangen met onder andere het voorkomen van natuurrampen. In het nationale herstelplan moet worden toegelicht hoe rekening is gehouden met klimaatveranderingsscenario’s, met de mate waarin herstelmaatregelen klimaatschade en natuurrampen kunnen voorkomen of beperken, en met de aansluiting op de Nationale klimaatadaptatiestrategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK88" w:id="54"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risicoanalyse Nationale Veiligheid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="5B52A04A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Brandpreventieve maatregelen in beschermde natuurgebieden moeten zorgvuldig worden afgewogen. Voor maatregelen in een Natura 2000-gebied, zoals beheer- of inrichtingsmaatregelen om natuurbranden te voorkomen of te beperken, zal vaak vanwege de mogelijk significante gevolgen voor natuurdoelen een passende beoordeling nodig zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Die beoordeling is niet nodig als de maatregelen al onderdeel zijn van vastgestelde instandhoudingsmaatregelen, of als er sprake is van een direct gevaar waardoor meteen handelen nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="1620E7DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afwijken van beschermingsregels kan alleen onder strikte voorwaarden. Voor Natura 2000-gebieden mag dat alleen als er geen andere oplossing is, er sprake is van een dwingende reden van groot openbaar belang (waaronder het beschermen van de gezondheid van mensen en de openbare veiligheid) en eventuele schade wordt gecompenseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor beschermde soorten gelden vergelijkbare voorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarbij moet onder meer worden voorkomen dat de gunstige staat van instandhouding van de soort wordt aangetast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="57D72505" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook voor brandweerzorg, crisisbeheersing en brandpreventie zijn wettelijke taken en regels vastgelegd. Het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK73" w:id="55"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">college van burgemeester en wethouders </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is verantwoordelijk voor de organisatie van brandweerzorg, rampenbestrijding en crisisbeheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>; de burgemeester heeft het gezag bij brand en ongevallen waarbij de brandweer optreedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="34"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>; en de veiligheidsregio inventariseert risico’s, stelt een risicoprofiel op en adviseert over brandpreventie en veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Rook- en vuurverboden kunnen via de Algemene Plaatselijke Verordening worden geregeld. Daarnaast moeten omgevingsplannen rekening houden met risico’s van branden, rampen en crises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="36"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, moet natuurbrand worden opgenomen op de provinciale risicokaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="37"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gelden in natuurgebieden regels over het voorkomen en melden van brandgevaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="38"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nzorgvuldig of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevaarzettend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handelen kan strafrechtelijke en civielrechtelijke gevolgen hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="39"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="5DD5B785" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK77" w:id="56"/>
+      <w:bookmarkStart w:name="OLE_LINK95" w:id="57"/>
+      <w:bookmarkStart w:name="OLE_LINK93" w:id="58"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder moet voor calamiteiten waarbij weersomstandigheden een belangrijke rol spelen, tijdig worden gewaarschuwd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="40"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK94" w:id="60"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit geldt ook </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor natuurbranden, die sterk kunnen samenhangen met droogte, hitte en wind. Het KNMI kan hierbij ondersteuning bieden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="41"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast kan de commissaris van de Koning bijdragen aan het bevorderen van de samenwerking tussen betrokken partijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="42"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="53A9CF26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...240 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK22" w:id="62"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Beoogde aanpassingen Omgevingswet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="347CBEF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK57" w:id="63"/>
+      <w:bookmarkStart w:name="OLE_LINK41" w:id="64"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afgelopen najaar nam de Kamer de motie van voormalig lid Veltman aan over de voorbereiding van wetgeving ter voorkoming en beperking van natuurbranden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK53" w:id="66"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De bestaande wettelijke kaders bieden aanknopingspunten voor natuurbrandbeheersing, maar zij leiden nog niet vanzelf tot een samenhangende, gebiedsgerichte en bestuurlijk geborgde aanpak</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Omgevingswet bevat al belangrijke uitgangspunten over samenhang in de fysieke leefomgeving, zorgplichten, afstemming tussen bestuursorganen en het betrekken van risico’s van branden, rampen en crises bij omgevingsplannen. Tegelijkertijd is natuurbrandbeheersing daarin nog onvoldoende expliciet verankerd als opgave waarbij bewustwording, preventie, mitigatie, bestrijding en herstel met elkaar worden verbonden en gezamenlijk door betrokken partijen worden nagestreefd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="53BAB4FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom wordt bekeken hoe een samenhangende, gebiedsgerichte aanpak nadrukkelijker in het stelsel van de Omgevingswet kan worden opgenomen. Het doel is niet een nieuw stelsel te creëren, maar het duidelijker verbinden en uitvoerbaarder maken van bestaande verantwoordelijkheden. Vanuit het oogpunt van bescherming van de fysieke leefomgeving (waaronder natuur) biedt de Omgevingswet daarvoor het aangewezen kader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="6483B3E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK55" w:id="67"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij worden twee wettelijke ingrepen verkend, waarbij wordt aangesloten bij de lijn die eerder richting de Kamer is geschetst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="44"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ten eerste wordt bekeken of onder de Omgevingswet een verplicht programma voor natuurbrandbeheersing kan worden geïntroduceerd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK81" w:id="68"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een verplicht programma kan de bestuurlijke samenhang borgen en per natuurbrandrisicogebied doelen, maatregelen, prioriteiten, verantwoordelijkheden en restrisico’s inzichtelijk maken</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK98" w:id="69"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarbij ligt het voor de hand dat provincies een centrale rol krijgen bij het opstellen van deze programma’s, gelet op hun rol in natuurbeleid, gebiedsprocessen en de fysieke leefomgeving. Gemeenten, veiligheidsregio’s, terreinbeheerders en andere relevante partijen worden daarbij betrokken.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK60" w:id="70"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zal hierover binnenkort bestuurlijk in gesprek gaan met de provincies en bezien of nadere samenwerkingsafspraken kunnen worden vastgesteld voor de periode tot aan de wettelijke verankering.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="1AF3B6FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede wordt bezien of </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK58" w:id="71"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een specifieke zorgplicht kan worden opgenomen voor het voorkomen en beperken van natuurbrandrisico’s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De Omgevingswet kent al een algemene zorgplicht voor de fysieke leefomgeving, maar een nadere explicitering kan verduidelijken wat in natuurbrandrisicogebieden redelijkerwijs van eigenaren, beheerders, gebruikers en overige partijen mag worden verwacht. Zo wordt de verantwoordelijkheid voor natuurbrandbeheersing niet alleen in beleid en planvorming vastgelegd, maar ook verbonden met het dagelijks beheer en gebruik van kwetsbare gebieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="552A7962" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bestaand</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK50" w:id="72"/>
+      <w:bookmarkStart w:name="OLE_LINK89" w:id="73"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Duurzaam investeren in natuurbrandbeheersing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="597F9525" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK25" w:id="74"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aangezien Nederland vaker en intensiever met natuurbranden te maken krijgt, blijft investeren in voorkomen en beperken essentieel. Daarmee worden schade, herstelkosten, maatschappelijke ontwrichting en bestrijdingskosten beperkt. Investeringen op de korte termijn leveren later besparingen op. De schade van één onbeheersbare natuurbrand kan vele malen groter zijn dan de kosten van risicobeheersing. Tijdige risicobeperking is daarmee niet alleen noodzakelijk vanuit het oogpunt van veiligheid en leefbaarheid, maar ook doelmatig vanuit economisch en ecologisch perspectief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="4BEE9578" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK83" w:id="75"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op de begroting van LVVN is voor de periode 2024 tot en met 2030 €70 miljoen beschikbaar voor het voorkomen en beperken van natuurbranden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="45"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De Kamer is eerder geïnformeerd over de besteding van deze middelen in twee tranches: circa €12 miljoen in de eerste tranche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="46"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en circa €58 miljoen in de tweede tranche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="47"/>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Over de inzet van circa €29 miljoen voor risicobeperkende maatregelen binnen de tweede tranche moest nog besluitvorming plaatsvinden. Dat besluit is inmiddels genomen. De middelen worden zo spoedig mogelijk via een decentralisatie-uitkering overgeheveld naar de provincies</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK99" w:id="76"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarbij is het van belang dat zij, in overleg met natuurbeheerders, bekijken hoe de middelen effectief en efficiënt kunnen worden ingezet en aangewend voor maatregelen die bijdragen aan een brandveilig landschap.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De komende periode blijft hierover nauw overleg met de provincies plaatsvinden, met oog voor de gezamenlijke verantwoordelijkheid en een zorgvuldige en effectieve benutting van de middelen. Daarmee komt de inzet van de beschikbare €70 miljoen neer op circa €59 miljoen voor planvorming en risicobeperkende maatregelen, en circa €11 miljoen voor kennisontwikkeling en innovatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="7448E8C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens mijn werkbezoek over natuurbranden op de Utrechtse Heuvelrug van 6 mei 2026 hebben de Kring van de commissarissen van de Koning, het Veiligheidsberaad, het IPO, de Vereniging van Bos- en Natuurterreineigenaren en de Unie van Bosgroepen benadrukt dat natuurbrandbeheersing meer vergt dan een eenmalige investering en blijvende inzet vraagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="6A46A027" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK9" w:id="77"/>
+      <w:bookmarkStart w:name="OLE_LINK12" w:id="78"/>
+      <w:bookmarkStart w:name="OLE_LINK8" w:id="79"/>
+      <w:bookmarkStart w:name="OLE_LINK51" w:id="80"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze gezamenlijke oproep weegt zwaar, omdat hierin gezag, bestuur, veiligheid, natuur, eigendom, beheer en uitvoering samenkomen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK64" w:id="81"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zij pleiten voor structurele financiële ondersteuning van jaarlijks €45 miljoen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, zodat zij gezamenlijk invulling kunnen geven aan deze opgave en aan de voorgenomen nieuwe wettelijke taken. Met deze middelen willen zij onder andere structureel beleid ontwikkelen, beheer- en inrichtingsmaatregelen nemen, werken aan landelijke inzetbare specialistische natuurbrandteams, gezamenlijk oefenen en trainen. Ook kunnen zij met het KNMI en het beoogde nationaal centrum voor natuurbrandbeheersing werken aan projecten van nationaal belang, zoals een vernieuwde wetenschappelijk onderbouwde waarschuwingssystematiek voor natuurbrandgevaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="326C0820" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorop staat dat ik het zeer waardeer dat medeoverheden en natuurbeheerders bereid zijn gezamenlijk bij te dragen aan het beschermen van de samenleving en het realiseren van weerbare natuur. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="82"/>
+      <w:bookmarkStart w:name="OLE_LINK65" w:id="83"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zal beoordelen welke mogelijkheden er zijn binnen de beschikbare middelen voor natuur uit het Coalitieakkoord, maar ik kan nu niet op de besluitvorming vooruitlopen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="5D729A6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> juridische</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK31" w:id="84"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-      <w:bookmarkStart w:name="OLE_LINK86" w:id="56"/>
+        <w:t>Tot slot</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK54" w:id="85"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="109AAECD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de hierboven beschreven aanpak neemt de overheid haar verantwoordelijkheid door duidelijke kaders te stellen en regie te voeren, met zorg voor mensen, dieren, natuur en de leefomgeving. Tegelijkertijd blijft er ruimte voor lokale en regionale afwegingen. De intrinsieke waarde van de natuur vraagt daarbij om een zorgvuldige omgang met ecosystemen, ook wanneer veiligheidsmaatregelen noodzakelijk zijn. Samenwerking tussen betrokken partijen is daarbij onmisbaar, omdat natuurbranden zich niet houden aan bestuurlijke, eigendoms- of gebiedsgrenzen. Daarbij is ook een eerlijke verdeling van kosten, verantwoordelijkheden en maatregelen tussen overheden, terreinbeheerders en gebruikers van belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="790CA118" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De natuurbranden van de afgelopen weken tonen dat natuurbrandbeheersing geen abstracte beleidsopgave is. Het gaat om mensen die hun woning, bedrijf of recreatieplek bedreigd zien. Het gaat om hulpverleners die onder moeilijke omstandigheden hun werk doen. Het gaat om natuur die snel zwaar beschadigd kan raken. En het gaat om een samenleving die steeds vaker te maken krijgt met de gevolgen van een veranderend klimaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="622780B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De les is helder: Nederland moet leren leven met een groter natuurbrandrisico, zonder zich daarbij neer te leggen. Risico’s kunnen omlaag door gebieden slimmer in te richten, natuur robuuster te maken, hulpdiensten beter te ondersteunen, te zorgen voor goede publiekscommunicatie en bestuurlijk scherper te organiseren wie wanneer aan zet is. Dat vraagt om vasthoudendheid en bereidheid om vooruit te kijken.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p w:rsidR="006231D2" w:rsidRDefault="006231D2" w14:paraId="6B54C589" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De </w:t>
-[...1093 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="37DF9384" w14:textId="616B4577">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zal uw Kamer blijven informeren over de ontwikkelingen en voortgang.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="85"/>
-      <w:bookmarkEnd w:id="88"/>
-[...136 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="00163A5B" w:rsidRDefault="00163A5B" w14:paraId="2151762B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00163A5B" w:rsidP="006231D2" w:rsidRDefault="006231D2" w14:paraId="43A0CA01" w14:textId="7DD35793">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2" w:rsidR="00163A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidP="006231D2" w:rsidRDefault="006231D2" w14:paraId="0E51E5B1" w14:textId="0F8AF7BD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="006231D2" w:rsidP="00163A5B" w:rsidRDefault="006231D2" w14:paraId="669314B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000752D6">
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    </w:p>
+    <w:p w:rsidRPr="006231D2" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="0A72559E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006231D2" w:rsidR="00FE0FA3" w:rsidSect="00163A5B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6128DDBF" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF">
+    <w:p w14:paraId="5F4A737E" w14:textId="77777777" w:rsidR="0007523A" w:rsidRDefault="0007523A" w:rsidP="00163A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CFC4EC" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5785C2A0" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF">
+    <w:p w14:paraId="43ED6E7F" w14:textId="77777777" w:rsidR="0007523A" w:rsidRDefault="0007523A" w:rsidP="00163A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41885DD9" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana-Bold">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agrofont">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B7D5E00" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6850C951" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="00163A5B" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6D7BD017" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="306B4440" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="00163A5B" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="41EAF61F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33456B5B" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="00163A5B" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="761490DB" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF">
+    <w:p w14:paraId="3D8DC918" w14:textId="77777777" w:rsidR="0007523A" w:rsidRDefault="0007523A" w:rsidP="00163A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B66F1BB" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF">
+    <w:p w14:paraId="58890896" w14:textId="77777777" w:rsidR="0007523A" w:rsidRDefault="0007523A" w:rsidP="00163A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5754589E" w14:textId="77777777" w:rsidR="001360AF" w:rsidRDefault="001360AF"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7B25F42F" w14:textId="2127C5CD" w:rsidR="001F30F8" w:rsidRPr="0086644E" w:rsidRDefault="001F30F8" w:rsidP="001F30F8">
+    <w:p w14:paraId="6E5F2572" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 335. Kamerbrief ‘Natuurbranden in Nederland voorjaar 2026’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3F450178" w14:textId="77777777" w:rsidR="000C7690" w:rsidRPr="0086644E" w:rsidRDefault="000C7690" w:rsidP="000C7690">
+    <w:p w14:paraId="532C7635" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 306. Kamerbrief ‘Samen sterker tegen natuurbranden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6CD58911" w14:textId="41517E97" w:rsidR="00173569" w:rsidRPr="000A6F03" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="6BBFA964" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000A6F03">
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="OLE_LINK11"/>
-[...8 lines deleted...]
-        <w:t>‘Spreading like Wildfire’</w:t>
+      <w:bookmarkStart w:id="9" w:name="OLE_LINK11"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VN-Milieuprogramma (2022). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Spreading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> like </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Wildfire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="29DD0C49" w14:textId="50375F37" w:rsidR="00173569" w:rsidRPr="00DB7757" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="32D24EE0" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000A6F03">
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="OLE_LINK87"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000A6F03">
+      <w:bookmarkStart w:id="10" w:name="OLE_LINK87"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VN-Milieuprogramma </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(2025). </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘Resolution on </w:t>
-[...11 lines deleted...]
-        <w:t>’</w:t>
+        <w:t>‘Resolution on Strengthening the Global Management of Wildfires’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="699FD4E3" w14:textId="77777777" w:rsidR="00173569" w:rsidRPr="005F356A" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="4928B06E" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F356A">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> G7 (2025). ‘Kananaskis Wildfire Charter’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="51E4F7FD" w14:textId="77777777" w:rsidR="00173569" w:rsidRPr="00D823CD" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="3905499F" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D823CD">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="OLE_LINK21"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK21"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>COP30 (2025). ‘</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>COP30 (2025). ‘Call to Action on Integrated Fire Management and Wildfire Resilience</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0671C291" w14:textId="77777777" w:rsidR="00173569" w:rsidRPr="000F5CEA" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="1AE6348D" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F5CEA">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5CEA">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COM(2026) 330</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5CEA">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Europese Commissie (2026). </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Communication on integrated wildfire risk management</w:t>
-[...5 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> Commissie (2026). ‘Communication on integrated wildfire risk management’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5547047F" w14:textId="77777777" w:rsidR="00173569" w:rsidRPr="00142A72" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="0C7ACC42" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00173569">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> C(2026) 2031. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2263A">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Europese Commissie (2026). </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...11 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> Commissie (2026). ‘Guidance on adapting Natura 2000 sites to climate change’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="332B6490" w14:textId="461C6896" w:rsidR="00173569" w:rsidRPr="00257617" w:rsidRDefault="00173569" w:rsidP="00173569">
+    <w:p w14:paraId="5DFABAF2" w14:textId="60C131A6" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="OLE_LINK85"/>
-[...14 lines deleted...]
-        <w:t>’</w:t>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK85"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22112, nr. 4359 . ‘BNC-Fiche: Mededeling Integrale Natuurbrandbeheersing’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4B9A908D" w14:textId="2560F2F6" w:rsidR="002A65BD" w:rsidRPr="00F05DF5" w:rsidRDefault="002A65BD" w:rsidP="002A65BD">
+    <w:p w14:paraId="76E2ADE0" w14:textId="4ED370B1" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 165, bijlage 1050808. ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risicoanalyse nationale veiligheid 2022’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="66ED8BAC" w14:textId="77777777" w:rsidR="003A0C7D" w:rsidRPr="00E262D4" w:rsidRDefault="003A0C7D" w:rsidP="003A0C7D">
+    <w:p w14:paraId="71357404" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000A6F03">
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wereldbank (2025). </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Wereldbank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Management of Wildfire Risk in the European Union</w:t>
-[...5 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> (2025). ‘Management of Wildfire Risk in the European Union’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="0B2D5EF2" w14:textId="1B53C1FD" w:rsidR="00FA25AF" w:rsidRPr="001F2CFA" w:rsidRDefault="00FA25AF" w:rsidP="00FA25AF">
+    <w:p w14:paraId="2AB0B138" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 32.813, nr. 1559, bijlage. ‘Voorbij de risico’s: keuzes voor een klimaatbestendige leefomgeving’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32.813, nr. 1559, bijlage. ‘Voorbij de risico’s: keuzes voor een klimaatbestendige leefomgeving’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="66A02E8C" w14:textId="77777777" w:rsidR="00FA25AF" w:rsidRPr="000C39F2" w:rsidRDefault="00FA25AF" w:rsidP="00FA25AF">
+    <w:p w14:paraId="578B7D3F" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="OLE_LINK30"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="18" w:name="OLE_LINK30"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>WOT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>technical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report 300</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>. WUR (2026). ‘Klimaatrisico’s van natuurbranden in Nederland’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="75D2DAFD" w14:textId="77777777" w:rsidR="00FA25AF" w:rsidRPr="00B2263A" w:rsidRDefault="00FA25AF" w:rsidP="00FA25AF">
+    <w:p w14:paraId="1D50B3CE" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>KNMI (2025). ‘Een Extreem Rapport’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KNMI (2025). ‘Een Extreem Rapport’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="5F78563C" w14:textId="77777777" w:rsidR="00FC1F20" w:rsidRPr="00E83265" w:rsidRDefault="00FC1F20" w:rsidP="00FC1F20">
+    <w:p w14:paraId="3C0E981D" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Deltares (2026). ‘Klimaatdreigingen, bijbehorende cascade-effecten en gevolgen voor crisisrespons’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Deltares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026). ‘Klimaatdreigingen, bijbehorende cascade-effecten en gevolgen voor crisisrespons’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="332CD7FA" w14:textId="104A38A4" w:rsidR="00A54FCF" w:rsidRPr="00FF412A" w:rsidRDefault="00A54FCF" w:rsidP="00A54FCF">
+    <w:p w14:paraId="16EE65CE" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 178, bijlage 1086944. ‘Veiligheidsstrategie voor het Koninkrijk der Nederlanden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="2DBF092A" w14:textId="77777777" w:rsidR="00D93A4F" w:rsidRPr="00D47D37" w:rsidRDefault="00D93A4F" w:rsidP="00D93A4F">
+    <w:p w14:paraId="52C45E6F" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D47D37">
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="OLE_LINK62"/>
-      <w:r w:rsidRPr="00D47D37">
+      <w:bookmarkStart w:id="24" w:name="OLE_LINK62"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Kamerstuk 30.821, nr. 306</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...7 lines deleted...]
-        <w:t>’</w:t>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Kamerbrief ‘Samen sterker tegen natuurbranden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="2A95CFC6" w14:textId="77777777" w:rsidR="00B57CB1" w:rsidRDefault="00B57CB1" w:rsidP="00B57CB1">
+    <w:p w14:paraId="5267B6EB" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> EASAC (2025). ‘Changing Wildfires - Policy Options for a Fire-literate and Fire-adapted Europe’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="3A494D83" w14:textId="77777777" w:rsidR="00A40AA7" w:rsidRDefault="00A40AA7" w:rsidP="00A40AA7">
+    <w:p w14:paraId="6FE1331B" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> C(2026) 2031. Europese Commissie (2026). ‘Guidance on adapting Natura 2000 sites to climate change’</w:t>
+        <w:t xml:space="preserve"> C(2026) 2031. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commissie (2026). ‘Guidance on adapting Natura 2000 sites to climate change’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="4F761679" w14:textId="0E77AB42" w:rsidR="008058B3" w:rsidRPr="008058B3" w:rsidRDefault="008058B3">
+    <w:p w14:paraId="2D727591" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Artikelen 21 en 22 Grondwet</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikelen 21 en 22 Grondwet</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="4E95EC15" w14:textId="1B9641F9" w:rsidR="008058B3" w:rsidRPr="008058B3" w:rsidRDefault="008058B3">
+    <w:p w14:paraId="1B14FEBD" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Artikelen 2.1 en 2.2 Omgevingswet</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikelen 2.1 en 2.2 Omgevingswet</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="3C04907D" w14:textId="39EF862D" w:rsidR="008058B3" w:rsidRPr="008058B3" w:rsidRDefault="008058B3">
+    <w:p w14:paraId="0F7D61F1" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikelen 1.2, 1.6 en 1.7 Omgevingswet</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="278BD672" w14:textId="52CED15F" w:rsidR="008058B3" w:rsidRPr="008058B3" w:rsidRDefault="008058B3">
+    <w:p w14:paraId="582326C0" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Artikelen 11.6 en 11.27 Besluit activiteiten leefomgeving</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikelen 11.6 en 11.27 Besluit activiteiten leefomgeving</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="58939439" w14:textId="62D203ED" w:rsidR="00E711AA" w:rsidRPr="00E711AA" w:rsidRDefault="00E711AA">
+    <w:p w14:paraId="57928989" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 2.18 Omgevingswet; artikelen 3.57 en 3.59 Besluit kwaliteit leefomgeving</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="25952316" w14:textId="44B9D416" w:rsidR="00E711AA" w:rsidRPr="00E711AA" w:rsidRDefault="00E711AA">
+    <w:p w14:paraId="2BB33B4A" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 2.19 Omgevingswet; artikelen 3.59 en 3.62 Besluit kwaliteit leefomgeving</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="3437BD64" w14:textId="5E243A4D" w:rsidR="00E711AA" w:rsidRPr="00E711AA" w:rsidRDefault="00E711AA">
+    <w:p w14:paraId="15F65CA7" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 3.56 Besluit kwaliteit leefomgeving</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="29C34ACC" w14:textId="5681A5FC" w:rsidR="005807F6" w:rsidRPr="005807F6" w:rsidRDefault="005807F6">
+    <w:p w14:paraId="274D332F" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikelen 12 lid 1, 14 lid 9 en 15 lid 3 Natuurherstelverordening</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="5039CF65" w14:textId="35A0A0FB" w:rsidR="00105EFC" w:rsidRPr="00105EFC" w:rsidRDefault="00105EFC">
+    <w:p w14:paraId="57B1549C" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31.793, nr. 162, bijlage 791816. ‘Nationale Klimaatadaptatiestrategie 2016’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="3AECBCC6" w14:textId="3BF75E7A" w:rsidR="004878C6" w:rsidRPr="004878C6" w:rsidRDefault="004878C6">
+    <w:p w14:paraId="4907C9E6" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 165, bijlage. ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risicoanalyse Nationale Veiligheid 2022’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="147A9DE1" w14:textId="1602C55B" w:rsidR="00EE6AB2" w:rsidRPr="00EE6AB2" w:rsidRDefault="00EE6AB2">
+    <w:p w14:paraId="4AD9659B" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>ECLI:EU:C:2023:966</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 6 lid 3 Habitatrichtlijn; ECLI:EU:C:2023:966</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="47357D65" w14:textId="42F311E5" w:rsidR="00EE6AB2" w:rsidRPr="00EE6AB2" w:rsidRDefault="00EE6AB2">
+    <w:p w14:paraId="111BB81D" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 6 lid 4 Habitatrichtlijn</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="5640A23E" w14:textId="51C15F07" w:rsidR="00EE6AB2" w:rsidRPr="00EE6AB2" w:rsidRDefault="00EE6AB2">
+    <w:p w14:paraId="6F72EAFA" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> en 16 Habitatrichtlijn; artikelen 5, 9 en 13 Vogelrichtlijn</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikelen 12, 13 en 16 Habitatrichtlijn; artikelen 5, 9 en 13 Vogelrichtlijn</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="6B97B5E6" w14:textId="7DBAE251" w:rsidR="005807F6" w:rsidRPr="005807F6" w:rsidRDefault="005807F6">
+    <w:p w14:paraId="26AD6CBC" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikelen 2 en 3 Wet veiligheidsregio’s</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
-    <w:p w14:paraId="293C72D2" w14:textId="32F954DE" w:rsidR="005807F6" w:rsidRPr="005807F6" w:rsidRDefault="005807F6">
+    <w:p w14:paraId="66314222" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 4 Wet veiligheidsregio’s</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
-    <w:p w14:paraId="7EA6C001" w14:textId="57373A26" w:rsidR="00146416" w:rsidRPr="00146416" w:rsidRDefault="00146416">
+    <w:p w14:paraId="0AC30A64" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikelen 10, 15 en 25 Wet veiligheidsregio’s</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
-    <w:p w14:paraId="5AC659B8" w14:textId="21A42A36" w:rsidR="00146416" w:rsidRPr="00146416" w:rsidRDefault="00146416">
+    <w:p w14:paraId="7772515A" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 5.2 Besluit kwaliteit leefomgeving</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
-    <w:p w14:paraId="25B6F06E" w14:textId="0F3BB36B" w:rsidR="00146416" w:rsidRPr="00146416" w:rsidRDefault="00146416">
+    <w:p w14:paraId="77A7DE48" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 2 lid 1 Regeling provinciale risicokaart</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
-    <w:p w14:paraId="5178BBDA" w14:textId="71ADC256" w:rsidR="00186096" w:rsidRPr="00186096" w:rsidRDefault="00186096">
+    <w:p w14:paraId="7E076245" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikelen 6.1, 6.2 en 6.3 Besluit brandveilig gebruik en basishulpverlening overige plaatsen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
-    <w:p w14:paraId="07F8E41D" w14:textId="0AD10623" w:rsidR="005807F6" w:rsidRPr="005807F6" w:rsidRDefault="005807F6">
+    <w:p w14:paraId="7C51E37B" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>ECLI:NL:HR:1965:AB7079; ECLI:NL:HR:1988:AD0344; ECLI:NL:HR:2004:AO4224</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikelen 157, 158, 159, 429 en 461 Wetboek van Strafrecht; Artikel 162 Burgerlijk Wetboek Boek 6; ECLI:NL:HR:1965:AB7079; ECLI:NL:HR:1988:AD0344; ECLI:NL:HR:2004:AO4224</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
-    <w:p w14:paraId="6EE43E8D" w14:textId="77777777" w:rsidR="00E12ECC" w:rsidRDefault="00E12ECC" w:rsidP="00E12ECC">
+    <w:p w14:paraId="6C90CD9B" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="OLE_LINK78"/>
-      <w:r>
+      <w:bookmarkStart w:id="59" w:name="OLE_LINK78"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Artikel 3 lid 1 onderdeel b Wet taken meteorologie en seismologie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="41">
-    <w:p w14:paraId="454091B1" w14:textId="77777777" w:rsidR="00E12ECC" w:rsidRDefault="00E12ECC" w:rsidP="00E12ECC">
+    <w:p w14:paraId="0A2CB11E" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="OLE_LINK79"/>
-      <w:r>
+      <w:bookmarkStart w:id="61" w:name="OLE_LINK79"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Artikel 8 lid 1 en 2 Regeling taken meteorologie en seismologie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="42">
-    <w:p w14:paraId="5921FE4E" w14:textId="77777777" w:rsidR="00E12ECC" w:rsidRDefault="00E12ECC" w:rsidP="00E12ECC">
+    <w:p w14:paraId="6F937E79" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Ambtsinstructie commissaris van de Koning</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 1 Ambtsinstructie commissaris van de Koning</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="43">
-    <w:p w14:paraId="484ECD31" w14:textId="5F9FF89C" w:rsidR="000D6A4A" w:rsidRPr="007C2E28" w:rsidRDefault="000D6A4A" w:rsidP="000D6A4A">
+    <w:p w14:paraId="0867D91A" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C2E28">
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="70" w:name="OLE_LINK37"/>
-[...32 lines deleted...]
-        <w:t>’</w:t>
+      <w:bookmarkStart w:id="65" w:name="OLE_LINK37"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk 33.576, nr. 457</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. ‘Motie verzoekt de regering om regie te pakken en wetgeving voor te bereiden die gericht is op het voorkomen en beperken van natuurbranden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="44">
-    <w:p w14:paraId="45B19459" w14:textId="77777777" w:rsidR="00DD4E86" w:rsidRPr="00437C85" w:rsidRDefault="00DD4E86" w:rsidP="00DD4E86">
+    <w:p w14:paraId="130078B7" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 306. Kamerbrief ‘Samen sterker tegen natuurbranden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="45">
-    <w:p w14:paraId="554DE15A" w14:textId="77777777" w:rsidR="00D62530" w:rsidRPr="00B131B9" w:rsidRDefault="00D62530" w:rsidP="00D62530">
+    <w:p w14:paraId="1423B5C9" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 229. Kamerbrief ‘Op weg naar een integrale aanpak van natuurbrandbeheersing’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="46">
-    <w:p w14:paraId="2A879F81" w14:textId="77777777" w:rsidR="00D62530" w:rsidRPr="00B131B9" w:rsidRDefault="00D62530" w:rsidP="00D62530">
+    <w:p w14:paraId="3901A76D" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 240. Kamerbrief ‘Investeren in de preventie en mitigatie van natuurbranden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="47">
-    <w:p w14:paraId="7B8A2A4B" w14:textId="77777777" w:rsidR="00D62530" w:rsidRPr="00FB535C" w:rsidRDefault="00D62530" w:rsidP="00D62530">
+    <w:p w14:paraId="0F80DE69" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="006231D2" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="006231D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30.821, nr. 306. Kamerbrief ‘Samen sterker tegen natuurbranden’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="49F728EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="12B2F8E7" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="00163A5B" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...512 lines deleted...]
-  <w:p w14:paraId="0ACED11F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5BF73672" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="00163A5B" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1497 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34C65EEE" w14:textId="77777777" w:rsidR="00163A5B" w:rsidRPr="00163A5B" w:rsidRDefault="00163A5B" w:rsidP="00163A5B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...2662 lines deleted...]
-    <w:rsid w:val="7F7429E6"/>
+    <w:rsidRoot w:val="00163A5B"/>
+    <w:rsid w:val="00041840"/>
+    <w:rsid w:val="0007523A"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00415B23"/>
+    <w:rsid w:val="005225EA"/>
+    <w:rsid w:val="006231D2"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DA24E5"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E7572A"/>
+    <w:rsid w:val="00E95220"/>
+    <w:rsid w:val="00FA7012"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FFC3DCB"/>
+  <w14:docId w14:val="14133A48"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F7E3F835-E356-4495-8546-AE3DE1B212E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9334,74 +4075,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9550,1220 +4292,1201 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00163A5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00163A5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00163A5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00163A5B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char1">
-    <w:name w:val="Kop 1 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char1">
-    <w:name w:val="Kop 2 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...13 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...12 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-[...12 lines deleted...]
-    <w:name w:val="Voettekst Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...2 lines deleted...]
-    <w:rsid w:val="00023E9A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...24 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00E15881"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...342 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00163A5B"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00163A5B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00163A5B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00163A5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C34E94"/>
+    <w:rsid w:val="00163A5B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004D1123"/>
+    <w:rsid w:val="006231D2"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...128 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18933</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3385</ap:Words>
+  <ap:Characters>18620</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>157</ap:Lines>
+  <ap:Lines>155</ap:Lines>
   <ap:Paragraphs>43</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21804</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21962</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>