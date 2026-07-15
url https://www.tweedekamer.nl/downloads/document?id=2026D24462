--- v0 (2026-05-22)
+++ v1 (2026-07-15)
@@ -1,6595 +1,4360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000047AE" w:rsidP="00B05BEB" w:rsidRDefault="000047AE" w14:paraId="37EE4EFE" w14:textId="77777777">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="007E3A48" w:rsidP="007E3A48" w:rsidRDefault="00EF7CB3" w14:paraId="2E26B358" w14:textId="5D9BE52A">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48" w:rsidR="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48" w:rsidR="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48" w:rsidR="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48" w:rsidR="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="46B6D5A1" w14:textId="1748319A">
-[...39 lines deleted...]
-        <w:t>oorzitter,</w:t>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="007E3A48" w:rsidP="004474D9" w:rsidRDefault="007E3A48" w14:paraId="53DF36FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48" w:rsidR="00EF7CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4361</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="6F2E4AD7" w14:textId="77777777">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="007E3A48" w14:paraId="4B582360" w14:textId="5536E77E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="5DFA13A3" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="007E3A48" w:rsidP="00FF3C1A" w:rsidRDefault="007E3A48" w14:paraId="77BA1692" w14:textId="3F56CEFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="2FEE1EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="0F51E6D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="5DD04608" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="54111B65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ondernemen over de grens. Nederlandse ondernemers doen het in andere landen van de Europese Unie (EU) en Europese ondernemers in Nederland. De Europese interne markt maakt het hen makkelijker, omdat personen, producten, diensten en kapitaal vrij kunnen bewegen. Dankzij de interne markt profiteren consumenten van een breder aanbod van producten en diensten tegen een lagere prijs en kunnen werknemers makkelijker over de grens aan het werk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="1A1B7760" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="2F54DD5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="2ABF68E1" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="65BD134C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Naast het bieden van voordelen voor individuele ondernemers, consumenten en werkenden, draagt een goed functionerende interne markt macro-economisch bij aan hogere productiviteit en meer welvaart.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het belang van de interne markt voor Nederland als export- en handelsland is groot: 80% van de Nederlandse handelsbaten komt voort uit de interne markt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verder speelt d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">e interne markt een grote rol voor de positie en slagkracht van het Europese bedrijfsleven in de wereld, ofwel het Europese concurrentievermogen. Dat is belangrijk in een wereld met veranderende machtsverhoudingen, toenemende (oneerlijke) concurrentie en handelspolitieke uitdagingen. Ook binnen de EU draagt de interne markt bij aan het beter functioneren van specifieke markten als energie, transport en afval. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="0C2752C3" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="219A34A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="5B9EC034" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="33E20584" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In juni 2022 is een kabinetsbrede interne-marktactieagenda gepresenteerd met als doel om de werking van de interne markt te verbeteren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij het zakendoen ervaren ondernemers namelijk belemmeringen, zoals informatie die niet vindbaar is, onduidelijke procedures en verschillen in regels tussen lidstaten. Een concreet voorbeeld betreft verschillende regels van lidstaten over wat zij onder afval verstaan, waardoor het lastig is om afval naar andere lidstaten te vervoeren en daar te verwerken. We zijn nu vier jaar verder en hebben concrete resultaten behaald door het afronden van acties, zoals het tot stand brengen van een digitaal meldloket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voor niet-conforme producten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In de bijlage bij deze brief staat een toelichting op de afronding van alle acties uit 2022. De lijst met acties uit 2022 komt met deze brief te vervallen. Verder is het mooi om te zien dat we andere lidstaten en de Europese Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(hierna: de Commissie) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hebben geïnspireerd om ook aan de slag te gaan met een actieagenda. Maar de interne markt werkt nog niet optimaal en vergt continu onderhoud. Daarom is het belangrijk om het goede werk nu voort te zetten en aan de slag te gaan met nieuwe acties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="74408206" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="00FA6A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="69C91909" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="21D675A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze brief ga ik eerst in op de redenen om de interne-marktactieagenda te actualiseren. Daarna geef ik een overzicht van de acties in de geactualiseerde agenda om concrete ongerechtvaardigde belemmeringen op de interne markt weg te nemen. Vervolgens ga ik in op de wijze waarop het kabinet nieuwe ongerechtvaardigde belemmeringen probeert te voorkomen en gaat werken aan een betere toepassing van interne-marktregels. Tot slot volgt een korte afsluiting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="62D26E05" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="3B6C0D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="3DD3AA68" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="3B46A6C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Redenen voor actualisering </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="7C3D2388" w14:textId="62C2C08F">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="207864F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Er zijn drie redenen om de acties uit de actieagenda uit 2022 te actualiseren. Ten eerste geeft het kabinet hiermee invulling aan de Europese horizontale interne-marktstrategie van de Europese Commissie van mei 2025.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In deze strategie (opgesteld naar aanleiding van de rapporten van Letta en Draghi over respectievelijk de werking van de interne markt en het Europese concurrentievermogen)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> benadrukt de Commissie de noodzaak van een beter werkende interne markt, wat actie vergt van de Commissie én de lidstaten. De Commissie roept lidstaten om een interne-markt-sherpa aan te stellen die de toepassing van interne-marktregels moet bevorderen en een actieve, gezaghebbende rol speelt om interne-marktbelemmeringen te voorkomen en weg te nemen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ook in het rapport-Wennink wordt op het belang gewezen dat de randvoorwaarden op orde moeten zijn om investeringen in Nederland mogelijk te maken en een hoogproductieve economie te creëren. Het kabinet gaat hiermee graag aan de slag. In deze brief staat hoe het dat doet. Ten tweede geeft het kabinet met deze actualisering uitvoering aan de motie-Bontenbal/Dassen over de uitvoering van een stappenplan voor de uitwerking van het Letta-rapport.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde vraagt een effectieve actieagenda om regelmatige actualisering. Hoewel de interne-marktinzet niet is gewijzigd, zijn de acties uit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>agenda uit 2022 inmiddels afgerond en zijn er nieuwe acties bij gekomen (zie bijlage bij deze brief).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="50890ABF" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="45C59D83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="346E226B" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="49387F42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Wat wil het kabinet bereiken? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="002B4555" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="1776EA8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In lijn met de ambitie in het coalitieakkoord om de interne markt te voltooien, probeert het kabinet met deze nieuwe agenda twee doelen te bereiken. Het eerste doel is het oplossen van bestaande, ongerechtvaardigde belemmeringen voor het grensoverschrijdend verkeer op de interne markt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het kabinet probeert dit doel te bereiken door het uitvoeren van acties op uiteenlopende beleidsterreinen. Deze acties moeten leiden tot concrete resultaten voor ondernemers, consumenten en werkenden, ook in grensregio's. Het tweede doel is in lijn met het regeldrukprogramma en de productiviteitsagenda van het kabinet en de inzet van de Commissie om onnodige regeldruk tegen te gaan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit gaat om een betere toepassing van regels binnen de gehele interne markt. Het kabinet kijkt hierbij ook kritisch naar Nederland zelf en verkent, mede naar aanleiding van het aanstellen van de interne-markt-sherpa hoe de interne-markt-governance binnen Nederland kan worden versterkt en zet in op het voorkomen van belemmeringen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Daarnaast zet het kabinet zich op grond van het coalitieakkoord in om zoveel mogelijk wetgeving te harmoniseren die relevant is voor ondernemers, zoals het vennootschapsrecht en arbeidswetgeving. Het streeft naar één Europees regime in plaats van 27 verschillende regimes, mogelijk met nieuwe Europese regels. Ook werkt het kabinet zoals opgenomen in het coalitieakkoord aan de ontwikkeling van de kapitaalmarktunie, in lijn met de kabinetsinzet die in maart 2025 met uw Kamer is gedeeld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verder wil het in lijn met het coalitieakkoord afspraken maken met toezichthouders om regels niet strenger te interpreteren dan nodig is en administratieve lasten te beperken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="170F74EB" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="481132C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="47052733" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:t>Als minister van Economische Zaken en Klimaat ben ik verantwoordelijk voor het agenderen en coördineren van het interne-marktbeleid waaronder de uitvoering van deze actieagenda. Verder ben ik betrokken bij talloze Europese en nationale dossiers die raken aan de interne markt en actief in diverse Europese overleggen op dit terrein, zoals de Europese Taskforce interne-markthandhaving (Single Market Enforcement Taskforce, SMET). Deze taskforce werkt aan het wegnemen van belemmeringen en horizontale handhavingsuitdagingen op de interne markt.</w:t>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="56D623C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als minister van Economische Zaken en Klimaat ben ik verantwoordelijk voor het agenderen en coördineren van het interne-marktbeleid waaronder de uitvoering van deze actieagenda. Verder ben ik betrokken bij talloze Europese en nationale dossiers die raken aan de interne markt en actief in diverse Europese overleggen op dit terrein, zoals de Europese Taskforce interne-markthandhaving (Single Market </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Enforcement Taskforce, SMET). Deze taskforce werkt aan het wegnemen van belemmeringen en horizontale handhavingsuitdagingen op de interne markt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="2BBDB0D8" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="7026A20A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="273607F1" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="15234E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Doel één: wegnemen van concrete belemmeringen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="5EDB683D" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="067F8C69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In onderstaande tabel staan twintig acties verdeeld over acht maatschappelijke doelen. Sommige acties worden op nationaal niveau uitgevoerd, andere in Benelux of Europees verband. Ook staat in de tabel wat de actie de komende drie à vier jaar naar verwachting oplevert. Deze lijst acties is tot stand gekomen door een uitgebreide inventarisatie onder uiteenlopende stakeholders, zoals het bedrijfsleven, vakbonden en maatschappelijke organisaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB1A8B" w:rsidRDefault="00EB1A8B" w14:paraId="223AD523" w14:textId="23F9A039">
+    <w:p w:rsidRPr="007E3A48" w:rsidR="007E3A48" w:rsidP="00FF3C1A" w:rsidRDefault="007E3A48" w14:paraId="193AB579" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="663A409B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8927" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5671"/>
         <w:gridCol w:w="3256"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="383A628F" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="439FDFE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="460F658C" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="63CD5771" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Acties</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="57B790C9" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="57A081C9" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wat levert het in de praktijk op?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="6BDE0E1A" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="03364FF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="32E3E53C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="675D5943" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Aantrekkelijk ondernemingsklimaat en gelijk speelveld </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="1BC0F2CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="04A81AC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="40CFFD72" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="55A64411" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Energie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="063ADDF4" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="668E26C1" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">werken aan één Europese energiemarkt (in plaats van 27 markten) met harmonisatie van methodes voor vaststelling van nettarieven; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1B617D75" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="76719E24" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">de Commissie oproepen om geïmporteerd groen gas in de emissieregistratie mee te tellen met als uiteindelijk doel een interne markt voor groen gas. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="0616C49A" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="7FCCB7B8" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijk departement: KGG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="32810C48" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="6BB11CBB" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelijk speelveld en eerlijke concurrentie voor Nederlandse ondernemers. Verbetering van de Europese concurrentiepositie in de wereld. Lagere energieprijzen voor consumenten en ondernemers. Verduurzaming. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="48B0D5F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="26F7275A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="542FC212" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="401762D0" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vestigingsklimaat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...17 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: efficiënter en sneller verlenen van vergunningen dankzij een ecosysteembenadering (combineren van verschillende vergunningstrajecten in één vergunning) van de industrie. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="5C369356" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijke departementen: EZK, KGG en in samenwerking met I&amp;W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="57A74FE5" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="34BF38EA" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelijk en eerlijk speelveld bij verkrijgen van vergunningen door ondernemers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="46E90637" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="1D06EE54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="430C388C" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="72AD5FF7" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Etikettering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="46E21CF7" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="00477062" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">zorgen voor dezelfde regels over etiketten in EU-landen en eenduidige toepassing hiervan; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="6B7DFBDB" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="4FAF1793" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">verkennen van taalregio’s met meer talen op één etiket. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5B33EF60" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="0B28302F" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijke departementen: VWS, LVVN en I&amp;W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="72732896" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="1FCD2B68" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Makkelijker verkopen van producten over de grens, lagere kosten voor ondernemers en betere informatie voor consumenten. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="4586453C" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="313F23D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="74A05268" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2DF1D32D" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. Grensoverschrijdende dienstverrichting vergemakkelijken </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="28E22BD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="2B469F6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="4B1AE68A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="5E4EB550" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diensten en certificering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="620B0A82" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="0C8E9F79" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">gebruiken van kunstmatige intelligentie (AI) voor informatievoorziening via het centraal loket, zodat ondernemers snel toegankelijke, geverifieerde en op hun activiteit toegesneden informatie krijgen over geldende regels; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5C9EF6EA" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="56889D87" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">bevorderen van de dialoog tussen gemeenten en ondernemers over lokaal ondernemingsklimaat; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5973591B" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="52102333" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">via een informatiecampagne gemeentes, provincies en waterschappen stimuleren om de Dienstenrichtlijn-onderbouwing (inclusief noodzakelijkheid, evenredigheid en algemeen belangdoel) mee te nemen in het op- en bijstellen van hun lokale regels en deze actief en toegankelijk te publiceren. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="392E4271" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="50234F97" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> en BZK </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Verantwoordelijke departementen: EZK en BZK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="3EB7B687" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="75B13B8E" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatievoorziening (op maat) over geldende regels voor ondernemers die diensten verlenen. Regels zijn vindbaar op één plek. Een aantrekkelijk lokaal ondernemingsklimaat.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="11A9B286" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="0620A4C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="07B8A5EF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="4F5E5D7B" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Servitisation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: wegnemen van onnodige belemmeringen voor dienstverlening over de grens zoals installatie, reparatie en onderhoud van goederen (bijvoorbeeld machines). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="51C27899" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="72350575" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijke departementen: EZK in samenwerking met andere departementen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="2C9956F5" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="771F482C" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Monteurs kunnen diensten verlenen over de grens bij installatie, reparatie en onderhoud van goederen. Verbetering van service voor consumenten en ondernemers.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="370C00F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="391EC159" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="36327707" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2D5DB285" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Betaalrekeningen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="490D11CC" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="7E965E72" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Segoe UI"/>
-[...21 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de voortgang monitoren van de uitvoering van het recent gesloten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>convenant</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">toegang zakelijke betaalrekeningen </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">tussen banken en ondernemersorganisatie; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1570992D" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="69B23C37" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Segoe UI"/>
-[...24 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>uitvoering geven aan het aangenomen amendement over een basisbetaalrekening voor ondernemingen, verenigingen en stichtingen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="75BCED1C" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijk departement: FIN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="73484856" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="6BE130EC" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakelijke klanten, waaronder ondernemers, stichtingen en verenigingen, kunnen makkelijker een betaalrekening openen in Nederland, waardoor zakendoen aantrekkelijker wordt.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="684BAA8F" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="64EBD08C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="628D7844" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="6BEC57A9" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Digitaal handelen op de interne markt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="7EF77AAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="391115E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="39DB1255" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="45AC8943" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Europese Business Wallet</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="245B0D50" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="071AB998" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Het voorstel voor een Europese Business Wallet (EBW) is op 19 november 2025 gepubliceerd. Dit voorstel is onderdeel van het in het EU Competitiveness Compass gepubliceerde </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">stappenplan om de digitale economie in de EU te stimuleren. Naar verwachting zal eind Q2 2026 een algemene oriëntatie in de Raad worden vastgesteld. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="541A8603" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="274E9F10" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijke departementen: EZK is eerstverantwoordelijke voor de EBW, wel in samenwerking met BZK. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="212121"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Vanuit BZK is o.a. nadrukkelijke aandacht voor het gebruik van de EBW bij publieke dienstverlening, verplichtingen voor publieke sector (incl. financiële uitvoerbaarheid en haalbaarheid), en samenhang met de eIDAS-verordening</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1893F3AA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="0E38EE0D" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
               </w:rPr>
               <w:t>De EBW moet de hoeksteen worden voor het digitaal zaken doen voor bedrijven. Het gebruik van de EBW betekent een a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>dministratieve lastenverlichting voor bedrijven door het makkelijker kunnen voldoen aan rapportageverplichtingen en administratieve processen. Ook kan het gebruik van de EBW bijdragen aan fraudebestrijding door het gebruik van kwalitatief betere en betrouwbare data. Alleen een EBW, aangeboden door een EU-bedrijf wordt geaccepteerd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="57A99149" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="54BE2E57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="772A2858" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="5F822D10" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Europese digitale identiteit wallets</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (eIDAS-verordening): implementatie van eIDAS-verordening en ontwikkeling van EUDI-wallets die </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">identificatie, authenticatie, gegevensdeling, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">erkenning van hooggekwalificeerde digitale handtekeningen, een vlotte uitwisseling en erkenning van (authentieke) gegevens over de grens mogelijk maken. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="275AAE95" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2007991A" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijke departementen: BZK </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">(voor elektronische identificatie) en EZK (voor vertrouwensdiensten) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5CE85249" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="5E894F90" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Ondernemers en burgers kunnen, als zij dat willen, op een betrouwbare en veilige manier EU-breed makkelijker digitaal zaken doen en procedures doorlopen. Dit draagt bij aan het versterken van de nationale en Europese doelen in het digitale tijdperk en aan de versterking van de interne markt. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="3634F3AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="3DD8217B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1F378466" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="1F049015" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Single Digital Gateway</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...17 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: aansluiten van publieke instanties op het Once-Only Technical System (OOTS) en IMI (interne markt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">informatiesysteem, achtervang van OOTS), zodat de digitale uitwisseling van gegevens tussen EU-lidstaten op verzoek van burgers en ondernemers mogelijk wordt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="0D182C41" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Verantwoordelijke departementen: BZK in samenwerking met beleidsverantwoordelijke departementen en medeoverheden,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...46 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>voor de verschillende levensgebeurtenissen waarvoor zij aan de lat staan.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="19002916" w14:textId="77777777">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Burgers en ondernemers kunnen gegevens uit de ene EU-lidstaat digitaal gebruiken bij het doorlopen van procedures in alle andere EU-lidstaten. Dit maakt deelname aan de Europese interne markt toegankelijker en verlaagt de administratieve last voor publieke instanties. </w:t>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="73667D0C" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Burgers en ondernemers kunnen gegevens uit de ene EU-lidstaat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">digitaal gebruiken bij het doorlopen van procedures in alle andere EU-lidstaten. Dit maakt deelname aan de Europese interne markt toegankelijker en verlaagt de administratieve last voor publieke instanties. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="31667EE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="58DDF01C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="28752704" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="278949B8" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="18"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4. Bevorderen van arbeidsmobiliteit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="635897FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="57F0D260" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="441F0B1B" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="55513AF6" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Detachering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="75F9E492" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="284FD293" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...31 lines deleted...]
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="0EC2A61C" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Europees verband werken aan één regime in plaats van 27 regimes voor het melden van grensoverschrijdende detacheringen via een vrijwillig elektronisch formulier ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="194E17C3" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">verbeteren van de informatievoorziening </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
               </w:rPr>
               <w:t>aan bedrijven die gedetacheerde werknemers tewerkstellen in Nederland</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5C6B3765" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="63F25CD1" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">onderzoeken of twee maatregelen uit Duitsland en Spanje (resp. risico-gebaseerde aanpak en korte-termijnvrijstelling) ook in Nederland kunnen bijdragen aan lagere regeldruk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
               </w:rPr>
               <w:t>zonder afbreuk te doen aan de bescherming van werknemers</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1838F283" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="63DFBAFB" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijke departementen: SZW in samenwerking met EZK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5BBC56BE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="19150F18" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Minder (uiteenlopende) regels en meer duidelijkheid voor ondernemers in Nederland en andere EU-landen en goede bescherming van werkenden. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="15BB6A2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="18E4E2FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="58CB53AB" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="4CC391BA" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erkenning beroepskwalificaties</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: verminderen van administratieve lasten bij en verbeteren van de erkenning van beroepskwalificaties tussen de Benelux-landen met focus op onderwijsberoepen en zorgberoepen buiten de geharmoniseerde beroepen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="0B55BF03" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="05BA7925" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijke departementen: EZK in samenwerking met andere departementen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="738D7B2D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="5DC63B7C" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Het uitoefenen van bepaalde beroepen in de Benelux wordt makkelijker, tekorten op de arbeidsmarkt - zoals in de zorg – worden tegengegaan, veilige dienstverlening. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="60B6CC3E" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="1F687BAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="51E531DD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="1FE49658" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. Soepel transport over de grens </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="3429970C" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="4AC9E270" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5FC64202" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="065D36D3" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spoorvervoer</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: vergemakkelijken spoorvervoer over de grens door: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="53DF3E9C" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="410CFF1D" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">uniforme toepassing van het Europees raamwerk voor gebruiksvergoeding en Europese richtsnoeren staatssteun voor spoor; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="3671D87D" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="2AA3D9CC" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">gelijktrekken technische eisen tussen landen (voor o.a. beveiligingssystemen, elektrificatie van spoorlijnen, aslasten en lengte treinen). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="488B09E1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="6AE72DEA" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijk departement: I&amp;W </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1906C7BF" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="41D95CCC" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Spoorvervoer is een aantrekkelijk alternatief voor ondernemers en burgers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="7BC58C8B" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="44D628BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="3A9464BA" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="3E00C4D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ero-emissiezones</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: betere informatievoorziening in andere lidstaten over zero-emissiezones en inzet op grensoverschrijdende gegevensuitwisseling. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="69E90457" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="3E8C6A5C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijk departement: I&amp;W </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="2B587677" w14:textId="77777777">
-[...11 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2BD927BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Duidelijkheid over regels voor chauffeurs en een gelijk speelveld bij de toepassing daarvan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="437F3EDA" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="187947F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="64AD9E1D" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="66E5EBDE" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Militaire mobiliteit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: harmonisatie van regels over overdrachtsvergunningen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="7397B4D8" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="1D96A49A" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijke departementen: DEF in samenwerking met I&amp;W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1E01BB68" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="37357293" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Militaire voertuigen kunnen makkelijker de grens over. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="6CB2D912" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="7EC5335C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="039B0246" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="7FC9E0E2" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Groene interne markt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="261F9A0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="689D5456" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="243E76BC" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="6E505AF6" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulaire economie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: werken aan één Europese markt voor hoogwaardig afval en recycling in plaats van 27 regimes via de Europese Circular Economy Act. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="0B5DD30E" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="1BBE8A07" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijke departementen: EZK in samenwerking met andere departementen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="297681E0" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="77C1EF5A" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="42613449" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="66085477" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Komen tot een circulaire economie, door o.a. het ondersteunen van een interne markt voor secundaire materialen, o.a. via</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB" w:rsidDel="00CA3CF7">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48" w:rsidDel="00CA3CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">soepel transport over de grens. Draagt ook bij aan minder afhankelijkheid van andere landen voor o.a. grondstoffen. Kansen voor ondernemers en gelijk speelveld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="1494AED0" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="626FA619" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="2565D425" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="76B951CA" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dierenwelzijn</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: gelijktrekken dierenwelzijnsnormen en infasering van een vrijwillig beterwelzijn-benchmarksysteem in Europa. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="4E8846BD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="3E839776" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijk departement: LVVN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5D0E9C72" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="5956650E" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelijk speelveld en eerlijke concurrentie voor ondernemers. Consumenten krijgen dezelfde informatie in alle landen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="768545AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="5D83588E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="27031C88" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="7043E904" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toelating biocontrol en laag-risicomiddelen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="3D6A655F" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="784F39C8" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">optimaliseren van de uitvoering van de huidige procedure, of opstellen van wetgeving voor een nieuwe procedure; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="35BFD0CB" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="1268AD43" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>vergroten van de capaciteit bij toelatingsautoriteiten;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1AB9C913" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="54CBA3B4" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">vereenvoudigen van de toelating door wijziging van de Europese wet- en regelgeving. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="6463A2C2" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="23540B5B" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijk departement: LVVN in samenwerking met I&amp;W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="5D67E9E8" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="6A44692A" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Eerlijke concurrentie voor ondernemers en beter beschikbare en makkelijker gebruik groene gewasbeschermingsmiddelen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="1B7F3380" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="185B0467" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="71CE8989" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="12E939CC" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7. Wegnemen van onnodige prijsverschillen tussen identieke producten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="748E5B77" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="2F7B7293" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="79E76A2C" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="76C4AD38" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Territoriale leveringsbeperkingen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: de Commissie oproepen om een Europees wetsvoorstel te publiceren en mededingingsrichtsnoeren op te stellen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="3DE10E6C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="72363A52" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijk departement: EZK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="7DF3298F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="25685B18" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Deze maatregelen kunnen ertoe leiden dat retailers niet meer aanlopen tegen ongerechtvaardigde prijsverschillen bij de inkoop van identieke producten in andere lidstaten. Met lagere consumentenprijzen en een breder aanbod als mogelijk gevolg. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="0A9E4B2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="1A221F05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8927" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="1457E2A3" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2DE7367D" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Veilige en gezonde producten voor consumenten en eerlijke concurrentie voor ondernemers </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="19C641FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="532B5FCB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="75B6CD85" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2A0CD2D7" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-commerce</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="00F74ECC" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="49015BA5" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">intensiveren van het toezicht in Nederland door de Douane en bevoegde toezichthouders op geïmporteerde, niet-Europese producten; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="2A9695BE" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="5425A51A" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">bij de herziening van de Markttoezichtverordening (zie ook volgende actie) inzetten op een effectieve handhaving van de gemachtigde vertegenwoordiger en het vergroten van de verantwoordelijkheden van  online platforms. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="6DFB6540" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="433BC052" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijke departementen: EZK en FIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="60683BAD" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="664DD683" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Veilige en conforme producten voor consumenten, eerlijke concurrentie voor Europese ondernemers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="2F260995" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="3425A2DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="65DDDD66" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="4206C06B" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Goederen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: herziening van het Europese stelsel voor productveiligheid: het Nieuw Wetgevend Kader, de Markttoezichtverordening en de Normalisatieverordening via een voorstel van de Commissie voor een European Product Act en met inzet op: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="0B837A22" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="1810A243" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">digitalisering en snellere en meer flexibele procedures voor de ontwikkeling van Europese geharmoniseerde normen; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="4DF1294A" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="512DB290" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">uniforme overkoepelende eisen aan productgroepen; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="37C9EBE7" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="6128306D" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="586BC599" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gelijktrekken van de Markttoezichtverordening met andere product-gerelateerde regelgeving, zoals de Algemene Productveiligheidsverordening; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="5DD6B7F0" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">het versterken van het gelijke speelveld voor conformiteits-beoordelende instanties (CBI’s), zodat in de EU vertrouwd kan worden op dezelfde kwaliteit; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="39885FC4" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="115B5313" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">harmonisatie van regels voor voedingssupplementen en meststoffen (onderdeel van inzet voor evaluatie van de Verordening wederzijdse erkenning). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="3FCEAC3C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="778EAE0E" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Verantwoordelijke departementen: EZK is stelselverantwoordelijk. In samenwerking met andere departementen waaronder I&amp;W en SZW.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="76B23EF4" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="37B84B18" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Duidelijke regels voor ondernemers. Veilige en conforme producten voor consumenten. Gelijk speelveld binnen de interne markt. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidTr="00313D3D" w14:paraId="1D0CD7B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidTr="00BC45EF" w14:paraId="5B2D70EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="614A652E" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="22E625F9" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normalisatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05BEB">
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="7E187D8F" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="724B7694" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">stimuleren van de deelname van ondernemers aan normontwikkeling en een toename van Nederlandse ondernemers in strategische posities in Europese en internationale normcommissies, o.a. door gerichte financiering vanuit de overheid; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="0C95CDB7" w14:textId="77777777">
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="541103A6" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>stimuleren van de ontwikkeling van normen op prioritaire en innovatieve beleidsterreinen (zoals waterstofinfrastructuur als transport, opslag en vulpunten’) en voor slimme apparaten (zoals warmtepompen, elektrische laadpunten en thuisbatterijen), o.a. via actieve deelname aan het High-Level Forum on Standardisation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="6A019535" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="2BC5E91F" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Verantwoordelijk departement: EZK in samenwerking met andere departementen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00706373" w:rsidRDefault="00B05BEB" w14:paraId="59C60724" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Ondernemers in Nederland zijn betrokken bij het opstellen van werkbare product- en dienstennormen. De ontwikkeling van normen in nieuwe en innovatieve markten zorgt voor een gelijk speelveld voor ondernemers. </w:t>
+          <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00BC45EF" w:rsidRDefault="00FF3C1A" w14:paraId="628D20BA" w14:textId="77777777">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ondernemers in Nederland zijn betrokken bij het opstellen van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">werkbare product- en dienstennormen. De ontwikkeling van normen in nieuwe en innovatieve markten zorgt voor een gelijk speelveld voor ondernemers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="10BBF640" w14:textId="77777777">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="79527A34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="15E2B145" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="6C2726FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Doel twee: betere toepassing van regels </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="34B76A80" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="350F6265" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Naast het oplossen van bovenstaande belemmeringen, wil het kabinet (in lijn met het coalitieakkoord en het regeldrukprogramma) de toepassing van interne markt regels (zoals gereglementeerde beroepen en de Dienstenrichtlijn) in de praktijk verbeteren. Het kabinet maakt zich hard voor uniforme toepassing door lidstaten en doelgerichte handhaving van de regels door de Commissie. Nu gebeurt het te vaak dat autoriteiten in verschillende lidstaten dezelfde interne-marktregel verschillend uitleggen en toepassen. Dat leidt tot belemmeringen en extra regeldruk voor ondernemers en doet afbreuk aan een gelijk speelveld. Ook wordt er niet altijd gehandhaafd. Het kabinet gaat:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="7B7D8072" w14:textId="77777777">
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="2A3E963B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">bij de Commissie aandringen op 1) het opstellen van meer richtsnoeren en steun bieden voor de uitvoering van regelgeving 2) het beter gebruik maken van bestaande expertgroepen en comités voor samenwerking bij de implementatie door lidstaten en bij uitvoering en handhaving tussen uitvoerende organisaties en toezichthouders en 3) het binnen de Commissie beter afstemmen van Commissievoorstellen die raken aan de interne markt, zoals aan vergunningverlening, etikettering en uitgebreide producentenaansprakelijkheid, om regeldruk beperkt te houden en verschillende Europese regimes te voorkomen; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="18B58E5A" w14:textId="77777777">
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="3E163199" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bij de Commissie aandringen op het stellen van duidelijke en transparante handhavingsprioriteiten in de Interne-markthandhavingsagenda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (een focus op interne-marktregels met daadwerkelijke impact op het vrij verkeer), zoals aangekondigd in de horizontale interne-marktstrategie;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="0822CCC5" w14:textId="77777777">
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="74797E17" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...13 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>op nationaal niveau met behulp van VNO-NCW en br</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ancheorganisaties de bekendheid van het SOLVIT-netwerk vergroten én werken aan betere en meer effectieve opvolging van structurele en terugkerende klachten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="3A164C47" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="73E72B71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="047907CE" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="067A8E42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="322D0C4E" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="00FF3C1A" w:rsidRDefault="00FF3C1A" w14:paraId="26B0255D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De Europese interne markt is van grote waarde voor onze open economie en bedrijven, maar de wirwar aan regels zijn een belemmering. Met deze geactualiseerde agenda versterkt het kabinet de Europese interne markt door regels beter op elkaar af te stemmen en belemmeringen voor ondernemers en burgers weg te nemen en nieuwe belemmeringen te voorkomen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05BEB">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In tegenstelling tot de actieagenda uit 2022 is de geactualiseerde agenda een zogenaamde rollende agenda waaraan ook nieuwe acties kunnen worden toegevoegd en waarvan voltooide acties kunnen vervallen. Over de voortgang van de acties zal het kabinet jaarlijks een beknopte rapportage sturen aan de Tweede Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="053DD518" w14:textId="77777777">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="007E3A48" w:rsidRDefault="00FF3C1A" w14:paraId="4E961AC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00B05BEB" w:rsidP="00B05BEB" w:rsidRDefault="00B05BEB" w14:paraId="3024BB82" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="007E3A48" w:rsidP="007E3A48" w:rsidRDefault="007E3A48" w14:paraId="0393B2F9" w14:textId="585EDD0C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="43642D50" w14:textId="15573D9C">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="00FF3C1A" w:rsidP="007E3A48" w:rsidRDefault="00FF3C1A" w14:paraId="07CDC03B" w14:textId="72171858">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48" w:rsidR="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00D22441" w:rsidP="00810C93" w:rsidRDefault="00D22441" w14:paraId="2197C1E5" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007E3A48" w:rsidR="006F53E6" w:rsidP="007E3A48" w:rsidRDefault="006F53E6" w14:paraId="55417EE6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B05BEB" w:rsidR="00D22441" w:rsidP="00810C93" w:rsidRDefault="00D22441" w14:paraId="55F625CA" w14:textId="77777777">
-[...56 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="007E3A48" w:rsidR="006F53E6" w:rsidSect="00FF3C1A">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="701D5EDB" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34">
+    <w:p w14:paraId="5EAE0B80" w14:textId="77777777" w:rsidR="00181A22" w:rsidRDefault="00181A22" w:rsidP="00FF3C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CCDC0A" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A68E04F" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34">
+    <w:p w14:paraId="43DD01CF" w14:textId="77777777" w:rsidR="00181A22" w:rsidRDefault="00181A22" w:rsidP="00FF3C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7471E946" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="034F87E6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="786290D6" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="00FF3C1A" w:rsidRDefault="00FF3C1A" w:rsidP="00FF3C1A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="40E3E794" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="62F4C7AA" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="00FF3C1A" w:rsidRDefault="00FF3C1A" w:rsidP="00FF3C1A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0237FD53" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="548F107F" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="00FF3C1A" w:rsidRDefault="00FF3C1A" w:rsidP="00FF3C1A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2440F5D5" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34">
+    <w:p w14:paraId="2D59F955" w14:textId="77777777" w:rsidR="00181A22" w:rsidRDefault="00181A22" w:rsidP="00FF3C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B23B728" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44C162E5" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34">
+    <w:p w14:paraId="0DB8D476" w14:textId="77777777" w:rsidR="00181A22" w:rsidRDefault="00181A22" w:rsidP="00FF3C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FBC1CF" w14:textId="77777777" w:rsidR="00A91C34" w:rsidRDefault="00A91C34"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7B0C5D7B" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="0D37FCBB" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A25782">
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pau Dura en Paolo Pasimeni, The Economic Impact of the European Single Market, Single Market Economics Papers, working paper 43, European Commission, 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="246B3843" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="37E75346" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> CPB-notitie ‘Handelsbaten van de EU en de interne markt’, Daan Freeman, Gerdien Meijerink, Rutger Teulings, januari 2022.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="405A307E" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="407266E4" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken 2021-2022, 22112, nr. 3437.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5F03168E" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="7FE21716" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie ook de jaarlijkse voortgangsrapportages over 2023 (Kamerstukken II, 2023-2024, 22112, nr. 3864) en 2024 (Kamerstukken II, 2024-2025, 22112 nr. 3975).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="14853C0D" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="1F9C942A" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk II 2024-2025, 22112 nr. 4096.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="646209CF" w14:textId="29714795" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB">
+    <w:p w14:paraId="54ECDBC2" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zie voor een kabinetsreactie op het Letta-rapport Kamerstukken II, 2023-2024, nr. 603. Zie voor een kabinetsreactie op het Draghi-rapport Kamerstukken II, 2024-2025, 21501-30 nr. 614.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="30C930A5" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="1DB78CC7" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 31985, nr. 92. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="315BEF2D" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="25A065F7" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zie voor de interne-marktinzet Kamerstukken II 2021-2022, 22112 nr. 3437.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2EF364E5" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="15748D00" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het vrij verkeer is uitgangspunt in Europese regelgeving en is uitgewerkt in vier fundamentele vrijheden. Dit kan worden beperkt voor gerechtvaardigde publieke belangen, zoals sociale en milieubescherming. Dit vergt een goede motivering. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4A726CF9" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="3351EB6E" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="154273"/>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voor het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">regeldrukprogramma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-        <w:rPr>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">amerstukken II 2024-2025, 32637, nr. 660, voor de Productiviteitsagenda Kamerstukken II 2024-2025, 29544, nr. 1287 en voor de inzet van de Commissie gericht op onder meer vereenvoudiging het Commissiewerkprogramma voor 2025: COM (2025) 45. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="22CB66BF" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="68C197CD" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 21 501-07, nr. 2099.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="70318281" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="65E98031" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het kabinet werkt ook op andere terreinen aan soepeler digitaal handelen op de interne markt, zoals bij de implementatie van de European Health Data Space-verordening, waarover de Kamer is geïnformeerd over de stand van de implementatie bij Kamerbrief. Zie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 27 529, nr. 356.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="366875E4" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="49E7C725" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Commissie presenteerde haar eerste Interne-markthandhavingsagenda in het Jaarlijkse interne-markt- en concurrentievermogenrapport voor 2026: COM (2026) 46 en voor een nadere uitwerking van de kabinetsinzet op transparantie en handhaving Kamerstukken II 2024-2025, 22112 nr. 3975. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="607F7C60" w14:textId="77777777" w:rsidR="00B05BEB" w:rsidRPr="00A25782" w:rsidRDefault="00B05BEB" w:rsidP="00B05BEB">
+    <w:p w14:paraId="5BCFAD22" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="007E3A48" w:rsidRDefault="00FF3C1A" w:rsidP="007E3A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A25782">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A48">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voor meer informatie over het Europese SOLVIT-netwerk waar ondernemers en burgers terecht kunnen met problemen op de interne markt: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A25782">
+        <w:r w:rsidRPr="007E3A48">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/solvit/index_nl.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A25782">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007E3A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="7E51A604" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="77F54071" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="00FF3C1A" w:rsidRDefault="00FF3C1A" w:rsidP="00FF3C1A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="414B1519" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="65C1280C" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="00FF3C1A" w:rsidRDefault="00FF3C1A" w:rsidP="00FF3C1A">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="787545FB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...420 lines deleted...]
-  <w:p w14:paraId="276FA4AF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D5D0426" w14:textId="77777777" w:rsidR="00FF3C1A" w:rsidRPr="00FF3C1A" w:rsidRDefault="00FF3C1A" w:rsidP="00FF3C1A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE11C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC68FA4"/>
     <w:lvl w:ilvl="0" w:tplc="3C2E0A20">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6657,51 +4422,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728C2EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BB64BEE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6746,883 +4511,234 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1628316197">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="510339151">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1721400811">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="494807370">
+  <w:num w:numId="2" w16cid:durableId="1112243983">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1131901794">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...627 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00FF3C1A"/>
+    <w:rsid w:val="00137E57"/>
+    <w:rsid w:val="00181A22"/>
+    <w:rsid w:val="003E1CFF"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007E3A48"/>
+    <w:rsid w:val="008074EF"/>
+    <w:rsid w:val="00AD48DC"/>
+    <w:rsid w:val="00BF7277"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF6AB2"/>
+    <w:rsid w:val="00EF7CB3"/>
+    <w:rsid w:val="00FF3C1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C0A2DB9"/>
+  <w14:docId w14:val="0DBDBF6F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{245001DB-B7AC-4FDA-9716-CB873A46218A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7644,74 +4760,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7860,1019 +4977,1204 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00FF3C1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B05BEB"/>
+    <w:rsid w:val="00FF3C1A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E3A48"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/solvit/index_nl.htm" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18597</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>3411</ap:Words>
+  <ap:Characters>18766</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>154</ap:Lines>
-  <ap:Paragraphs>43</ap:Paragraphs>
+  <ap:Lines>156</ap:Lines>
+  <ap:Paragraphs>44</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21935</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22133</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>