--- v0 (2026-05-22)
+++ v1 (2026-07-09)
@@ -1,6957 +1,3014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00692819" w:rsidRDefault="009500BD" w14:paraId="3CFC9836" w14:textId="07891C20">
-[...16 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00122ACD" w:rsidRDefault="004E3985" w14:paraId="2CF56DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD" w:rsidR="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD" w:rsidR="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD" w:rsidR="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00122ACD" w:rsidP="00122ACD" w:rsidRDefault="00122ACD" w14:paraId="4ECBAB98" w14:textId="13D7B10D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1285</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00122ACD" w:rsidP="00A352E1" w:rsidRDefault="00122ACD" w14:paraId="4971B01B" w14:textId="1C4E382C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00122ACD" w:rsidP="00A352E1" w:rsidRDefault="00122ACD" w14:paraId="10B10446" w14:textId="671EB455">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="004E3985" w:rsidP="00A352E1" w:rsidRDefault="004E3985" w14:paraId="015DE1AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="616CCA05" w14:textId="1DCDF5DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Via deze brief wordt de Kamer geïnformeerd over de prestaties van ProRail en NS en andere relevante ontwikkelingen op en rondom het spoor in 2025. ProRail en NS gaven in 2025 uitvoering aan het (addendum op het) beheerplan 2024-2025 en het vervoerplan 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="006940CC">
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. De jaarrapportages van ProRail en NS zijn bijgevoegd bij deze brief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009500BD" w:rsidRDefault="009500BD" w14:paraId="3A2F9BA8" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="7DC89A9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jaarverantwoordingen ProRail en NS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009500BD" w:rsidRDefault="009500BD" w14:paraId="7D571893" w14:textId="68C6C67C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="13E08E98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gezamenlijke prestaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071660D" w:rsidRDefault="00AE195F" w14:paraId="6FB4086F" w14:textId="73FFB88A">
-[...48 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="28CB25FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProRail en NS hebben twee gezamenlijke prestatie-indicatoren met bijbehorende bodem- en streefwaarden. Dit zijn Reizigerspunctualiteit 3 minuten op het Hoofrailnet (HRN) en Reizigerspunctualiteit 10 minuten op het HRN. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="0D838B95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Voor beide prestatie-indicatoren scoorden ProRail en NS in 2025 boven de bodemwaarde. Gemeten op 3 minuten kwamen reizigers op het HRN in 85,5% van de gevallen op tijd aan, bij een bodemwaarde van 84,4%. Gemeten op 10 minuten was de score in 2025 95,3%, bij een bodemwaarde van 94,5%. De robuustere jaardienstregeling en maatregelen vanuit het verbeterprogramma ‘betrouwbaar beter’</w:t>
       </w:r>
-      <w:r w:rsidR="002C00FB">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002C00FB">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat in 2025 werd afgerond, hebben hieraan bijgedragen. Het programma is daarmee, mede dankzij de goede samenwerking met ProRail en NS, succesvol geweest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="1B837AD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tien </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Tien verstoringen met de grootste hinder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="1E0B5B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jaarlijks rapporteren ProRail en NS over de tien verstoringen die de grootste hinder voor reizigers hebben veroorzaakt. De stakingen bij NS in juni 2025 veroorzaakten daarbij het grootste aantal vertragingsminuten. Dit betreft een geaggregeerd totaal van meerdere, in tijd en plaats gespreide stakingen, terwijl andere verstoringen, met name infrastructurele, afzonderlijk worden geregistreerd. Het grootste deel van de verstoringen in de top tien betreft infrastructurele incidenten, die door hun complexiteit vaak een langere en minder goed voorspelbare oplostijd kennen en daardoor relatief veel reizigershinder veroorzaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="34B7757F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="7D23502A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Binnen de top tien van verstoringen, zorgde de aanrijding met een vrachtwagen bij Meteren, waarop verderop in deze brief wordt ingegaan, na de stakingen voor de meeste reizigershinder. De top drie wordt afgesloten door een spoorstaafbreuk op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poldervaartsbrug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Schiedam, die eveneens voor serieuze hinder zorgde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="522C02AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jaarverantwoording ProRail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="7D6FB775" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ver</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">storingen </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Prestaties ProRail </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="41DDF313" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn vier prestatie-indicatoren die alleen voor ProRail gelden naast de twee gezamenlijke indicatoren met NS. Hieronder wordt ingegaan op de behaalde prestaties op het Klantoordeel reizigersvervoerders en het Klantoordeel goederenvervoerders. Daarna wordt ingegaan op de prestatie-indicatoren Betrouwbaarheid regionale series en Impactvolle verstoringen op de infra, waar ProRail de bodemwaarden in 2025 niet heeft behaald. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="21E02322" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de klantoordelen scoort ProRail in 2025 voor de reizigersvervoerders een 7 en voor de goederenvervoerders een 6. De bodemwaarde is daarmee voor beide behaald. Voor het reizigersvervoer geldt dat ook de streefwaarde is behaald. Het is goed om te zien dat klanten ProRail goed waarderen. In 2022 en 2023 heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ProRail boetes opgelegd vanwege het niet halen van de bodemwaarde voor het klantoordeel goederenvervoerders. Dat de bodemwaarde nu twee jaar achter elkaar wel gehaald is, is een goede stap richting structurele verbetering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="4704B4C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 voldoet ProRail op twee prestatie-indicatoren niet aan de bodemwaarde. Voor de prestatie-indicator Betrouwbaarheid regionale series behaalt ProRail in 2025 een score van 90,5%, net onder de bodemwaarde van 90,7%. ProRail heeft hiervoor een rechtvaardigingsgrond ingediend waarin onderbouwd wordt dat de oorzaken buiten haar verantwoordelijkheid liggen. De Drielandentrein had de grootste negatieve impact op deze prestatie-indicator, waarbij de onderliggende oorzaken, zoals vertragingen uit het buitenland, buiten de invloedssfeer van ProRail liggen. Zonder deze impact zou het jaarcijfer 91,5% zijn geweest en daarmee boven de bodemwaarde. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acht de rechtvaardigingsgrond gegrond en ziet daarom af van sanctionering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="32F5158A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tweede prestatie-indicator waarop ProRail in 2025 niet aan de bodemwaarde voldoet, betreft het aantal impactvolle storingen op de infra. Dit aantal is in 2025 gestegen naar 586, waarmee de bodemwaarde van 520 wordt overschreden. Ten opzichte van 2024 (507) is sprake van een aanzienlijke toename. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227675883" w:id="0"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProRail heeft ook hiervoor een rechtvaardigingsgrond ingediend en verwijst daarbij onder andere naar het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228375145" w:id="1"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet goed functioneren van </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de markt voor het dagelijks onderhoud aan het spoor. Assetbeheer is een kerntaak van ProRail en hoewel marktomstandigheden gedeeltelijk buiten de invloed van ProRail liggen, bepaalt ProRail via contracten de wijze waarop het dagelijks onderhoud wordt uitgevoerd. De rechtvaardigingsgrond wordt daarom niet toegekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="7F48217A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="0D393711" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform artikel 25 van de beheerconcessie wordt daarom aan ProRail een sanctie van € 2,75 miljoen opgelegd voor het niet halen van de bodemwaarde op de prestatie-indicator Impactvolle storingen op de infra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal met de consumentenorganisaties in gesprek gaan over de besteding van het boetebedrag. Om de prestaties op impactvolle storingen te verbeteren, werkt ProRail aan verbeteringen via het Interventieplan Storingen en de nieuwe Strategie Klein Onderhoud. Voorbeelden van maatregelen zijn het herstellen van slechtere spoorligging op bepaalde trajecten en het aanpakken van dunne plekken in de bovenleiding. Ook het voorkomen van suïcides is een belangrijk aandachtspunt, omdat deze ook onderdeel uitmaken van de oorzaken van grote storingen. Ik verwacht van ProRail dat zij deze maatregelen uitvoert en zich inspant om de prestaties op dit punt te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="5A09FBED" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>met de grootste hinder</w:t>
-[...113 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanrijding Meteren </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="4C12A3DD" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 30 oktober jl. heeft een aanrijding plaatsgevonden op een beveiligde overweg tussen een reizigerstrein en een vrachtwagen. Door de aanrijding is de trein ontspoord en was sprake van grote materiële schade en een vijf lichtgewonden. De herstelwerkzaamheden hebben tot 7 november geduurd. Dit heeft grote impact gehad op de dienstregeling tussen Den Bosch en Utrecht. Naar aanleiding van het incident hebben ProRail en Transport en Logistiek Nederland (TLN) beroepschauffeurs opgeroepen om, indien zij ingesloten raken op een overweg, door de slagboom heen te rijden om ernstiger incidenten te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="69ACF7DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Militair transport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="2BAD5A57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door geopolitieke ontwikkelingen neemt het belang van militair transport toe. Het Ministerie van Defensie heeft aangegeven de optie van toenemende militaire mobiliteit verder voor te bereiden, waaronder per spoor. ProRail heeft hiervoor input geleverd voor het rapport van het Overlegorgaan Fysieke Leefomgeving (OFL). Het OFL heeft geadviseerd om een startpakket aan maatregelen te treffen als eerste stap om de weerbaarheid en militaire mobiliteit te bevorderen. ProRail werkt aan een nadere invulling van deze maatregelen. Dekking van deze eventuele maatregelen verloopt via het reguliere begrotingsproces. De beschikbare middelen en de grote tekorten op bestaande opgaven die gedekt worden vanuit het Mobiliteitsfonds dwingen wel tot duidelijke keuzes, want niet alles kan en niet alles kan tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="32D720DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Jaarverantwoording ProRail</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Jaarverantwoording NS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="02147762" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Prestaties NS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Prestaties ProRail </w:t>
-[...132 lines deleted...]
-      <w:r w:rsidR="00217B5B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de HRN-concessie 2025–2033 zijn voor NS elf prestatie-indicatoren (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>PI’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) met bijbehorende bodem- en streefwaarden vastgesteld. Negen van deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>PI’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben specifiek betrekking op NS. Dit betreft: Aantal drukke treinen per week in de spits, Zitplaatskans in de spits in de tweede klas, Zitplaatskans in het dal in de tweede klas, Kwaliteit van aansluitingen van NS op andere vervoerders, Impactvolle verstoringen door NS, Kwaliteit van reisinformatie inclusief bij verstoringen, Vermeden CO₂-uitstoot, Algemeen klantoordeel en Klantoordeel sociale veiligheid (zie tevens tabel hieronder). De twee klantoordelen worden jaarlijks gemeten en gepubliceerd via de OV-Klantenbarometer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D01997">
-[...406 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="633C34DE" w14:textId="76F654B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aangescherpte Zitplaatskans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>PI’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, worden door NS gehaald. Dit zijn Zitplaatskans in de spits tweede klas, Zitplaatskans in het dal tweede klas en Aantal drukke treinen in de spits. Met een score van 92,4% voor Zitplaatskans in de spits tweede klas (bodemwaarde 91,7%) en een score van 93 voor Aantal drukke treinen (bodemwaarde 100) presteert NS boven de bodemwaarden. Ook de jaarscore voor de nieuwe PI Vermeden CO₂ uitstoot ligt met 597 ruim boven de bodemwaarde van 562. Voor Zitplaatskans in het dal is met 98,2% de streefwaarde (de waarde die NS streeft te behalen in 2029 en 2033 en waarvoor de bonus-malus regeling geldt) van 97,9% gerealiseerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008F405F" w:rsidR="00A95AE3">
-[...149 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w:rsidR="003E0E5E" w:rsidRDefault="003E0E5E" w14:paraId="6CA9FDB0" w14:textId="77777777">
+        <w:t xml:space="preserve">Daarnaast heeft NS ook voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>PI’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemeen klantoordeel, Klantoordeel sociale veiligheid, Impactvolle verstoringen veroorzaakt door NS, Kwaliteit reisinformatie inclusief verstoringen boven de streefwaarden gescoord. Het behalen van deze streefwaarden laat zien dat NS op koers ligt bij het realiseren van de kwaliteitsafspraken uit de HRN-concessie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="17C510F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...53 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7505" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4387"/>
         <w:gridCol w:w="1037"/>
         <w:gridCol w:w="1089"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="4DBDC64A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="484454AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="49D87B85" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="7E280E1E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Prestatie-indicator</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D1C2B">
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="11076E9E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="61B29EEA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bodem-waarde</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D1C2B">
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="652B59F2" w14:textId="77777777">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="1C876754" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D1C2B">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Streef-waarde </w:t>
+              <w:t>Streef-waarde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="4B267BBE" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="1193BFB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="1E661845" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="6C2E5373" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Jaarcijf</w:t>
+              <w:t>Jaarcijfer2025</w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="006D1C2B">
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="5A5A3502" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="7C633C64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="046CD9B5" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="00710190" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Algemeen klantoordeel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="5EE8998B" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="0A5591D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="1C574A75" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="0FC86BC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7,7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="5BD01FA0" w14:textId="68DC33F2">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="16DB76A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="66B44906" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="6BF41C6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="51B07F8B" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="0610C37A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Klantoordeel sociale veiligheid </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="7B19CDF6" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="4C27D3D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7,7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="27FF47BC" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="2EF6EBF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7,9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="076FCA65" w14:textId="14E679D2">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="51C77584" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>8,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="058E56C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="423F5818" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="2D625E32" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="0EF3426A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Aantal drukke treinen per week in de spits </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="31C47709" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="254794A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="59176A10" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="461DC033" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>84 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="724CC0D3" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="7E634AF3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="1F29373A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="47E6481D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="40A35746" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="13236876" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Zitplaatskans in de spits tweede klas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="5557E980" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="506B453E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>91,7% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="28A5C1DF" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="3E4C3537" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>93,6% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="7A0B50D7" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="0CA242B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>92,4% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="47ED2AD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="7808E72F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="0B386DF0" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="68694E02" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Zitplaatskans in het dal tweede klas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="0EDE36B4" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="2AE29BE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>97,0% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="7DE558CD" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="5283224A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>97,9% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="628CA044" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="0BC74E06" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>98,2% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="5EF33DF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="27F9FB50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="77210869" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="089A0052" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kwaliteit van aansluitingen van NS op andere vervoerders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="494CA266" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="170B0237" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>90,3% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="1BFEFF72" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="1C60A2D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>91,2% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="209A6A78" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="4253E80C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>90,5% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="6D7A8E93" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="423CAAD9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="349CBAF8" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="3C2AF591" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Impactvolle verstoringen veroorzaakt door NS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="7BBD8333" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="571B9CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>240 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="305F23D4" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="595A8E14" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>190 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="4CEE4FDC" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="020984EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>77 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="00729E8F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="23266D15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="11BC8D93" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="2C731643" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kwaliteit reisinformatie inclusief verstoringen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="098FF0BC" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="5629C122" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>70,0% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="721315D7" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="1AE3296B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>71,8% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="6139C620" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="17B8AF36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>72,7% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidTr="00AA65F5" w14:paraId="20CFD599" w14:textId="77777777">
+      <w:tr w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidTr="008153CC" w14:paraId="312EF683" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="48397AC3" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="14337687" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Vermeden CO2-uitstoot (in kiloton) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="60276820" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="1556DFDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>562 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="62D27E65" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="40D67A9F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>648 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D1C2B" w:rsidR="00A95AE3" w:rsidP="00AA65F5" w:rsidRDefault="00A95AE3" w14:paraId="4047E2AD" w14:textId="77777777">
-            <w:r w:rsidRPr="006D1C2B">
+          <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="008153CC" w:rsidRDefault="00A352E1" w14:paraId="7F2B0A16" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>597 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0079594C" w:rsidR="00A95AE3" w:rsidP="00A95AE3" w:rsidRDefault="00A95AE3" w14:paraId="6AB7C107" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="71B3D7A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Tabel prestaties NS 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95AE3" w:rsidP="00A95AE3" w:rsidRDefault="00A95AE3" w14:paraId="26750BC7" w14:textId="77777777">
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="6C088D03" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007804E9" w:rsidP="00A95AE3" w:rsidRDefault="00A95AE3" w14:paraId="47E1D6B5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NS heeft in het eerste jaar van de nieuwe concessie goede prestaties geleverd. Treinen reden op tijd, waren niet te druk en reizigers waarderen de dienstverlening van NS. Ik ben ontzettend tevreden met de resultaten van dit eerste jaar. Daarbij is het positief dat de PI Kwaliteit van aansluitingen, die vorig jaar nog onder de bodemwaarde lag, dit jaar weer boven de bodemwaarde uitkomt. Dat is een mooi resultaat, waar ook bij stil mag worden gestaan. Dat neemt niet weg dat blijvende inzet nodig is om de prestaties op peil te houden en waar mogelijk verder te verbeteren, zeker gezien de uitdagingen op het spoor en de groeiende en veranderde reizigersvraag. Ik blijf de ontwikkelingen nauwgezet volgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="1F16A5A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...79 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00C226BE">
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tien slechtst presterende reisrelaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C226BE" w:rsidR="00A95AE3" w:rsidP="00A95AE3" w:rsidRDefault="00A95AE3" w14:paraId="5443F34C" w14:textId="7A6470FC">
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="42DCB694" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F03CFD">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NS rapporteert ook over de tien slechtst presterende reisrelaties op het gebied van punctualiteit en zitplaatskans. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227673637" w:id="2"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor punctualiteit zijn vooral trajecten over de HSL, zoals Rotterdam–Breda, problematisch. Oorzaken zijn grensvertragingen, uitval van materieel en de complexe infrastructuur van het intensief gebruikte spoorwegnet met een grote onderhoudsopgave, waardoor de betrouwbaarheid van deze treinen extra onder druk staat.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00122ACD" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="2F8B992A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk227673665" w:id="4"/>
-[...59 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk227673665" w:id="3"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beperkingen in zitplaatskans doen zich voornamelijk voor op deeltrajecten van lange reisverbindingen, zoals de verbinding Nijmegen–Rotterdam via Schiphol of Leiden, bij drukke voorstadstations en op de HSL. Dit wordt vooral veroorzaakt door hoge spitsreizigerspieken in combinatie met een beperkte inzet van materieel. Hoewel de dienstregeling ten opzichte van vorig jaar op meerdere trajecten verbeteringen laat zien, blijven punctualiteit op de HSL en zitplaatskans in de spits belangrijke aandachtspunten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E0E5E" w:rsidRDefault="003E0E5E" w14:paraId="0815941C" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="538EF681" w14:textId="6C666708">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Tariefstijging in de jaren 2026-2029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="2E9383A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 heeft het kabinet met NS afspraken gemaakt over de tariefstijging in de jaren 2026-2029. Waar eerst per 1 januari 2026 een tariefstijging van ca. 12% werd verwacht, is het gelukt om dit terug te brengen tot ca. 6,5%. NS heeft zelf een structurele bijdrage geleverd aan het dempen van tariefstijgingen door het nemen van kostenbesparende maatregelen in de dienstverlening. Zo is het onderhoudsschema van NS slimmer en heeft NS ontheffing gekregen voor het rijden van een beperkt aantal treindiensten. De Kamer is op 16 juli 2025 en 5 november 2025 nader over dit thema geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="6C2DD6B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33FC5">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="3592DD6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tariefstijging in de jaren 2026-2029</w:t>
-[...45 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Sociale veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="5E45B294" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de afgelopen periode zijn verdere maatregelen genomen om de sociale veiligheid in het openbaar vervoer te verbeteren. NS heeft in de eerste helft van 2024 een pilot uitgevoerd waarbij hoofdconducteurs en servicemedewerkers </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruikten om hun veiligheid te vergroten. De resultaten van deze proef zijn positief. Op Prinsjesdag 2025 is aangekondigd dat 12 miljoen euro beschikbaar wordt gesteld voor de aanschaf van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor een bredere groep hoofdconducteurs die momenteel nog niet over een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bodycam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikken. Op 20 april 2026 is de gefaseerde uitrol gestart van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder hoofdconducteurs en de vervanging van de oude </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij medewerkers Veiligheid &amp; Service (V&amp;S). De verwachting is dat eind 2026 al deze medewerkers over een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bodycam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="754BC7F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sociale veiligheid</w:t>
-[...65 lines deleted...]
-        <w:rPr>
+        <w:t>Dienstregeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="77433322" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 is door NS (onder de nieuwe HRN-concessie) de dienstregeling uitgebreid ten opzichte van 2024. Zo zijn meer treinen gaan rijden tussen Den Haag-Rotterdam-Dordrecht (tienminutensprinter), is de Airportsprinter gaan rijden tussen Amsterdam en Schiphol, is een eerste stap gezet met HSL-treinen die verder zijn gaan doorrijden (bijv. Lelystad Centrum en zijn er meer treinen gaan rijden naar België (van 16 treinen naar 32 treinen per dag). NS blijft naar verwachting de komende jaren het aantal treinen uitbreiden. Ik ben blij met het aanbod voor de reiziger in Nederland dat elk jaar weer verbeterd en de inspanningen die NS daarvoor levert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="6A39842A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overige onderwerpen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="3B9022EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t>Verbeterprogramma Betrouwbaar Beter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028693E" w:rsidP="0028693E" w:rsidRDefault="0028693E" w14:paraId="5FD33BFD" w14:textId="4A9892B3">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="239834D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 is het verbeterprogramma Betrouwbaar Beter afgerond door NS en ProRail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00B64F46">
-[...43 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het programma had als doel de prestaties op het hoofdrailnet duurzaam te verbeteren. Het programma was georganiseerd in drie werkstromen: tijdelijke snelheidsbeperkingen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TSB’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), inzetbaar materieel en hinder door geplande werkzaamheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="1F414BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de werkstroom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TSB’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ingezet op het versneld opheffen van snelheidsbeperkingen of het inpassen ervan in de dienstregeling. De werkstroom materieel richtte zich op verbeteringen in de materieelbeschikbaarheid, onder meer via preventief onderhoud en real-time monitoring. Binnen de werkstroom hinder door geplande werkzaamheden is gewerkt aan een robuuste dienstregeling die aansluit op de werkzaamheden. Volgens de evaluatie door Goudappel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="008C1A32">
-[...65 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben deze werkstromen geleid tot aantoonbare verbeteringen in de kwaliteit van de dienstverlening, en zijn de maatregelen structureel verankerd in de organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00A352E1" w:rsidRDefault="00A352E1" w14:paraId="27001073" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het programma is succesvol afgerond, uiteraard is het van belang dat NS en ProRail de effecten in 2026 blijven monitoren; daar zal ik op toezien om de verbeteringen voor reizigers te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00A352E1" w:rsidP="00122ACD" w:rsidRDefault="00122ACD" w14:paraId="02E51FED" w14:textId="424595DD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00122ACD" w:rsidR="00FE0FA3" w:rsidP="00122ACD" w:rsidRDefault="00122ACD" w14:paraId="157A0638" w14:textId="15DF23A7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD" w:rsidR="00A352E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00122ACD" w:rsidR="00FE0FA3" w:rsidSect="00A352E1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B85849D" w14:textId="77777777" w:rsidR="003443D9" w:rsidRDefault="003443D9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3DCD00BC" w14:textId="77777777" w:rsidR="002B551A" w:rsidRDefault="002B551A" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B5A9F9A" w14:textId="77777777" w:rsidR="003443D9" w:rsidRDefault="003443D9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CE0F4C2" w14:textId="77777777" w:rsidR="002B551A" w:rsidRDefault="002B551A" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3243E915" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00A352E1" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="416A1DE7" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00A352E1" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43AC23AA" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00A352E1" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3030887E" w14:textId="77777777" w:rsidR="003443D9" w:rsidRDefault="003443D9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DB3BEDC" w14:textId="77777777" w:rsidR="002B551A" w:rsidRDefault="002B551A" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C1B84C9" w14:textId="77777777" w:rsidR="003443D9" w:rsidRDefault="003443D9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A41BECD" w14:textId="77777777" w:rsidR="002B551A" w:rsidRDefault="002B551A" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1528D6ED" w14:textId="5F32DC1D" w:rsidR="006940CC" w:rsidRPr="008B2CD4" w:rsidRDefault="006940CC">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="654FCAA2" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B2CD4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 29984, nr. 1216</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="70108585" w14:textId="1DCBEE35" w:rsidR="002C00FB" w:rsidRPr="002C00FB" w:rsidRDefault="002C00FB">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="411DA7B5" w14:textId="1342F530" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B2CD4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken 29984 nr. 1267</w:t>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 29984, nr. 1267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="41EC41EF" w14:textId="50447DF3" w:rsidR="004D7289" w:rsidRPr="000F07E6" w:rsidRDefault="004D7289">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="29B79216" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F07E6">
-[...11 lines deleted...]
-        <w:t>Zoals aangegeven in de Kamerbrief Prioritering Mobiliteitsfonds en Deltafonds (TK 36800-A-39).</w:t>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals aangegeven in de Kamerbrief Prioritering Mobiliteitsfonds en Deltafonds (TK 36800-A-39).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="364A5E52" w14:textId="77777777" w:rsidR="00A95AE3" w:rsidRPr="008B2CD4" w:rsidRDefault="00A95AE3" w:rsidP="00A95AE3">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="026C2CD7" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B2CD4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="008B2CD4">
+        <w:r w:rsidRPr="00122ACD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="13"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>www.crow.nl/ov-klantenbarometer2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6F7CC365" w14:textId="504B2C12" w:rsidR="00D33FC5" w:rsidRPr="008B2CD4" w:rsidRDefault="00D33FC5">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="0B00D53A" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B2CD4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29 984, nr. 1260 en Kamerstuk 29 984, nr. 1267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5A40AFBF" w14:textId="0E5A343C" w:rsidR="00B64F46" w:rsidRPr="008B2CD4" w:rsidRDefault="00B64F46">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="3A00D07D" w14:textId="492F9B0D" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B2CD4">
-[...32 lines deleted...]
-        <w:t>1267</w:t>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 29984</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3985" w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 1267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2BF5BE10" w14:textId="0EEADF3C" w:rsidR="00610535" w:rsidRPr="009D3006" w:rsidRDefault="00610535">
-[...11 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="4C4B21A5" w14:textId="425C2F45" w:rsidR="00A352E1" w:rsidRPr="00122ACD" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D3006">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Zie bijlage bij Kamerstukken 29984 nr. 1267</w:t>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie bijlage bij Kamerstukken 29984</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3985" w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 1267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4562DF41" w14:textId="77777777" w:rsidR="00A352E1" w:rsidRPr="00A352E1" w:rsidRDefault="00A352E1" w:rsidP="00A352E1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="00F19D6E" w14:textId="77777777" w:rsidR="00692819" w:rsidRDefault="00D3030D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="286875A6" w14:textId="77777777" w:rsidR="00D2570A" w:rsidRPr="00A352E1" w:rsidRDefault="00D2570A" w:rsidP="00A352E1">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1362 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1683 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EEB5737" w14:textId="77777777" w:rsidR="00D2570A" w:rsidRPr="00A352E1" w:rsidRDefault="00D2570A" w:rsidP="00A352E1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009500BD"/>
-[...268 lines deleted...]
-    <w:rsid w:val="00FF6C7E"/>
+    <w:rsidRoot w:val="00A352E1"/>
+    <w:rsid w:val="00122ACD"/>
+    <w:rsid w:val="002B551A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004B0AE5"/>
+    <w:rsid w:val="004E3985"/>
+    <w:rsid w:val="0052507B"/>
+    <w:rsid w:val="00854D8A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rsid w:val="00BF257E"/>
+    <w:rsid w:val="00C93800"/>
+    <w:rsid w:val="00D2570A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="585986EC"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="41E89904"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8D6D36B7-0ECF-4DE0-8015-235ED5AA45D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6960,77 +3017,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7055,75 +3112,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7158,55 +3215,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7269,3719 +3326,859 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00A352E1"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...468 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenscursief">
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskop">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop0">
-[...9 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...38 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
-      <w:numPr>
-[...55 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HBJZ-BegeleidendMemoWitruimte1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
-      <w:spacing w:line="932" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:after="780" w:line="276" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HBJZ-Kamerstukken-na39ra138">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
-      <w:spacing w:after="780" w:line="276" w:lineRule="exact"/>
-[...38 lines deleted...]
-      <w:ind w:left="-1420" w:firstLine="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...61 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kader">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A352E1"/>
     <w:rPr>
-      <w:i/>
-[...171 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Tabeltekst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A352E1"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TitelDocumentnaam">
-[...2135 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A50FB0"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A50FB0"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00A352E1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A50FB0"/>
+    <w:rsid w:val="00A352E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A50FB0"/>
-[...14 lines deleted...]
-    <w:rsid w:val="006940CC"/>
+    <w:rsid w:val="00A352E1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00122ACD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...121 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...266 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crow.nl/ov-klantenbarometer2025" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(8).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11038,51 +4235,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11146,65 +4343,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11225,186 +4422,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12251</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2235</ap:Words>
+  <ap:Characters>12297</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>102</ap:Lines>
-  <ap:Paragraphs>28</ap:Paragraphs>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Kamerbrief jaarverantwoordingen ProRail en NS 2025</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14372</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14503</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>