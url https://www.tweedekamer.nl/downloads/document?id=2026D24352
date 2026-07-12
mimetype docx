--- v0 (2026-05-22)
+++ v1 (2026-07-12)
@@ -1,6008 +1,2109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007426BC" w:rsidR="007426BC" w:rsidRDefault="007426BC" w14:paraId="3B9F68DD" w14:textId="7477BB29">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidRDefault="00B91895" w14:paraId="47416FAC" w14:textId="648CD519">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29754</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343" w:rsidR="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343" w:rsidR="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Terrorismebestrijding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidRDefault="00B91895" w14:paraId="6C1682EC" w14:textId="548A9BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343" w:rsidR="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343" w:rsidR="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidP="00AA0C25" w:rsidRDefault="00B91895" w14:paraId="472AFE8B" w14:textId="65E9C72B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343" w:rsidR="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343" w:rsidR="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidP="004474D9" w:rsidRDefault="000C3343" w14:paraId="06D4EACD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>779</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidP="00B91895" w:rsidRDefault="000C3343" w14:paraId="364BBC14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidP="00B91895" w:rsidRDefault="000C3343" w14:paraId="1A48431A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="000C3343" w:rsidP="00B91895" w:rsidRDefault="000C3343" w14:paraId="0E5C8E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="7CB8D21E" w14:textId="378BEEFF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...374 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Aanleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="5961CE32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze Kamerbrief informeer ik uw Kamer over enkele openstaande moties en een toezegging inzake extremisme en terrorisme en moties ingediend tijdens de debatten over de geweldsincidenten Amsterdam en over het verloop van de anti-immigratiedemonstratie in Den Haag. Hieronder zal ik achtereenvolgens ingaan op de motie van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rooderkerk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D66) en Van Campen (VVD) inzake het rapporteren over vrouwenhaat en LHBTQI+-haat, een toezegging ten aanzien van dierenrechtenextremisme, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224223994" w:id="0"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de motie van het lid Van der Plas (c.s.) die </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224224027" w:id="1"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verzoekt om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>salafistische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moskeeën en instellingen te sluiten die de vernietiging van het Joodse volk en Israël prediken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de motie van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mutluer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA) die vraagt het Landelijk Steunpunt Extremisme (LSE) onder de aandacht te brengen, de motie van het lid van der Werf (D66) die vraagt te waarborgen dat de generieke korting van gemeenten geen afbreuk doet aan de effectiviteit van de lokale aanpak radicalisering, de motie van het lid De Vos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FvD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) inzake het aanmerken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antifa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als terroristische organisatie en de motie van het lid Eerdmans (JA21) inzake het lekken van informatie omtrent het verloop van de anti-immigratiedemonstratie in Den Haag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="18303367" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="0C30A4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Ra</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Rapporteren over vrouwenhaat en LHBTQI+-haat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="412C30C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk214371024" w:id="2"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rooderkerk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D66) en Van Campen (VVD) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben een motie ingediend met het verzoek aan de Nationaal Coördinator Terrorismebestrijding en Veiligheid (NCTV) om jaarlijks apart te rapporteren over vrouwenhaat en LHBTQI+-haat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De NCTV rapporteert over fenomenen en trends wanneer de lat van (gewelddadig) extremisme of terrorisme wordt gehaald en zal dit dus ook doen wanneer dit het geval is bij vrouwenhaat en LHBTQI+-haat. Zo is in het Dreigingsbeeld Terrorisme Nederland (DTN) van december 2025 vermeld dat bepaalde thema’s een verbindende invloed hebben op extremisten, zoals vrouwenhaat en afkeer van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LHBTQI+ gemeenschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De NCTV kijkt voortdurend naar alle ontwikkelingen met betrekking tot extremisme en terrorisme en heeft hierbij ook bijzondere aandacht voor vrouwenhaat en LHBTQI+-haat. Indien er sprake is van (gewelddadig) extremisme of terrorisme, zal de NCTV hier in het DTN apart over rapporteren. Daarnaast vraagt de motie om na te gaan of er uitingen van vrouwenhaat en LHBTQI+-haat zijn die aanleiding geven tot het aanmerken van deze vormen van haat in Nederland als extremistische ideologie. Aan dit verzoek wordt reeds voldaan, omdat de NCTV aandacht besteedt aan alle ontwikkelingen in de dreiging. Daarbij is ook aandacht voor vrouwenhaat en LHBTQI+-haat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="57587838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="7808D714" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overheid moet alles op alles zetten om vrouwenhaat en LHBTQI+-haat te bestrijden. Vrouwenhaat en LHBTQI+-haat kunnen in sommige gevallen onderliggende motieven zijn voor uitingen van geweld tegen deze specifieke groepen of individuen. In onder meer de Emancipatienota van de voormalig staatssecretaris van Onderwijs, Cultuur en Wetenschap, het plan van aanpak ‘Stop </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>femicide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>!’ van de voormalig staatssecretaris van Volksgezondheid, Welzijn en Sport, de minister van Onderwijs, Cultuur en Wetenschap en de voormalig Minister voor Rechtsbescherming en het plan van aanpak tegen online discriminatie onder leiding van de voormalig minister van Binnenlandse Zaken en Koninkrijksrelaties worden deze onderliggende motieven van geweld meegenomen en wordt er ingezet op preventie, zicht op dreigend geweld, interventies en hulpverlening voor zowel slachtoffers als plegers, onderzoek en monitoring.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="06301933" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="7E43619C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">pporteren over vrouwenhaat en LHBTQI+-haat </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">leden </w:t>
+        <w:t xml:space="preserve">Dierenrechtenextremisme </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="7A04A4B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk213916767" w:id="3"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook als het gaat om dierenrechtenactivisme geldt dat de NCTV hierover rapporteert indien dit overgaat in (gewelddadig) extremisme of terrorisme. In het Commissiedebat Terrorisme en Extremisme van september 2025 is uw Kamer toegezegd hier nader over te informeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het huidige beeld is dat vrijwel geen gewelddadige acties door dierenrechtenextremisten in Nederland hebben plaatsgevonden. Tegelijkertijd is een aantal verschillende incidenten van dat jaar nog in onderzoek, die mogelijk een nuance vormen op dit beeld. Uiteraard kan ik mij goed voorstellen dat deze incidenten grote impact hebben op betrokkenen en de gehele branche. Deze zorgen hebben de voormalig minister van Landbouw, Visserij, Voedselzekerheid en Natuur, de NCTV en mijn voorganger besproken met de Land- en Tuinbouw Organisatie Nederland (LTO) en Vee &amp; Logistiek. Naast het lopende strafrechtelijke onderzoek, neemt het kabinet deze zorgen mee en blijft de NCTV de ontwikkelingen rond dit fenomeen volgen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als bepaalde acties of gedragingen de lat van extremisme of terrorisme halen, dan kunnen personen ook worden opgenomen in de lokale persoonsgerichte aanpak radicalisering. De persoonsgerichte aanpak radicalisering betreft maatregelen en/of interventies genomen onder regie van gemeenten die door het bestuur, de strafrechtelijke instanties of door maatschappelijke instellingen kunnen worden getroffen om (verdere) radicalisering tegen te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="1F2F006E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="6930459D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224306823" w:id="4"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Motie ingediend tijdens het debat over geweldsincidenten Amsterdam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="7BEB8713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224314106" w:id="5"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie van het lid Van der Plas (c.s.) verzoekt om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DC7979">
-        <w:t>Rooderkerk</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>salafistische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DC7979">
-[...48 lines deleted...]
-      <w:r w:rsidR="00DC7979">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moskeeën en instellingen te sluiten die de vernietiging van het Joodse volk en Israël prediken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...501 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...6 lines deleted...]
-        <w:t>Het sluiten van panden, zoals een religieus gebouw, is – indien proportioneel en noodzakelijk - voorbehouden aan het (lokaal) bevoegd gezag.</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet staat voor een open en vrije samenleving waarin tolerantie en openheid centraal staan. Er is ruimte voor verschillende opvattingen en religieuze stromingen, maar dit mag nooit een vrijbrief zijn voor onverdraagzaamheid, of het verspreiden en aanzetten tot haat of geweld. Dat er mensen zijn in Nederland die te maken hebben met haat, intimidatie, uitsluiting en geweld vanwege hun religie, is onacceptabel. In onze samenleving is geen plek voor racisme en discriminatie en hier moet – in aanvulling op de Strategie Bestrijding Antisemitisme 2024 – 2030 – streng tegen worden opgetreden. Hiervoor kent het kabinet verschillende maatregelen. Daar waar sprake is van strafbare feiten, zoals het aanzetten tot haat en/of geweld, discriminatie, opruiing, intimidatie of vandalisme, is strafrechtelijk optreden mogelijk door politie en het Openbaar Ministerie. Het sluiten van panden, zoals een religieus gebouw, is – indien proportioneel en noodzakelijk - voorbehouden aan het (lokaal) bevoegd gezag.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidR="00DC7979" w:rsidRDefault="00DC7979" w14:paraId="1838B82B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="15A9EB73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="32BA64E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Advieslijn Landelijk Steunpunt Extremisme </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E3121A" w:rsidP="00400440" w:rsidRDefault="00837C02" w14:paraId="7EE6C1DA" w14:textId="4E421DA6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">lid </w:t>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="33BCFE3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003F11C9">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mutluer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003F11C9">
-[...17 lines deleted...]
-      <w:r w:rsidR="003F11C9">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA) is een motie aangenomen die verzoekt er zorg voor te dragen dat de bekendheid van de hulp- en advieslijn van het LSE toeneemt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00400440" w:rsidR="003F11C9">
-[...35 lines deleted...]
-      <w:r w:rsidR="000012CE">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het LSE heeft professionals in dienst die kennis en expertise hebben over extremisme en radicalisering en is één van de organisaties die zich inzet voor het tegengaan van (online) radicalisering van jongeren. Er wordt onder meer veelvuldig gebruik gemaakt van de chatfunctie van het LSE door jongeren. Ik geef gehoor aan de motie door aandacht te besteden aan het LSE via communicatie door de NCTV, regiobijeenkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00400440" w:rsidR="00400440">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">jaar de pilot met de </w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in de training voor GGZ-professionals van het Rijksopleidingsinstituut tegengaan Radicalisering (ROR). Daarnaast werkt het LSE aan het verbeteren van haar eigen vindbaarheid via zoekmachines en is begin dit jaar de pilot met de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00036A5E">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Redirect</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00036A5E">
-[...47 lines deleted...]
-      <w:r w:rsidR="0050290E">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methode van start gegaan. Deze pilot geleid gebruikers op zoek naar extremistische content (op de Meta-platformen) door naar de hulp- en advieslijn van het LSE, waardoor de toestroom wordt bevorderd en de bekendheid ervan zal toenemen. Wat betreft online radicaliseringsprocessen, hebben zowel de online aspecten als de jonge doelgroep die in aanraking komt met extreme content mijn bijzondere aandacht. In mijn brief over de Versterkte Aanpak Online heeft mijn voorganger uw Kamer geïnformeerd over de verschillende lopende acties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00093410" w:rsidP="00400440" w:rsidRDefault="00093410" w14:paraId="710ED174" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="7471E5E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="508D281B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk214372651" w:id="7"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Waarborgen effectiviteit lokale aanpak radicalisering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051206" w:rsidP="00051206" w:rsidRDefault="00051206" w14:paraId="74C7E73C" w14:textId="32F8D886">
-      <w:r>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="52486A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een van de pijlers van de aanpak van radicalisering is de lokale aanpak, waaronder de persoonsgerichte aanpak. De aanpak omvat het geheel aan expertise, netwerk, en preventieve- en persoonsgerichte maatregelen, om radicalisering vroegtijdig in de kiem te smoren en extremistisch en terroristisch geweld te voorkomen. Zo kunnen bij signalen van radicalisering lokale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>casusoverleggen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="000012CE">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden georganiseerd onder regie van gemeenten. Hierin stemmen lokale partners gezamenlijk af welke gerichte maatregelen en interventies op een persoon nodig zijn. De motie Van der Werf (D66) verzoekt mij te waarborgen dat de generieke korting van 10% voor gemeenten geen afbreuk doet aan de effectiviteit van de lokale aanpak radicalisering en gemeenten voldoende capaciteit behouden om radicalisering effectief te signaleren en voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:t>De uitvoering van de motie is hiermee onderdeel geworden van staand beleid en ik beschouw hiermee de motie als afgedaan.</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gelet op het belang van deze lokale aanpak spant het Rijk zich op verschillende manieren in om gemeenten hierin te ondersteunen. Daarvoor hebben we het ROR, het LSE, de Expertise unit Sociale Stabiliteit (ESS) van het ministerie van SZW en de lokaal adviseurs van de NCTV om met gemeenten mee te denken over de lokale aanpak. In het contact tussen de lokaal adviseurs en gemeenten is ook aandacht voor de besteding van de Versterkingsgelden en de gevolgen van de generieke korting voortkomend uit het Hoofdlijnenakkoord van kabinet Schoof. Er zijn op dit moment geen signalen dat de effectiviteit van de aanpak verminderd is, wel blijven gemeenten benadrukken dat de Versterkingsgelden essentieel zijn voor de lokale aanpak. De uitvoering van de motie is hiermee onderdeel geworden van staand beleid en ik beschouw hiermee de motie als afgedaan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidRPr="00E23695" w:rsidR="00603985" w:rsidP="00400440" w:rsidRDefault="00603985" w14:paraId="7C8B548E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="3F24D0AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="0265FF06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Motie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Moties ten aanzien van het aanmerken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Antifa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ten aanzien van het aanmerken van </w:t>
+        <w:t xml:space="preserve"> als terroristische organisatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="1DF546EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uw Kamer heeft op 18 september 2025 de motie van het lid De Vos (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FvD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) c.s. aangenomen die verzoekt ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:t>Uw Kamer heeft op 18 september 2025 de motie van het lid De Vos (</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’ in Nederland als terroristische organisatie aan te merken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet beschikt op dit moment niet over feitelijke informatie die voldoende onderbouwing vormt voor de stelling dat ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>FvD</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F11C9">
-[...74 lines deleted...]
-    <w:p w:rsidRPr="003F11C9" w:rsidR="003F11C9" w:rsidP="003F11C9" w:rsidRDefault="003F11C9" w14:paraId="05CAB387" w14:textId="5601B592">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ een gecentraliseerde (terroristische) organisatie is. De motie kan daarom niet worden uitgevoerd. Hieronder licht ik, mede namens de minister van Buitenlandse Zaken, dit besluit nader toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="65AE98FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="762FF6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk223340561" w:id="8"/>
-      <w:r w:rsidRPr="003F11C9">
-[...54 lines deleted...]
-        <w:t xml:space="preserve">beoordeeld. </w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beoordeling of in strafrechtelijke zin sprake is van een terroristische organisatie is in een strafzaak voorbehouden aan de rechter. Het moet kortgezegd gaan om een samenwerkingsverband, met een zekere duurzaamheid en structuur, tussen de verdachte en ten minste één andere persoon, waarbij het oogmerk van dat samenwerkingsverband is gericht op het plegen van (specifieke) misdrijven die zijn opgesomd in artikel 83 Wetboek van Strafrecht (Sr) en die zijn begaan met het in artikel 83a Sr omschreven terroristisch oogmerk. Dit wordt op basis van feiten en omstandigheden door de rechter beoordeeld. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidR="003F11C9" w:rsidP="003F11C9" w:rsidRDefault="003F11C9" w14:paraId="22A17B70" w14:textId="77777777"/>
-    <w:p w:rsidR="00E23695" w:rsidP="003F11C9" w:rsidRDefault="003F11C9" w14:paraId="62E088F1" w14:textId="744F11A9">
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="291C0EF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="3476A9D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk224632706" w:id="9"/>
-      <w:r w:rsidRPr="003F11C9">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast kan de minister van Buitenlandse Zaken bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11C9">
-        <w:rPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voldoende aanwijzingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11C9">
-[...20 lines deleted...]
-      <w:r w:rsidR="00AB76CD">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van betrokkenheid bij terroristische activiteiten, in overeenstemming met de minister van Financiën en de minister van Justitie en Veiligheid, deze personen of organisaties op de nationale sanctielijst terrorisme plaatsen. Voldoende aanwijzingen zijn onder meer: de instelling van een onderzoek of vervolging door een bevoegde instantie wegens een terroristische activiteit of poging daartoe, of de deelname aan- of het vergemakkelijken van een dergelijke activiteit, met name door financiering; een veroordeling door de rechter voor voorgenoemde feiten; een ambtsbericht van de AIVD dat geloofwaardige indicaties bevat van betrokkenheid van een persoon of organisatie bij een terroristische activiteit of poging daartoe. Op internationaal niveau kunnen de Verenigde Naties en de Europese Unie sancties opleggen aan personen, groepen en entiteiten die betrokken zijn bij terroristische daden. Hier zijn strenge voorwaarden aan verbonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Over de huidige mogelijkheden en de verkenning naar aanvullende mogelijkheden tot het verbieden van organisaties die extremisme en terrorisme bevorderen is uw Kamer door middel van een brief op 15 mei 2025 en 19 maart jl. geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E23695">
-[...52 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidR="00923DB8" w:rsidP="003F11C9" w:rsidRDefault="00923DB8" w14:paraId="7A3561F4" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="475E78F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="0E539019" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ten aanzien van ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Antifa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ hebben geen van de bevoegde instanties informatie waaruit volgt dat er sprake is van een gecentraliseerde (terroristische) organisatie en is plaatsing op de nationale sanctielijst terrorisme niet mogelijk. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk226462451" w:id="10"/>
-      <w:r w:rsidRPr="00B24D7C" w:rsidR="0081601D">
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mocht er in de omstandigheden iets veranderen, wordt uw Kamer opnieuw geïnformeerd.</w:t>
       </w:r>
-      <w:r w:rsidR="0081601D">
-        <w:rPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C681C" w:rsidP="003F11C9" w:rsidRDefault="009C681C" w14:paraId="2EA52C2A" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="36CBC5EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="427513CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In algemene zin wil het kabinet een ‘bestuurlijk model’ invoeren en daarom gaat het kabinet onderzoeken of met concrete en duidelijke gronden op basis waarvan organisaties, die een bedreiging vormen voor onze democratische rechtsorde door banden te hebben met terroristische organisaties, door extremisme en terrorisme te bevorderen en door geweld te verheerlijken, in een zo vroeg mogelijk stadium verboden kunnen worden. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w:rsidR="00ED6A38" w:rsidP="00CB0C1E" w:rsidRDefault="00ED6A38" w14:paraId="12D8765B" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="20857F3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="3C6ED985" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED6A38">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Motie ingediend tijdens het debat over het verloop van de anti-immigratiedemonstratie in Den Haag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6A38" w:rsidR="00ED6A38" w:rsidP="001723FB" w:rsidRDefault="00ED6A38" w14:paraId="12844699" w14:textId="0DFFC5FB">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="039B8A0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De motie Eerdmans is opgevolgd door het doen van een melding bij de Rijksrecherche.</w:t>
       </w:r>
-      <w:r w:rsidR="00770163">
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F749D" w:rsidRDefault="005F749D" w14:paraId="2C8887DC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="010BDA2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk213853132" w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00866F57" w:rsidRDefault="00866F57" w14:paraId="6B35B484" w14:textId="1653EBC4">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="3EBDFF29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="008749F8" w:rsidRDefault="009E2C56" w14:paraId="3E1BA2A3" w14:textId="2E6841D3">
-[...67 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="19F2A9AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer sprake is van extremisme en terrorisme zal het kabinet altijd streng optreden binnen de hiervoor bestaande wettelijke kaders. Nederland kent hiervoor een brede aanpak van terrorisme en extremisme waarmee het kabinet zich, in samenwerking met de betrokken veiligheidspartners, blijvend inzet voor de bescherming van de democratische rechtsorde en de nationale veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="0D6438BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="58E0FA1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="49E7C309" w14:textId="7D95E0F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00897F2F">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">inister van Justitie en Veiligheid, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00923DB8" w:rsidRDefault="00923DB8" w14:paraId="04AED1DE" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="000C3343" w:rsidR="00B91895" w:rsidP="00B91895" w:rsidRDefault="00B91895" w14:paraId="694A9B76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="008749F8" w:rsidR="00923DB8">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="000C3343" w:rsidR="004E5D09" w:rsidP="00B91895" w:rsidRDefault="004E5D09" w14:paraId="6E3AEF15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000C3343" w:rsidR="004E5D09" w:rsidSect="00B91895">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A42D86" w14:textId="77777777" w:rsidR="003A0D7A" w:rsidRDefault="003A0D7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12CD72CE" w14:textId="77777777" w:rsidR="00AA0E5F" w:rsidRDefault="00AA0E5F" w:rsidP="00B91895">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F4A1C01" w14:textId="77777777" w:rsidR="003A0D7A" w:rsidRDefault="003A0D7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71420D06" w14:textId="77777777" w:rsidR="00AA0E5F" w:rsidRDefault="00AA0E5F" w:rsidP="00B91895">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07FC2F8E" w14:textId="77777777" w:rsidR="000404BE" w:rsidRDefault="000404BE">
+  <w:p w14:paraId="596C7364" w14:textId="77777777" w:rsidR="00B91895" w:rsidRPr="00B91895" w:rsidRDefault="00B91895" w:rsidP="00B91895">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D00C9C4" w14:textId="77777777" w:rsidR="00083A79" w:rsidRPr="00B91895" w:rsidRDefault="00083A79" w:rsidP="00B91895">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E51D1D4" w14:textId="77777777" w:rsidR="00B91895" w:rsidRPr="00B91895" w:rsidRDefault="00B91895" w:rsidP="00B91895">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43E1279F" w14:textId="77777777" w:rsidR="003A0D7A" w:rsidRDefault="003A0D7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="740164AE" w14:textId="77777777" w:rsidR="00AA0E5F" w:rsidRDefault="00AA0E5F" w:rsidP="00B91895">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08FC2F02" w14:textId="77777777" w:rsidR="003A0D7A" w:rsidRDefault="003A0D7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C9EE42A" w14:textId="77777777" w:rsidR="00AA0E5F" w:rsidRDefault="00AA0E5F" w:rsidP="00B91895">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="09E32A96" w14:textId="77777777" w:rsidR="00DC7979" w:rsidRPr="00E04B9D" w:rsidRDefault="00DC7979" w:rsidP="00DC7979">
+    <w:p w14:paraId="4953907D" w14:textId="44AF9310" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 30420, nr. 421.</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 30 420, nr. 421.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7643679F" w14:textId="3B31F801" w:rsidR="007E58B6" w:rsidRDefault="007E58B6">
+    <w:p w14:paraId="25DADD9C" w14:textId="1EA9B125" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E04B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2024-2025, 29754, nr. 772, p.38.</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 29 754, nr. 772, p.38.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7131F93A" w14:textId="413BB4BF" w:rsidR="00202627" w:rsidRPr="00E04B9D" w:rsidRDefault="00202627">
+    <w:p w14:paraId="5874671D" w14:textId="112C99B1" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 28345, nr. 285. </w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie onder meer Kamerstukken II 2024-2025, 30 420, nr. 418; Kamerstukken II 2024-2025, 28 345, nr. 285. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="46544EC7" w14:textId="4571D62B" w:rsidR="00845FD1" w:rsidRPr="00E04B9D" w:rsidRDefault="00845FD1">
+    <w:p w14:paraId="04A49B48" w14:textId="7710D152" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commissiedebat Terrorisme/Extremisme II 2024-2025, 29 754, nr. 757, p. 45.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="484FC700" w14:textId="29950515" w:rsidR="000C2AC2" w:rsidRPr="00E04B9D" w:rsidRDefault="000C2AC2">
+    <w:p w14:paraId="39E5C12B" w14:textId="5B3B3591" w:rsidR="00B91895" w:rsidRPr="004C54AC" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk224224641"/>
-      <w:r w:rsidRPr="00E04B9D">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 12.</w:t>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2024-2025, 36 651, nr. 12.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="344828A8" w14:textId="6A9233AC" w:rsidR="003F11C9" w:rsidRPr="00E04B9D" w:rsidRDefault="003F11C9" w:rsidP="003F11C9">
+    <w:p w14:paraId="3E306850" w14:textId="0982E268" w:rsidR="00B91895" w:rsidRPr="004C54AC" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 29754, nr. 764. </w:t>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 29 754, nr. 764. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="53B087D6" w14:textId="77777777" w:rsidR="000012CE" w:rsidRPr="00E04B9D" w:rsidRDefault="000012CE" w:rsidP="000012CE">
+    <w:p w14:paraId="621E88CC" w14:textId="77777777" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regiobijeenkomsten op het gebied van preventie van (online) radicalisering, georganiseerd door de Expertise-unit Sociale Stabiliteit.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="11F12872" w14:textId="2D87BF42" w:rsidR="0050290E" w:rsidRPr="00E04B9D" w:rsidRDefault="0050290E" w:rsidP="0050290E">
+    <w:p w14:paraId="4872DBBE" w14:textId="7D346461" w:rsidR="00B91895" w:rsidRPr="004C54AC" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 29 754, nr. 774. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0D948B0F" w14:textId="120A3B0B" w:rsidR="000012CE" w:rsidRPr="00E23695" w:rsidRDefault="000012CE">
+    <w:p w14:paraId="7964D57F" w14:textId="5DFBCAB5" w:rsidR="00B91895" w:rsidRPr="004C54AC" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024-2025, 29 754, nr. 737. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3E4A2D63" w14:textId="48EB029F" w:rsidR="008A23CC" w:rsidRPr="00E04B9D" w:rsidRDefault="008A23CC">
+    <w:p w14:paraId="2C5F624C" w14:textId="1F9C6A22" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> nr. 47.</w:t>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 36 800, nr. 47.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7C173BA3" w14:textId="67D227D2" w:rsidR="00E23695" w:rsidRPr="00E23695" w:rsidRDefault="00E23695">
+    <w:p w14:paraId="624ACC82" w14:textId="77777777" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E04B9D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E04B9D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het EU-terrorisme sanctieregime (GS93110) is ter implementatie van VN Veiligheidsraad Resolutie 1373 (2001); nr. 2001/930/Gemeenschappelijk Buitenland Veiligheid Beleid, Gemeenschappelijk Standpunt nr. 2001/931/GBVB, Verordening (EG) nr. 2580/2001 en Gemeenschappelijk Standpunt nr. 2016/1693.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="7091BAED" w14:textId="36BE2A7C" w:rsidR="00E32DD1" w:rsidRPr="00A11CED" w:rsidRDefault="00E32DD1">
+    <w:p w14:paraId="6A947B54" w14:textId="76FBEE01" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A11CED">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3343">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A11CED">
-[...32 lines deleted...]
-        <w:t>777.</w:t>
+      <w:r w:rsidRPr="000C3343">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 29 754, nr. 750; Kamerstukken II 2025-2026, 29 754, nr. 777.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="39D790B9" w14:textId="22203702" w:rsidR="00770163" w:rsidRPr="00E04B9D" w:rsidRDefault="00770163" w:rsidP="00770163">
+    <w:p w14:paraId="5D4C3921" w14:textId="39E68CE8" w:rsidR="00B91895" w:rsidRPr="000C3343" w:rsidRDefault="00B91895" w:rsidP="00B91895">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A11CED">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C54AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A11CED">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 28684, nr. 809.</w:t>
+      <w:r w:rsidRPr="004C54AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 28 684, nr. 809.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="048BA68E" w14:textId="37A64380" w:rsidR="000404BE" w:rsidRDefault="00882CB8">
-[...460 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4332F48E" w14:textId="77777777" w:rsidR="00B91895" w:rsidRPr="00B91895" w:rsidRDefault="00B91895" w:rsidP="00B91895">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07CD3CEF" w14:textId="601DAD29" w:rsidR="000404BE" w:rsidRDefault="00882CB8">
+  <w:p w14:paraId="74D0D54B" w14:textId="77777777" w:rsidR="00083A79" w:rsidRPr="00B91895" w:rsidRDefault="00083A79" w:rsidP="00B91895">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1215 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...937 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AE18B95" w14:textId="77777777" w:rsidR="00083A79" w:rsidRPr="00B91895" w:rsidRDefault="00083A79" w:rsidP="00B91895">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC3A44"/>
-[...689 lines deleted...]
-    <w:rsid w:val="00FF782F"/>
+    <w:rsidRoot w:val="00B91895"/>
+    <w:rsid w:val="00083A79"/>
+    <w:rsid w:val="000C3343"/>
+    <w:rsid w:val="004C54AC"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009D23B6"/>
+    <w:rsid w:val="00AA0E5F"/>
+    <w:rsid w:val="00B91895"/>
+    <w:rsid w:val="00CB10CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7C1609D1"/>
+  <w14:docId w14:val="2FBE8FAF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7CF99DBE-75F2-4E90-B59D-E3F03303335D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6011,77 +2112,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6106,75 +2207,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6209,55 +2310,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6329,1819 +2430,800 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B91895"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B91895"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...239 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91895"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00882CB8"/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00882CB8"/>
+    <w:rsid w:val="00B91895"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00882CB8"/>
+    <w:rsid w:val="00B91895"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031212D"/>
+    <w:rsid w:val="00B91895"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0031212D"/>
-[...8 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00B91895"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B91895"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...41 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B91895"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...830 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8149,51 +3231,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8260,65 +3342,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8339,65 +3421,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11052</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2044</ap:Words>
+  <ap:Characters>11245</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>92</ap:Lines>
+  <ap:Lines>93</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13035</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13263</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>