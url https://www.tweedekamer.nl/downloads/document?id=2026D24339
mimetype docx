--- v0 (2026-05-22)
+++ v1 (2026-07-14)
@@ -1,1784 +1,1275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="4AF85DD5" w14:textId="77777777">
-[...104 lines deleted...]
-      </w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="5FFB2569" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="286258F3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="1883918F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="40D723C2" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="02737421" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="001674CE" w14:paraId="0A73EAC0" w14:textId="7D46426C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="1C018C63" w14:textId="07C125C3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001674CE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet DNA-onderzoek bij veroordeelden en het Wetboek van Strafvordering in verband met de introductie van conservatoire afname van celmateriaal en enkele andere wijzigingen met betrekking tot DNA-onderzoek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="783EFD8D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="223AD860" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="468BB22B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="42A4DDAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="2391F393" w14:textId="418FEB21">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="001674CE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="313A10DD" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="1BA5CC8C" w14:textId="417EDA9D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidR="001674CE">
+              <w:t>29 mei 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009833D1" w:rsidP="00FE223B" w:rsidRDefault="009833D1" w14:paraId="49D8B58C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0A0D132C" w14:textId="571EE08F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="007C375D">
         <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="72F84FE4" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="32A53D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="082B97EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007C375D">
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="00ED6C7C" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0B6FD9C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="5D02851A" w14:textId="5699C1F0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">In artikel I, onderdeel A, wordt het voorgestelde artikel 2 als volgt gewijzigd: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="338FE09E" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="3D0DC851" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="44B9202B" w14:textId="54CAA94F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">1. Onder vernummering van het derde tot en met zesde lid tot het vierde tot en met zevende lid, wordt een lid ingevoegd, luidende: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="31A8E3D4" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0D13F6C7" w14:textId="47DA19F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3468">
         <w:t>Artikel 4, derde lid, is van overeenkomstige toepassing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="373916B8" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="54D23A8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="51EEEC03" w14:textId="201D2963">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">2. In het zesde lid (nieuw) wordt na “Het op grond van het eerste” ingevoegd “of tweede”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="242952BF" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="55E10003" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="33CA5386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="30CAEB46" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="73F30CC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="4E3D101E" w14:textId="19C97F9A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">In artikel I wordt na onderdeel B een onderdeel ingevoegd, luidende: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="5E0DDE12" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="17A03E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="797DC757" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Ba</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="7AE19067" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="69555EFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0B2A495C" w14:textId="6230F91B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Na artikel 2a (nieuw) wordt een artikel ingevoegd, luidende: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="1BC531E5" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="704D1766" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B576DD" w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="5887A11C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B576DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Artikel 2b</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="6AF55AB5" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="663C8F27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6689B" w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="3C4CBF28" w14:textId="0BD16990">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve">1. De gegevens die noodzakelijk zijn voor het vaststellen van de identiteit van de verdachte </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of veroordeelde </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t>wiens celmateriaal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is afgenomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve"> op grond van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deze wet of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve">het Wetboek van Strafvordering en de grondslagen voor het </w:t>
       </w:r>
       <w:r>
         <w:t>bewaren</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve"> van dat celmateriaal worden verwerkt in een centrale administratie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="31913475" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="674E4243" w14:textId="7BCB6A3D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16585">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00583AF2">
         <w:t xml:space="preserve">artikelen 1, onderdelen i, j, l tot en met z, 3, 7 tot en met 7b, 7d tot en met 7f, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r w:rsidRPr="00583AF2">
         <w:t>17a</w:t>
       </w:r>
       <w:r>
         <w:t>, 17b, 20, 22 tot en met</w:t>
       </w:r>
       <w:r w:rsidRPr="00583AF2">
         <w:t xml:space="preserve"> 26h</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="00583AF2">
         <w:t>27, van</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16585">
         <w:t xml:space="preserve"> de Wet justitiële en strafvorderlijke gegevens zijn van overeenkomstige toepassing op de verwerking van de gegevens, bedoeld in het </w:t>
       </w:r>
       <w:r>
         <w:t>eerst</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16585">
         <w:t xml:space="preserve">e lid. Onze Minister van Justitie en Veiligheid is verwerkingsverantwoordelijke in de zin van die wet voor de </w:t>
       </w:r>
       <w:r>
         <w:t>administratie, bedoeld in het eerste</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16585">
         <w:t xml:space="preserve"> lid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="2A964A04" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="4050F149" w14:textId="45B79774">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00224278">
         <w:t xml:space="preserve">De betrokkene heeft het recht om op diens schriftelijke verzoek binnen vier weken van Onze Minister van Justitie en Veiligheid uitsluitsel te krijgen over de al dan niet verwerking van hem betreffende gegevens, bedoeld in het </w:t>
       </w:r>
       <w:r>
         <w:t>eerste</w:t>
       </w:r>
       <w:r w:rsidRPr="00224278">
         <w:t xml:space="preserve"> lid, en, wanneer dat het geval is, om die gegevens in te zien en hierover de informatie, bedoeld in artikel 18, onderdelen a tot en met g, </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">van de Wet justitiële en strafvorderlijke gegevens </w:t>
       </w:r>
       <w:r w:rsidRPr="00224278">
         <w:t>te verkrijgen. Onze Minister van Justitie en Veiligheid doet daarbij geen mededelingen in schriftelijke vorm over de verwerking van de betrokkene betreffende gegevens, tenzij hij weigert een mededeling te doen. Een gehele of gedeeltelijke afwijzing vindt schriftelijk plaats.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="62A2494D" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="7C455B67" w14:textId="2F3A0932">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve">Bij algemene maatregel van bestuur worden nadere regels gesteld over </w:t>
       </w:r>
       <w:r>
         <w:t>de administratie, bedoeld in het eerste lid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="06E3049D" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0BD06F1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="56436634" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="571A5D9F" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="72B4BB58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="1A8412BC" w14:textId="607F84A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">In artikel I wordt na onderdeel E een onderdeel ingevoegd, luidende: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="28582E69" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="57CF8233" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="4EC2B871" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Ee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="48473DDD" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="1F2A9FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="413D1E92" w14:textId="1710CB12">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">In artikel 6, eerste lid, wordt “artikel 1, onder g, van de Beginselenwet verpleging ter beschikking gestelden” vervangen door “artikel 1, onder h, van de Beginselenwet verpleging ter beschikking gestelden”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="261FB63C" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="60CA95A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="56DB7CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="4DA1F52B" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="3D4FEEEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="3E8E2995" w14:textId="7A4B2131">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>In artikel II, onderdeel B, wordt in het tweede subonderdeel “op grond van artikel 2 van de Wet DNA-onderzoek bij veroordeelden is genomen of dat” vervangen door “op grond van artikel 2 van de Wet DNA-onderzoek bij veroordeelden is afgenomen of dat”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="20B74C3F" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="6EDDFC0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="551AED57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="751F6373" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="050FF70E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="50857C66" w14:textId="2F4542B9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>In artikel II, onderdeel D, wordt in het tweede subonderdeel “</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t>247, 248a, 248b, 249,</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t xml:space="preserve"> vervangen door </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t>241, eerste lid, en 245, eerste lid,</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="710D5488" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="2C022441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="6935AB3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="2E5F634A" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="4AF6B333" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="75459147" w14:textId="0F1D78AB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>In artikel II, onderdeel H, wordt in het eerste subonderdeel “</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t>247, 248a, 248b, 249,</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t xml:space="preserve"> vervangen door </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t>241, eerste lid, en 245, eerste lid,</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82BFD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="2FB63591" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="11BE6E5F" w14:textId="524DA509">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="519CF68C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="196ECE68" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0DAB3001" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A03C24" w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="4AF12F11" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00A03C24" w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="7B5D535A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03C24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderdeel A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="21A77D5D" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="46539E5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="10EEC9E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Deze nota van wijziging strekt ertoe het wetsvoorstel tot w</w:t>
       </w:r>
       <w:r w:rsidRPr="0045435C">
         <w:t>ijziging van de Wet DNA-onderzoek bij veroordeelden en het Wetboek van Strafvordering in verband met de introductie van conservatoire afname van celmateriaal en enkele andere wijzigingen met betrekking tot DNA-onderzoek</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> op enkele onderdelen aan te passen. Het gaat in de kern om het herstellen van enkele omissies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="409A82AC" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="33C34E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="66A459FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Met dit eerste onderdeel worden twee omissies hersteld. Allereerst wordt in artikel I, onderdeel A, van het wetsvoorstel – het voorgestelde artikel 2 (nieuw) van de Wet DNA-onderzoek bij veroordeelden – geëxpliciteerd dat voorafgaand aan de conservatoire afname van celmateriaal, de identiteit van de verdachte wordt vastgesteld (geverifieerd). Daartoe wordt in het voorgestelde artikel 2, derde lid (nieuw), artikel 4, derde lid, van de Wet DNA-onderzoek bij veroordeelden van overeenkomstige toepassing verklaard. Dat is in de memorie van toelichting bij het wetsvoorstel al aangekondigd (Kamerstukken II 2024/25, 36753, nr. 3, p. 29) en is in lijn met de bestaande procedure voor het afnemen van celmateriaal voor DNA-onderzoek op grond van de Wet DNA-onderzoek bij veroordeelden en het Wetboek van Strafvordering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="7EAF825D" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="4A1CB65E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="4A8D193A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ten tweede wordt in het voorgestelde artikel 2, zesde lid (nieuw), een verwijzing opgenomen naar het voorgestelde artikel 2, tweede lid. In het wetsvoorstel wordt alleen verwezen naar het “op grond van het eerste lid” afgenomen celmateriaal dat wordt bewaard in een beveiligde centrale opslag en kan worden gebruikt voor het opstellen van een DNA-profiel in bepaalde, nader genoemde situaties. Hetzelfde geldt echter voor celmateriaal dat is afgenomen op grond van het tweede lid bij een verdachte die zich in voorlopige hechtenis bevindt. Deze omissie wordt hersteld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="7948B9AB" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="220DA12F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A03C24" w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="7FED5D1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03C24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderdeel B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="26A0B6B1" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="501A27F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="167BB6C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Met dit onderdeel wordt een nieuw artikel – artikel 2b – toegevoegd aan de Wet DNA-onderzoek bij veroordeelden. Dit artikel regelt dat de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve">gegevens die noodzakelijk zijn voor het vaststellen van de identiteit van de verdachte </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of veroordeelde </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t>wiens celmateriaal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is afgenomen</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve">en de grondslagen voor het </w:t>
       </w:r>
       <w:r>
         <w:t>bewaren</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve"> van dat celmateriaal</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6689B">
         <w:t xml:space="preserve"> worden verwerkt in een centrale administratie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en dat de Minister van Justitie en Veiligheid verwerkingsverantwoordelijke is voor deze administratie. Verder worden de regels genoemd die gelden bij de verwerking van deze gegevens. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="1047B524" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="231EA7F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="6A1D60E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In de memorie van toelichting is uiteengezet dat met het oog op de uitvoering van het wetsvoorstel een nieuwe centrale administratie wordt gecreëerd waarin wordt bijgehouden van wie celmateriaal is opgeslagen en welke grondslagen er bestaan voor het bewaren van het celmateriaal. </w:t>
       </w:r>
       <w:r w:rsidRPr="004408DC">
         <w:t>Twee belangrijke componenten van deze administratie worden gevormd door de celmateriaala</w:t>
       </w:r>
       <w:r>
         <w:t>dministratie en de claimadminis</w:t>
       </w:r>
       <w:r w:rsidRPr="004408DC">
         <w:t>tratie. De celmateriaaladministratie legt vast welk celmateriaal er is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="004408DC">
         <w:t xml:space="preserve"> waar zich dat bevindt</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Dit wordt ook wel de “track </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">”-administratie genoemd. </w:t>
+        <w:t xml:space="preserve">. Dit wordt ook wel de “track and trace”-administratie genoemd. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0ACC">
         <w:t>De claimadministratie registreert welke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wettelijke grondslagen er zijn om het celmateriaal te bewaren (Kamerstukken II 2024/25, 35753, nr. 3, p. 28). Het kan daarbij gaan om conservatoir afgenomen celmateriaal (ook wel “DNA-C” genoemd), maar ook om celmateriaal dat is afgenomen op grond van het Wetboek van Strafvordering bij een verdachte (“DNA-O”), of om celmateriaal dat bij een veroordeelde is afgenomen op grond van de Wet DNA-onderzoek bij veroordeelden (“DNA-V”). Omdat deze gegevens niet worden gezien als politiegegevens in de zin van de Wet politiegegevens of als </w:t>
       </w:r>
       <w:r w:rsidRPr="00C371C2">
         <w:t>justitiële of strafvorderlijke gegevens in de zin van de Wet justitiële en strafvorderlijke gegevens</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, moet apart worden geregeld welke regels van toepassing zijn op de verwerking van de gegevens in deze centrale administratie. Dat wordt nu geregeld. </w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve">, moet </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">apart worden geregeld welke regels van toepassing zijn op de verwerking van de gegevens in deze centrale administratie. Dat wordt nu geregeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="041B5909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="28335CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bepaald wordt dat de Minister van Justitie en Veiligheid verwerkingsverantwoordelijke is voor de gegevens in de centrale administratie. Daarnaast wordt een aantal artikelen uit de Wet justitiële en strafvorderlijke gegevens van overeenkomstige toepassing verklaard op de verwerking van de gegevens in deze administratie (tweede lid). Het zijn grotendeels dezelfde bepalingen die op grond van artikel 27b, vijfde lid, van het Wetboek van Strafvordering van overeenkomstige toepassing zijn op de gegevens die zijn opgeslagen in de strafrechtsketendatabank, die eveneens door Justid wordt beheerd. In lijn met artikel 27b, zesde lid, van het Wetboek van Strafvordering wordt geregeld dat de betrokkene kan verzoeken om inzage in de hem betreffende gegevens in de centrale administratie (derde lid). Ten slotte wordt in het vierde lid een grondslag gecreëerd voor het bij algemene maatregel van bestuur stellen van nadere regels over de centrale administratie. In het voorgestelde artikel 2, zesde lid (nieuw), is ook al een delegatiegrondslag opgenomen, maar nu er een specifieke bepaling wordt gewijd aan de centrale administratie, is het wetstechnisch juister daar ook een eigen delegatiegrondslag aan te koppelen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="07E2D989" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="5581B656" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A03C24" w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="6C3CD5D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03C24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderdelen C, D, E en F</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="7592A5B2" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="74E44F5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="75C51D03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In deze onderdelen worden omissies hersteld. In artikel 6, eerste lid, van de Wet DNA-onderzoek bij veroordeelden zit een verkeerde verwijzing, die bij deze gelegenheid wordt verbeterd (onderdeel C). In artikel II, onderdeel B, van het wetsvoorstel wordt in de voorgestelde wijziging van artikel 151b, vierde lid, van het Wetboek van Strafvordering per abuis gesproken over “genomen” in plaats van “afgenomen”. Dat wordt nu hersteld (onderdeel D). In de voorgestelde wijzigingen van de artikelen 151da en 195g van het Wetboek van Strafvordering ten slotte, wordt in het derde lid verwezen naar enkele zedendelicten, terwijl inmiddels de Wet seksuele misdrijven in werking is getreden. Daarom wordt de juiste verwijzing nu in deze leden opgenomen, zoals eerder ook al is gebeurd (Stb. 2024, 59). Zie daartoe de onderdelen E en F van deze nota van wijziging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="0A6D66E6" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="25F6FCE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0F5099F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="222F31C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De Minister van Justitie en Veiligheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00733CDE" w:rsidP="00733CDE" w:rsidRDefault="00733CDE" w14:paraId="0C12FF12" w14:textId="77777777">
-[...13 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidR="001674CE" w:rsidP="001674CE" w:rsidRDefault="001674CE" w14:paraId="0794AC95" w14:textId="4FAD4F4E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001674CE" w:rsidP="00FE223B" w:rsidRDefault="001674CE" w14:paraId="4BFB7D91" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001674CE">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A4A6134" w14:textId="77777777" w:rsidR="00326D03" w:rsidRDefault="00326D03" w:rsidP="00DA6994">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="253AEF85" w14:textId="77777777" w:rsidR="00052461" w:rsidRDefault="00052461">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41313B84" w14:textId="77777777" w:rsidR="00326D03" w:rsidRDefault="00326D03" w:rsidP="00DA6994">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62334166" w14:textId="77777777" w:rsidR="00052461" w:rsidRDefault="00052461">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...40 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07651176" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4B5BA06D" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EB7504A" w14:textId="77777777" w:rsidR="00326D03" w:rsidRDefault="00326D03" w:rsidP="00DA6994">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51D250D6" w14:textId="77777777" w:rsidR="00052461" w:rsidRDefault="00052461">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67AEA5E4" w14:textId="77777777" w:rsidR="00326D03" w:rsidRDefault="00326D03" w:rsidP="00DA6994">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="57C0FDB9" w14:textId="77777777" w:rsidR="00052461" w:rsidRDefault="00052461">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...423 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="110"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00383105"/>
-[...95 lines deleted...]
-    <w:rsid w:val="00F86A16"/>
+    <w:rsidRoot w:val="001674CE"/>
+    <w:rsid w:val="00052461"/>
+    <w:rsid w:val="001674CE"/>
+    <w:rsid w:val="003461CD"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="0048051C"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="00664A34"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="00FB6F13"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E6BAFBB"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="67A51A17"/>
+  <w15:docId w15:val="{6F36A2A7-E6B7-44B6-8776-F22A447D2F8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1927,1054 +1418,471 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00733CDE"/>
     <w:rPr>
-      <w:lang w:val="nl-NL"/>
-[...198 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...126 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00383105"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...100 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensievebenadrukking">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="21"/>
-[...160 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA6994"/>
+    <w:rsid w:val="00664A34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA6994"/>
+    <w:rsid w:val="00664A34"/>
     <w:rPr>
-      <w:lang w:val="nl-NL"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="214776851">
-[...12 lines deleted...]
-    <w:div w:id="1654599233">
+    <w:div w:id="568148901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7699</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1409</ap:Words>
+  <ap:Characters>7750</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>64</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>26 732</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9080</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9141</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1900-12-31T22:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>