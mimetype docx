--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -1,4576 +1,1598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008711F3" w:rsidR="00EF1B65" w:rsidRDefault="005A2B30" w14:paraId="05A9B9FC" w14:textId="74C8198D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008711F3" w:rsidR="00E64925">
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidRDefault="007B6BE6" w14:paraId="76965EBE" w14:textId="00A5D9ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="008E00A2">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>432</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="3C890308" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="007B6BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>749</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Buitenlandse Zaken en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="105667E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="49F9242D" w14:textId="48406A41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="007B6BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="007B6BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 mei heeft de ministerraad ingestemd met het aanhangig doen maken van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tijdelijk sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden</w:t>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="002F6EE0">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor spoedadvies bij de Afdeling advisering van de Raad van State (Raad van State)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="00E64925">
-[...58 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het ontwerp voor een algemene maatregel van bestuur (het sanctiebesluit, of het besluit) geeft het kabinet invulling aan de moties Paternotte c.s.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Van Baarle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="00082BEF">
-[...7 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Piri.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="00AB7BBC">
-[...4 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Middels deze brief informeert het kabinet uw Kamer op hoofdlijnen over het sanctiebesluit. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229064154" w:id="1"/>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het sanctiebesluit is onder voorbehoud van mogelijke wijzigingen naar aanleiding van het advies van de Raad van State. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de uitgebreide ratio achter het besluit verwijzen wij u naar de bijbehorende nota van toelichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidR="001C2DBA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="001D0319">
-[...89 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="75EDBC85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="3C6622EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De huidige situatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008711F3" w:rsidR="0068132F" w:rsidRDefault="00EA1E8D" w14:paraId="3A189E89" w14:textId="69BFCEA2">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008711F3" w:rsidR="00B511E1">
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="35565ABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als bekend acht het kabinet de Israëlische bezetting van de Palestijnse Gebieden en de Syrische Golanhoogvlakte onrechtmatig. Het Internationaal Gerechtshof heeft in zijn advies opgeroepen de bezetting zo spoedig mogelijk te beëindigen, met inachtneming van de legitieme veiligheidsbelangen van Israël.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008711F3">
-[...7 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="4CE364BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="4A9C9853" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet maakt zich grote zorgen over deze situatie in de Westelijke Jordaanoever en Syrische Golanhoogvlakte, ook in de context van de bredere regionale escalatie. Het Israëlische nederzettingenbeleid, het kolonistengeweld en recent aangekondigde maatregelen, waaronder de besluiten die de Israëlische civiele controle over de Westelijke Jordaanoever verder uitbreiden, ondermijnen een tweestatenoplossing verder, en druisen in tegen het internationaal recht en aanbevelingen van organen van volkenrechtelijke organisaties, zoals het advies van het Internationaal Gerechtshof (IGH) van 19 juli 2024, resoluties ES-10/24 en A-79/90 van de Algemene Vergadering van de VN, en resoluties 465 (1980) en 497 (1981) van de VN-Veiligheidsraad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="748C970B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="508B7A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft zich steeds naar vermogen en in samenwerking met partners ingezet om de zorgwekkende situatie in de bezette gebieden te verbeteren en zal dat blijven doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="00B511E1">
-[...104 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wat betreft de Israëlische bezetting acht Nederland deze onrechtmatig in het verlengde van het advies van het Internationaal Gerechtshof. Gezien het Israëlische nederzettingenbeleid heeft het kabinet, naast publieke veroordelingen, besloten over te gaan tot handelsmaatregelen. Het kabinet heeft, conform motie Van Campen/Boswijk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="008711F3">
-[...16 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Europees verband herhaaldelijk gepleit voor handelspolitieke maatregelen op het niveau van de EU tegen de onrechtmatige nederzettingen. Voldoende steun voor dergelijke EU-maatregelen blijft tot nu toe echter uit. Derhalve introduceert het kabinet, zoals toegezegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="00C514C5">
-[...93 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in lijn met de genoemde moties, nationale maatregelen die moeten voorkomen dat Nederlandse economische activiteiten bijdragen aan het bestendigen van een situatie die strijdig is met het internationaal recht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="6FB27F57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="0D9B1E6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het sanctiebesluit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="12EA71A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit sanctiebesluit is opgesteld op grond van de Sanctiewet 1977 als nadere invulling van het voorgenoemde IGH-advies en de VN-resoluties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het besluit ziet op maatregelen met betrekking tot de handel in goederen afkomstig uit onrechtmatige nederzettingen in de door Israël bezette gebieden (Palestijnse Gebieden en Syrische Golanhoogvlakte). Het besluit bevat zowel een douanemaatregel (invoerverbod), diverse markttoezichtmaatregelen (aankoopverbod, verkoopverbod en het verbod op het verlenen van tussenhandeldiensten), alsook een verbod op het omzeilen van deze verboden. De maatregelen zijn van toepassing op iedere (rechts)persoon die zich bevindt in Nederland (inclusief de openbare lichamen Bonaire, Sint Eustatius en Saba) en op alle Nederlandse (rechts)personen buiten Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="47169611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="4887DCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kiest voor de combinatie van een douanemaatregel, markttoezichtmaatregelen en een omzeilingsverbod om de omzeilingsrisico’s van een louter nationaal invoerverbod te verkleinen. Als onderdeel van de Europese interne markt met een gemeenschappelijke Europese douanegrens en open binnengrenzen voor het goederenverkeer, is Nederland immers beperkt in het feitelijk handhaven van nationale invoerbeperkingen. De combinatie met diverse markttoezichtmaatregelen en een omzeilingsverbod ondervangt dit zoveel mogelijk. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk214028488" w:id="4"/>
+      <w:bookmarkStart w:name="_Hlk214028234" w:id="5"/>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="1F2F4B8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="7471D282" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het kabinet heeft de doelmatigheid, doeltreffendheid, proportionaliteit, uitvoerbaarheid en regeldruk van de maatregel zorgvuldig gewogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587" w:rsidDel="00D532F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Desondanks is het aannemelijk dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de handhaving van de maatregelen tegen grenzen aan zal lopen. Dit heeft onder andere te maken met de aard van de interne markt, het feit dat de onrechtmatige nederzettingen geen afgebakend douanegebied vormen, en uitdagingen omtrent de identificatie van goederen afkomstig uit de onrechtmatige nederzettingen. Het kabinet heeft ook samenwerking gezocht met EU-lidstaten die vergelijkbare nationale maatregelen hebben aangekondigd, om daarmee de effectiviteit zoveel mogelijk te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="4DA5BC36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="6A324E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229064065" w:id="6"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verboden zien alleen toe op goederen, niet op diensten en investeringen. Voor nationale maatregelen tegen goederen is een duidelijke grondslag beschikbaar in het Unierecht, maar voor diensten en investeringen heeft het kabinet een dergelijke evidente grondslag niet gevonden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een dergelijke grondslag is noodzakelijk in verband met de exclusieve bevoegdheid van de EU op het gebied van handelspolitiek. Om recht te doen aan de urgentie van de situatie en de oproep vanuit uw Kamer om de nationale maatregel zo spoedig mogelijk tot stand te laten komen, is niet verder gewacht bij het opstellen van de nationale maatregel jegens goederen. Het kabinet zal doorgaan met het onderzoeken van de verdere (juridische) mogelijkheden ten aanzien van diensten en investeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="26FBE5B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="28A77DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het sanctiebesluit is tijdelijk van aard en behoudens eerdere intrekking vervalt het drie jaar na inwerkingtreding, tenzij bij nadere wet anders wordt bepaald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De maatregelen betreffen complexe materie en het kabinet begrijpt dat het besluit nadere vragen bij uw Kamer zal oproepen. Het kabinet biedt uw Kamer daarom nogmaals de mogelijkheid voor een technische briefing aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="00535587" w:rsidRDefault="001C2DBA" w14:paraId="3C92451E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="52725E59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="008711F3">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolgproces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="001C2DBA" w:rsidRDefault="001C2DBA" w14:paraId="089A5CFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet zal, conform zijn verplichtingen onder het Unierecht, de Europese Commissie informeren over de beoogde maatregelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het sanctiebesluit wordt tegelijkertijd aanhangig gemaakt bij de Raad van State met het verzoek om een spoedadvies, omdat het recente Israëlische optreden urgente stappen vergt. Het is de intentie van het kabinet dat het besluit zo spoedig mogelijk na het advies van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Raad van State definitief zal worden vastgesteld waarna het volgens de regels van de Sanctiewet 1977 twee maanden na publicatie in het Staatsblad in werking treedt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008711F3" w:rsidR="00405310">
-[...511 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="00535587" w:rsidRDefault="001C2DBA" w14:paraId="24EE3BE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="001C2DBA" w:rsidP="00535587" w:rsidRDefault="001C2DBA" w14:paraId="627C5578" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="6AF56960" w14:textId="28F3267F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="304A135D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="00535587" w:rsidP="00535587" w:rsidRDefault="00535587" w14:paraId="23B8FCF4" w14:textId="48BB57E7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00535587" w:rsidR="004E5D09" w:rsidP="00535587" w:rsidRDefault="004E5D09" w14:paraId="258C8F5E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00535587" w:rsidR="004E5D09" w:rsidSect="000D73D1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DDC985D" w14:textId="77777777" w:rsidR="006716F1" w:rsidRDefault="006716F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F8E1355" w14:textId="77777777" w:rsidR="000F6D2F" w:rsidRDefault="000F6D2F" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2044554A" w14:textId="77777777" w:rsidR="006716F1" w:rsidRDefault="006716F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00FC5633" w14:textId="77777777" w:rsidR="000F6D2F" w:rsidRDefault="000F6D2F" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3265BA07" w14:textId="77777777" w:rsidR="00A52918" w:rsidRDefault="00A52918">
+  <w:p w14:paraId="532F4945" w14:textId="77777777" w:rsidR="00E13430" w:rsidRPr="001C2DBA" w:rsidRDefault="00E13430" w:rsidP="001C2DBA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E02015D" w14:textId="77777777" w:rsidR="00A52918" w:rsidRDefault="00A52918">
+  <w:p w14:paraId="157EE2E9" w14:textId="77777777" w:rsidR="00E13430" w:rsidRPr="001C2DBA" w:rsidRDefault="00E13430" w:rsidP="001C2DBA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD6A0D9" w14:textId="55C2EFA4" w:rsidR="00A16391" w:rsidRDefault="00A16391">
+  <w:p w14:paraId="6D473F48" w14:textId="77777777" w:rsidR="00E13430" w:rsidRPr="001C2DBA" w:rsidRDefault="00E13430" w:rsidP="001C2DBA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF2DE69" w14:textId="77777777" w:rsidR="006716F1" w:rsidRDefault="006716F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C5F7553" w14:textId="77777777" w:rsidR="000F6D2F" w:rsidRDefault="000F6D2F" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="312ECE5D" w14:textId="77777777" w:rsidR="006716F1" w:rsidRDefault="006716F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25408253" w14:textId="77777777" w:rsidR="000F6D2F" w:rsidRDefault="000F6D2F" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="763A0DFE" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk216270207"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21 501-02, nr. 3236.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7D7EAEC6" w14:textId="4D1851B2" w:rsidR="00E16C44" w:rsidRPr="007328C7" w:rsidRDefault="00E16C44">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2C37B4A6" w14:textId="7F505939" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...21 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 V, nr. 27.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5F84FADB" w14:textId="3E93D91C" w:rsidR="001D0319" w:rsidRPr="007328C7" w:rsidRDefault="001D0319">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="701A0304" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 619.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="71ED253F" w14:textId="1974AE7C" w:rsidR="00AB7BBC" w:rsidRPr="007328C7" w:rsidRDefault="00AB7BBC">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="30F2B1EE" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">Zie bijlage en </w:t>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie bijlage en </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="006855C1" w:rsidRPr="00FA179B">
+        <w:r w:rsidRPr="00535587">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://wetgevingskalender.overheid.nl/regeling/WGK028298/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006855C1" w:rsidRPr="007328C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="69A0CC81" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 544.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="15723B43" w14:textId="77777777" w:rsidR="00B511E1" w:rsidRPr="007328C7" w:rsidRDefault="00B511E1" w:rsidP="00B511E1">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="58D250EC" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 544.</w:t>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 569.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="039A2F10" w14:textId="77777777" w:rsidR="00EC11D1" w:rsidRPr="007328C7" w:rsidRDefault="00EC11D1" w:rsidP="00EC11D1">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="17774255" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 569.</w:t>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3196.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="53F73A06" w14:textId="29080033" w:rsidR="00226CA6" w:rsidRPr="007328C7" w:rsidRDefault="00226CA6">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="55386D20" w14:textId="254EDFEA" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3196.</w:t>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3253, p. 41.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="28EB9F7A" w14:textId="1B4AE029" w:rsidR="00C11DEB" w:rsidRPr="007328C7" w:rsidRDefault="00C11DEB">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="70BF51F1" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk214028494"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk214028252"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Artikel 2, lid 1, van de Sanctiewet 1977</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="61DED31D" w14:textId="77777777" w:rsidR="00E8357B" w:rsidRPr="007328C7" w:rsidRDefault="00E8357B" w:rsidP="00E8357B">
-[...11 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+    <w:p w14:paraId="76B78B46" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3345.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="1B98A3E7" w14:textId="77777777" w:rsidR="004D2355" w:rsidRPr="007328C7" w:rsidRDefault="004D2355" w:rsidP="004D2355">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7A66FF07" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3345.</w:t>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 6, lid 4, van de Sanctiewet 1977.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="054566CE" w14:textId="77777777" w:rsidR="00DF342B" w:rsidRPr="007328C7" w:rsidRDefault="00DF342B" w:rsidP="00DF342B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5C52A075" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk213793860"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TZ202509-111. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="7AD3F769" w14:textId="557DBAE5" w:rsidR="00701257" w:rsidRPr="007328C7" w:rsidRDefault="00701257">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="68E29E84" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 24, lid 2, van Verordening (EU) 2015/478 en artikel 33 van Verordening (EU) nr. 2015/936.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="4BD17193" w14:textId="77777777" w:rsidR="004B3AF7" w:rsidRPr="007328C7" w:rsidRDefault="004B3AF7" w:rsidP="004B3AF7">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="58E80B03" w14:textId="77777777" w:rsidR="001C2DBA" w:rsidRPr="00535587" w:rsidRDefault="001C2DBA" w:rsidP="001C2DBA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007328C7">
-[...28 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00535587">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 6, lid 1, van de Sanctiewet 1977.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D602672" w14:textId="77777777" w:rsidR="00A52918" w:rsidRDefault="00A52918">
+  <w:p w14:paraId="23A63AFA" w14:textId="77777777" w:rsidR="00E13430" w:rsidRPr="001C2DBA" w:rsidRDefault="00E13430" w:rsidP="001C2DBA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05A9BA04" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRDefault="005A2B30">
-[...433 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="703583FA" w14:textId="77777777" w:rsidR="00E13430" w:rsidRPr="001C2DBA" w:rsidRDefault="00E13430" w:rsidP="001C2DBA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05A9BA06" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRDefault="005A2B30">
+  <w:p w14:paraId="3A3C9890" w14:textId="77777777" w:rsidR="00E13430" w:rsidRPr="001C2DBA" w:rsidRDefault="00E13430" w:rsidP="001C2DBA">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1284 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF1B65"/>
-[...493 lines deleted...]
-    <w:rsid w:val="00FF7FA7"/>
+    <w:rsidRoot w:val="001C2DBA"/>
+    <w:rsid w:val="000D73D1"/>
+    <w:rsid w:val="000F6D2F"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00535587"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007B6BE6"/>
+    <w:rsid w:val="00CF3FDF"/>
+    <w:rsid w:val="00D259EF"/>
+    <w:rsid w:val="00E13430"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="05A9B9FC"/>
-  <w15:docId w15:val="{358DF26D-884E-484E-9699-31E78F726F40}"/>
+  <w14:docId w14:val="0CD45531"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{602F1672-088C-4DCE-8968-4A2DD8EC895D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4579,77 +1601,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4674,75 +1696,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4777,55 +1799,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4894,1005 +1916,870 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...103 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...194 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...51 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00977873"/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00977873"/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E16C44"/>
+    <w:rsid w:val="001C2DBA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E16C44"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="001C2DBA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E16C44"/>
+    <w:rsid w:val="001C2DBA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A2EF2"/>
+    <w:rsid w:val="001C2DBA"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...127 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46EE5"/>
+    <w:rsid w:val="00535587"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...162 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetgevingskalender.overheid.nl/regeling/WGK028298/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6164,150 +3051,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5672</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1061</ap:Words>
+  <ap:Characters>5841</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
+  <ap:Lines>48</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>Tijdelijk sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6690</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6889</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-12T08:55:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00EC4ABB6A373EEC4B8476FB85D9BD4979</vt:lpwstr>
-[...65 lines deleted...]
-    <vt:lpwstr>ReguliereKamerbrief</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>