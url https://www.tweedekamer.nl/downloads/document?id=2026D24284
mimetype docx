--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -1,4066 +1,1695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="64910D0C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidRPr="00423D73" w:rsidR="00423D73" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="755E2BDB" w14:textId="4BC16379">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>037</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mestbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="00BF2437" w14:paraId="60B6FD73" w14:textId="77777777"/>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="00423D73" w:rsidP="00423D73" w:rsidRDefault="00423D73" w14:paraId="6F2AB015" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>645</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423D73" w:rsidR="00423D73" w:rsidP="00423D73" w:rsidRDefault="00423D73" w14:paraId="420137CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="00423D73" w14:paraId="3DBCE4B1" w14:textId="04DAB396">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op 8 april jl. is uw Kamer geïnformeerd over mijn voorgenomen aanpak voor het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089519D">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma Nitraatrichtlijn (hierna 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E25AE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma).</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Met deze brief informeer ik u – mede namens de minister van Infrastructuur en Waterstaat – nader over het proces om te komen tot het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E25AE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma en de samenhang van dit actieprogramma met de Ministeriële Taskforce Landbouw, Natuur en Stikstof (hierna: Taskforce). Daarnaast wordt u geïnformeerd over de ontwikkelingen rondom doelsturing op waterkwaliteit waarmee ik invulling geef aan het verzoek van de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur om een brief over doelsturing en het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F42804">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma Nitraatrichtlijn.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00BE17CB">
-[...9 lines deleted...]
-        <w:t>Deze brief is eveneens aan de Eerste Kamer gezonden.</w:t>
+      <w:r w:rsidRPr="00423D73" w:rsidR="006C27BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze brief is eveneens aan de Eerste Kamer gezonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="6B6F13C5" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="129E2D8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="1F566760" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="59462621" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op dit moment worden de doelen voor nutriënten (stikstof en fosfor) in het grond- en oppervlaktewater zoals die volgen uit de Nitraatrichtlijn en Kaderrichtlijn Water nog niet gehaald. Landbouwbronnen vormen hierbij een significante bron van nutriëntenbelasting naast andere oorzaken. De inzet van het nog op te stellen 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00905777">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma is gericht op het behalen van de waterkwaliteitsdoelen voor nutriënten afkomstig uit de landbouw. De inzet in de Taskforce is daar ook mede op gericht via een samenhangende aanpak van de verschillende opgaven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="50C89CA0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="7331AAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BE3372" w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="3B2D7C4B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="5370CE75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Samenhang 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A95A03">
-        <w:rPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A95A03">
-        <w:rPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma en Taskforce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="5B061EBD" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="29AD539E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet werkt m</w:t>
       </w:r>
-      <w:r w:rsidDel="00187C87">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidDel="00187C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>omenteel binnen de Taskforce aan een aanpak gericht op stikstofreductie en natuurverbetering</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in samenhang met </w:t>
       </w:r>
-      <w:r w:rsidDel="00187C87">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidDel="00187C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>andere</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> brede milieu</w:t>
       </w:r>
-      <w:r w:rsidDel="00187C87">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidDel="00187C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>opgaven in het landelijk gebied, waaronder</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook</w:t>
       </w:r>
-      <w:r w:rsidDel="00187C87">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidDel="00187C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> opgave voor</w:t>
       </w:r>
-      <w:r w:rsidDel="00187C87">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73" w:rsidDel="00187C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> waterkwaliteit. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zo maakt het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2637C">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actieprogramma deel uit van pijler zeven van de aanpak en wordt onder andere uitwerking gegeven aan grondgebondenheid en een gebiedsgerichte aanpak die zich ook richt op beekdalen en grondwaterbeschermingsgebieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarmee zal de uitwerking van de maatregelen in de Taskforce ook effect hebben op het verminderen van de uit- en afspoeling van nutriënten uit de landbouw naar het water. Ik zie daarom een nauwe samenhang tussen maatregelen uit de Taskforce en het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B49B2">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma om de nutriëntenbelasting van het grond- en oppervlaktewater vanuit de landbouw te verminderen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="14D61C2B" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="796DAA90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF00B6" w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="7503597C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="7F35522A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tijdpad 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF00B6">
-        <w:rPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF00B6">
-        <w:rPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="1C8CEF46" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="3B9E1F34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Omdat ik de aanpak vanuit de Taskforce bepalend acht voor de context waarbinnen de maatregelen van het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA54B5">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actieprogramma worden opgesteld, ben ik voornemens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het tijdpad van het 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma aan te laten sluiten op de planning voor de Taskforce. In mijn brief van 27 maart jl. over de samenhangende aanpak Landbouw, Natuur en Stikstof heb ik aangekondigd tot de zomer prioriteit te geven aan uitwerking van verschillende onderdelen van deze aanpak. Om de inzet voor het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C76E0B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma goed af te kunnen stemmen op de aanpak van de Taskforce, zal ik dit najaar uw Kamer informeren over de voortgang van het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00732E78">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma. In de tussentijd tref ik de benodigde voorbereidingen om te komen tot het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453365">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma dat uiterlijk 1 juli 2027 in zal gaan. Daarbij streef ik ernaar om de regelgeving voor de te implementeren maatregelen van het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A95A03">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma waar mogelijk tegelijkertijd met het actieprogramma te publiceren, zodat er tijdig duidelijkheid is over de nieuwe maatregelen voor agrariërs. Hiertoe zal uiterlijk in het eerste kwartaal van 2027 een concept 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00192995">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma worden voorgelegd voor advies aan de Commissie voor de Milieueffectrapportage en worden aangeboden voor internetconsultatie. Mocht het noodzakelijk zijn om regelgeving eerder aan te passen, dan zal ik bezien of en in hoeverre dit eerder aangepast zal kunnen worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="65C40268" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="3C1FD0CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="2B9D2F8B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="2B9A2A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dit voorziene tijdpad om te komen tot het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2A53">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actieprogramma Nitraatrichtlijn past bij het tijdpad voor de stroomgebiedbeheerplannen 2028-2033, die op grond van de Kaderrichtlijn Water worden opgesteld door de Minister van Infrastructuur en Waterstaat als onderdeel van het Nationaal Waterplan.  Bij de ontwerp-stroomgebiedbeheerplannen, die op 21 december 2026 voor een half jaar ter inzage worden gelegd, zal worden verwezen naar het proces van het 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actieprogramma waar het gaat om de vermindering van de af- en uitspoeling van nutriënten uit de landbouw. In de definitieve stroomgebiedbeheerplannen, die in december 2027 worden vastgesteld, zal verwezen worden naar de concrete inzet van het 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma, inclusief de relevante maatregelen die door de Taskforce worden ingesteld. Het is mijn inzet om de aanpak vanuit de Taskforce en de overige maatregelen genomen in het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453365">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma afdoende te laten zijn voor de waterkwaliteitsopgave voor nutriënten vanuit de landbouw. Daarmee komt er voor nutriënten vanuit de landbouw geen restopgave te liggen bij de regio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="4835A037" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="5450FB27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00876040" w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="4C504B13" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="41BFFC35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelsturing waterkwaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="3F5D03B9" w14:textId="019AB96B">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="7D3B4C73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Als onderdeel van het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00876040">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma werk ik aan doelsturing op waterkwaliteit</w:t>
       </w:r>
-      <w:r w:rsidR="009166D1">
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Conform de motie Grinwis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het mijn inzet om in het najaar te kunnen starten met N-mineraalmetingen. Ik ben daartoe in gesprek met sectorpartijen, waterschappen, provincies, de Rijksdienst voor Ondernemend Nederland (RVO) en de Nederlandse Voedsel- en Warenautoriteit (NVWA). De aankomende periode zal ik mij beraden op de vraag hoe het ingroeipad voor doelsturing op waterkwaliteit vorm te geven gedurende het 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actieprogramma. Keuzes over de inrichting van doelsturing op waterkwaliteit bezie ik daarbij in samenhang met de maatregelen in het nog op te stellen 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="6E64B8A8" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="66F0D7C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A2A53" w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="290CE6D0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="4091EA3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C016A0" w:rsidP="00C016A0" w:rsidRDefault="00C016A0" w14:paraId="6EFF950C" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="38D43247" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Met deze brief heb ik uw Kamer op hoofdlijnen geïnformeerd over het voorziene tijdpad om te komen tot het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2A53">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma Nitraatrichtlijn en de samenhang met de Taskforce. In de voorbereidingen om te komen tot het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00876040">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma werk ik samen met de medeoverheden, waterschappen en provincies. Daarnaast worden andere belanghebbenden zoals sector- en ketenpartijen, natuur- en milieuorganisaties en drinkwaterbedrijven betrokken bij dit proces. Ik ben voornemens om de aankomende periode gesprekken te voeren met eenieder van hen die concrete ideeën of suggesties heeft voor het nog op te stellen 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B53611">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma. De Europese Commissie is geïnformeerd over dit tijdpad en de voorbereidingen voor het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C76E0B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma. Tot slot zal ik uw Kamer periodiek informeren over de voortgang van het 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C76E0B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> actieprogramma en doelsturing op waterkwaliteit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22B82" w:rsidP="006F7309" w:rsidRDefault="00C016A0" w14:paraId="67260C67" w14:textId="552AB08B">
-      <w:r>
+    <w:p w:rsidRPr="00423D73" w:rsidR="00423D73" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="59C6401C" w14:textId="09310F2C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="00BF2437" w14:paraId="39B6AD46" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00640234">
+    <w:p w:rsidRPr="00423D73" w:rsidR="006C27BA" w:rsidP="00423D73" w:rsidRDefault="006C27BA" w14:paraId="6DA96A3A" w14:textId="5C144417">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73" w:rsidR="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidP="00524FB4" w:rsidRDefault="00CD377B" w14:paraId="249BD3E7" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00423D73" w:rsidR="004E5D09" w:rsidP="00423D73" w:rsidRDefault="004E5D09" w14:paraId="7D21E22D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D32D1" w:rsidP="00D15779" w:rsidRDefault="005D32D1" w14:paraId="091D1A57" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidRPr="00423D73" w:rsidR="004E5D09" w:rsidSect="00CE3677">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="035EB3D9" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE">
+    <w:p w14:paraId="39ADE6D6" w14:textId="77777777" w:rsidR="00BF2480" w:rsidRDefault="00BF2480" w:rsidP="006C27BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63264680" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CF24A69" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE">
+    <w:p w14:paraId="68108471" w14:textId="77777777" w:rsidR="00BF2480" w:rsidRDefault="00BF2480" w:rsidP="006C27BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461D439C" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C4E8275" w14:textId="77777777" w:rsidR="007F1572" w:rsidRDefault="00CD377B">
+  <w:p w14:paraId="4FB4FDC1" w14:textId="77777777" w:rsidR="003747EA" w:rsidRPr="006C27BA" w:rsidRDefault="003747EA" w:rsidP="006C27BA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="452B2F31" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00CD377B" w:rsidP="008C356D">
+  <w:p w14:paraId="26F4F07B" w14:textId="77777777" w:rsidR="003747EA" w:rsidRPr="006C27BA" w:rsidRDefault="003747EA" w:rsidP="006C27BA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...199 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...180 lines deleted...]
-  <w:p w14:paraId="5812FCA1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="191D3C7D" w14:textId="77777777" w:rsidR="003747EA" w:rsidRPr="006C27BA" w:rsidRDefault="003747EA" w:rsidP="006C27BA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CD6F18F" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE">
+    <w:p w14:paraId="0DECCE7A" w14:textId="77777777" w:rsidR="00BF2480" w:rsidRDefault="00BF2480" w:rsidP="006C27BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFDEA71" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716D4BE0" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE">
+    <w:p w14:paraId="04B50525" w14:textId="77777777" w:rsidR="00BF2480" w:rsidRDefault="00BF2480" w:rsidP="006C27BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0904BE26" w14:textId="77777777" w:rsidR="006138CE" w:rsidRDefault="006138CE"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="23386D57" w14:textId="77777777" w:rsidR="00C016A0" w:rsidRDefault="00C016A0" w:rsidP="00C016A0">
+    <w:p w14:paraId="66AFA5EA" w14:textId="55B27E9E" w:rsidR="006C27BA" w:rsidRPr="00423D73" w:rsidRDefault="006C27BA" w:rsidP="00423D73">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Gegeven"/>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk228875361"/>
-      <w:r w:rsidRPr="00931940">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 33037, nr. 643</w:t>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2025/2026, 33 037, nr. 643</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="46C77913" w14:textId="77777777" w:rsidR="00C016A0" w:rsidRDefault="00C016A0" w:rsidP="00C016A0">
+    <w:p w14:paraId="7B7CFE16" w14:textId="5AD27AE1" w:rsidR="006C27BA" w:rsidRPr="00423D73" w:rsidRDefault="006C27BA" w:rsidP="00423D73">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026Z07422.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6D7C98E7" w14:textId="77777777" w:rsidR="00C016A0" w:rsidRDefault="00C016A0" w:rsidP="00C016A0">
+    <w:p w14:paraId="052C8A68" w14:textId="7C31D139" w:rsidR="006C27BA" w:rsidRPr="00423D73" w:rsidRDefault="006C27BA" w:rsidP="00423D73">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>36800, nr. XIV-80.</w:t>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 800 XIV, nr. 80.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="65F2088A" w14:textId="736BCC33" w:rsidR="009166D1" w:rsidRDefault="009166D1">
+    <w:p w14:paraId="18C6675D" w14:textId="77777777" w:rsidR="006C27BA" w:rsidRPr="00423D73" w:rsidRDefault="006C27BA" w:rsidP="00423D73">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Naast doelsturing op waterkwaliteit wordt binnen het brede doelsturingssysteem onder andere gewerkt aan afrekenbare bedrijfsspecifiek emissienormen op klimaat en stikstof. In de verdere uitwerking wordt zoveel mogelijk gezocht naar synergie.</w:t>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naast doelsturing op waterkwaliteit wordt binnen het brede doelsturingssysteem onder andere gewerkt aan afrekenbare bedrijfsspecifiek emissienormen op klimaat en stikstof. In de verdere uitwerking wordt zoveel mogelijk gezocht naar synergie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6002CF4D" w14:textId="77777777" w:rsidR="00C016A0" w:rsidRDefault="00C016A0" w:rsidP="00C016A0">
+    <w:p w14:paraId="0E781B60" w14:textId="57C0F7E2" w:rsidR="006C27BA" w:rsidRPr="00423D73" w:rsidRDefault="006C27BA" w:rsidP="00423D73">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423D73">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 33037, nr. 634 (motie Grinwis c.s.).</w:t>
+      <w:r w:rsidRPr="00423D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 33 037, nr. 634 (motie Grinwis c.s.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="0265CFAF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="7FD02EB5" w14:textId="77777777" w:rsidR="006C27BA" w:rsidRPr="006C27BA" w:rsidRDefault="006C27BA" w:rsidP="006C27BA">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...548 lines deleted...]
-  <w:p w14:paraId="3D82791E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4C448444" w14:textId="77777777" w:rsidR="003747EA" w:rsidRPr="006C27BA" w:rsidRDefault="003747EA" w:rsidP="006C27BA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15248490" w14:textId="77777777" w:rsidR="003747EA" w:rsidRPr="006C27BA" w:rsidRDefault="003747EA" w:rsidP="006C27BA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...602 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="006C27BA"/>
+    <w:rsid w:val="003747EA"/>
+    <w:rsid w:val="00423D73"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00663A91"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rsid w:val="00BF2480"/>
+    <w:rsid w:val="00CE3677"/>
+    <w:rsid w:val="00F5368E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0C28DA27"/>
+  <w14:docId w14:val="6007F393"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{13735403-3506-47B9-BCD3-E229F3AE3F28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4082,74 +1711,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4298,1095 +1928,1182 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="006C27BA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006C27BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...248 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C016A0"/>
+    <w:rsid w:val="006C27BA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00423D73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5326</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>992</ap:Words>
+  <ap:Characters>5456</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6282</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6436</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>