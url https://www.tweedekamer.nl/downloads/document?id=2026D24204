--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -1,16067 +1,11363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00741663" w:rsidP="00313031" w:rsidRDefault="00102EFA" w14:paraId="2FF2E5D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidRDefault="008E0497" w14:paraId="4785EBBA" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="StandaardAanhef"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36933</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC" w:rsidR="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC" w:rsidR="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC" w:rsidR="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Noodpakket energie, mobiliteit en economie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22735" w:rsidP="00064446" w:rsidRDefault="00E22735" w14:paraId="1467405F" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="00C024A6" w:rsidRDefault="00F479DC" w14:paraId="111E45AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="008E0497" w:rsidRDefault="00F479DC" w14:paraId="62457108" w14:textId="4795DE7A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B02999">
-        <w:t>Het kabinet</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> heeft op maandag 20 april jl. een aantal concrete maatregelen aangekondigd in reactie op het conflict in het Midden-Oosten. Deze maatregelen zijn gericht op de koopkracht van huishoudens en de veerkracht van bedrijven, de leveringszekerheid van olie en gas en de weerbaarheid met betrekking tot de vraag naar </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="008E0497" w:rsidRDefault="00F479DC" w14:paraId="130D7B65" w14:textId="17E33E60">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 mei 2026</w:t>
       </w:r>
-      <w:r w:rsidR="002F3529">
-        <w:t>energie.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="058D0B60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2860363C" w14:textId="26FAFB72">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft op maandag 20 april jl. een aantal concrete maatregelen aangekondigd in reactie op het conflict in het Midden-Oosten. Deze maatregelen zijn gericht op de koopkracht van huishoudens en de veerkracht van bedrijven, de leveringszekerheid van olie en gas en de weerbaarheid met betrekking tot de vraag naar energie.</w:t>
       </w:r>
-      <w:r w:rsidR="002F3529">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> De fiscale maatregelen die nog dit jaar in werking treden zijn uitgewerkt in een beleidsbesluit, waar uw Kamer in deze brief nader over wordt geïnformeerd. Tot slot wordt uw Kamer in deze brief geïnformeerd over een nadere analyse van afspraken over de reiskostenvergoeding in </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naar aanleiding van het debat met uw Kamer op woensdag 22 april jl. heeft het kabinet het pakket op een aantal punten aangepast, in lijn met de wensen van uw Kamer. In deze brief wordt u geïnformeerd over het aangepaste pakket. De verwerking van de uitgavenmaatregelen volgt via Nota’s van wijziging op verschillende begrotingen. Deze worden vrijdag 22 mei met uw Kamer gedeeld. De fiscale maatregelen die nog dit jaar in werking treden zijn uitgewerkt in een beleidsbesluit, waar uw Kamer in deze brief nader over wordt geïnformeerd. Tot slot wordt uw Kamer in deze brief geïnformeerd over een nadere analyse van afspraken over de reiskostenvergoeding in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00064446">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>CAO’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00064446">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> op die beleidsterreinen wordt u op daarvoor gepaste momenten geïnformeerd door de beleidsverantwoordelijke bewindspersoon.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en over de uitvoerbaarheid van een verlaagd btw-tarief voor het openbaar vervoer per 1 juli. Uitvoering van de uitgavenmaatregelen loopt via de beleidsverantwoordelijke departementen. Over de stand van zaken van moties en  toezeggingen op die beleidsterreinen wordt u op daarvoor gepaste momenten geïnformeerd door de beleidsverantwoordelijke bewindspersoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A679F" w:rsidR="00B02999" w:rsidP="00313031" w:rsidRDefault="00B02999" w14:paraId="581D2DE3" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0E0D7065" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003A679F" w:rsidR="00B02999" w:rsidP="00313031" w:rsidRDefault="00011DF2" w14:paraId="72765233" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="349D88F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Aangepast </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">pakket </w:t>
+        <w:t xml:space="preserve">Aangepast pakket </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A679F" w:rsidP="00313031" w:rsidRDefault="003A679F" w14:paraId="403C6E95" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="1A9B4C83" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In tabel 1 is de laatste stand van de lastenkant van het maatregelenpakket opgenomen en in tabel 2 de laatste stand van de uitgavenkant. Dit pakket is naar aanleiding van het debat op 22 april jl. op een aantal punten gewijzigd t.o.v. het oorspronkelijk voorgestelde pakket op 20 april. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A679F" w:rsidP="00313031" w:rsidRDefault="003A679F" w14:paraId="696B0DF0" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="52D2F197" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00102EFA" w:rsidP="00102EFA" w:rsidRDefault="00102EFA" w14:paraId="4B0298C9" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="018B09F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>23 april jl. twee moties aangenomen die betrekking hebben op de vrachtwagenheffing, die per 1 juli a.s. van start gaat. Het betreft de motie-</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten eerste heeft uw Kamer op 23 april jl. twee moties aangenomen die betrekking hebben op de vrachtwagenheffing, die per 1 juli a.s. van start gaat. Het betreft de motie-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Flach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>c.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00102EFA">
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>en de motie-Eerdmans/Wilders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00102EFA">
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00102EFA">
-        <w:t>. De motie-</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De motie-Flach c.s. verzoekt de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De motie-Eerdmans/Wilders verzoekt de start van de vrachtwagenheffing uit te stellen tot 1 januari 2027. Bij de appreciatie van deze laatste motie </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> en bereidt een tijdelijke tariefverlaging van de vrachtwagenheffing voor. Mijn collega van Infrastructuur en Waterstaat informeert u op korte termijn over de concrete uitwerking hiervan. </w:t>
+        <w:t xml:space="preserve">tarieven van de vrachtwagenheffing zo snel mogelijk te verlagen. De motie-Eerdmans/Wilders verzoekt de start van de vrachtwagenheffing uit te stellen tot 1 januari 2027. Bij de appreciatie van deze laatste motie heeft het kabinet aangegeven dat deze motie wordt geïnterpreteerd als de motie-Flach c.s., namelijk als een verzoek tot een zo snel mogelijke verlaging van de tarieven van de vrachtwagenheffing tot aan 2027. Het kabinet geeft uitvoering aan beide moties en bereidt een tijdelijke tariefverlaging van de vrachtwagenheffing voor. Mijn collega van Infrastructuur en Waterstaat informeert u op korte termijn over de concrete uitwerking hiervan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00102EFA" w:rsidR="0084364E" w:rsidP="00102EFA" w:rsidRDefault="0084364E" w14:paraId="3DAC46BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="4E094575" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00102EFA" w:rsidR="00102EFA" w:rsidP="00102EFA" w:rsidRDefault="00102EFA" w14:paraId="152293D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="54BA6A5A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">voor de hoogte van de terugsluis en de bijbehorende subsidies voor de aanschaf van elektrische vrachtwagens en laadinfrastructuur. </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De incidentele budgettaire derving bedraagt € 80 mln. en wordt gedekt vanuit de lastenkant. Het tijdelijk verlagen van het tarief heeft daardoor geen gevolgen voor de hoogte van de terugsluis en de bijbehorende subsidies voor de aanschaf van elektrische vrachtwagens en laadinfrastructuur. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk229148546" w:id="0"/>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit vanwege het breed gedeelde belang van de elektrificatie van het wagenpark om de uitstoot van het wegvervoer te verminderen en de weerbaarheid van de vervoerssector te vergroten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00102EFA" w:rsidP="00102EFA" w:rsidRDefault="00102EFA" w14:paraId="6A8E1DAE" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0E8EE3A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00102EFA" w:rsidR="00102EFA" w:rsidP="00102EFA" w:rsidRDefault="00102EFA" w14:paraId="69158B1A" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="1ABF3E4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> tariefsverlaging van de vrachtwagenheffing binnen de huidige kabinetsperiode te dekken.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten tweede is de dekking van het maatregelenpakket aangepast naar aanleiding van de hiervoor genoemde motie-Flach c.s. In de motie wordt verzocht de versobering van de kleinschaligheidsinvesteringsaftrek (KIA) niet door te laten gaan en daarvoor  in de plaats in de werkkostenregeling de gerichte vrijstelling voor korting op branche-eigen producten per 2027 af te schaffen. Hier wordt gevolg aan gegeven, waardoor er € 126 mln. in plaats van € 100 mln. wordt opgehaald. Deze extra middelen worden gebruikt om de tijdelijke tariefsverlaging van de vrachtwagenheffing binnen de huidige kabinetsperiode te dekken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102EFA" w:rsidP="00313031" w:rsidRDefault="00102EFA" w14:paraId="7A865E0D" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="35C5ED42" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A679F" w:rsidP="00313031" w:rsidRDefault="003A679F" w14:paraId="0FD3115C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="052BDC4A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A679F">
-        <w:t xml:space="preserve">Ten </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten derde heeft uw Kamer met de aangenomen motie Bontenbal c.s.</w:t>
       </w:r>
-      <w:r w:rsidR="00102EFA">
-[...23 lines deleted...]
-      <w:r w:rsidR="004B42A9">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="003A679F" w:rsidR="004B42A9">
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> envelop. </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht om alle eventuele resterende structurele middelen uit het maatregelenpakket te reserveren om meer investeringen los te trekken, door in lijn met het coalitieakkoord te werken aan verbetering van de fiscale investeringsaftrekken, een win-winlening en een EU-beleggingsrekening. Conform deze motie reserveert het kabinet de structurele opbrengst van het pakket (€ 152 mln.) voor een dergelijke envelop. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A2F20" w:rsidR="007E625C" w:rsidP="00313031" w:rsidRDefault="007E625C" w14:paraId="2F4DBAFC" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="7EAEB827" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00960DC2" w:rsidR="00960DC2" w:rsidP="00960DC2" w:rsidRDefault="006A2F20" w14:paraId="540B10BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0FDBB5FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2F20">
-[...12 lines deleted...]
-        <w:t>2028, vooruitlopend hierop zal deze in 2027 worden verlaagd. In het pakket Belastingplan 2027 wordt deze verlaging nader uitgewerkt, waarbij rekening wordt gehouden met de budgettaire opbrengst en de uitlegbaarheid voor startende ondernemers van de resterende aftrek.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast deze wijzigingen is de budgettaire reeks van startersaftrek voor 2027 bijgesteld van € 119 mln. naar € 116 mln. Structureel neemt de opbrengst toe van € 100 naar € 103 mln. Volledige afschaffen van de startersaftrek is uitvoerbaar per 2028, vooruitlopend hierop zal deze in 2027 worden verlaagd. In het pakket Belastingplan 2027 wordt deze verlaging nader uitgewerkt, waarbij rekening wordt gehouden met de budgettaire opbrengst en de uitlegbaarheid voor startende ondernemers van de resterende aftrek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007757D5" w:rsidP="00313031" w:rsidRDefault="007757D5" w14:paraId="478E0F88" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="7AE194A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00483023" w:rsidP="00313031" w:rsidRDefault="007757D5" w14:paraId="2FF6AB53" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="3B0FF001" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onderstaande budgettaire plaat verwerkt het kabinet in het inkomstenkader. Uw Kamer zal hier bij Prinsjesdag via de Miljoenennota opnieuw over worden geïnformeerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00483023" w:rsidRDefault="00483023" w14:paraId="25175D9B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="6D773898" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8840" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3772"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00483023" w14:paraId="0F6CA2ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="009A1D9C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8840" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0C6EBD9B" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="11C2FE15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t xml:space="preserve">Tabel 1 – lastenkant maatregelenpakket energieschok </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="3325B1D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="04D2A99C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="55B319BD" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="336EA311" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In miljoen euro (- is lastenverlichting)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="52EF57FA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3672A243" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="430EF660" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="66C7B692" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="300E9193" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="16B3F97A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="39F37FEE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="11766928" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4D7FAAE5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="06ACE0FA" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="35CC0070" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="313F8833" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6E399C15" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6D58DAE6" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A679F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Struc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="7A020675" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="4A8363FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="48244146" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="20C1897C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Lastenverlichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="31E8EECD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3BC41C49" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="501DF62E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6D7DE5DF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="287A1608" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="11E8958C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6EAC0A25" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="22BDE750" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="590E1418" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6A5FBE87" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0C25B0DE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="761D3268" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="1CFEE774" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5923B92A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="09BE7EBA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="0DE899A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="00D01C7C" w14:paraId="3ABEB4FC" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2D9FB1AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Verhogen onbelaste reiskostenvergoeding met € 0,02 naar € 0,25 per kilometer</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F479DC">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4131F267" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="62705912" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="342D1E81" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0B15E0DB" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="41F80079" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="615FF8D0" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6236F1FB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="39D939CD" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="70EE03B8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5D8B3913" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="7611AC5E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4119724E" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="1F0E7C2D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="08430377" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="78D6B2C3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="3DC4C449" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6C1057C5" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2F5ADEE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tijdelijk verlagen motorrijtuigenbelasting tarief voor bestelauto’s van ondernemers met 50% t/m december (half jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4A04153B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4C2611D8" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="19AF4B3B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6B8761B5" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="74E5E541" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="43BC5F94" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="3298F21D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2CAB904D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="308D13FC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4CCBA427" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="2F446F08" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3B653F44" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6F64607E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3638D80A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="20976158" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="1F07817E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="5F94DFBE" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="40AAF764" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Tijdelijk verlagen motorrijtuigenbelasting tarief vrachtauto’s naar nihil – van 1 juli t/m december </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6D58746E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="79E18D1E" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="75779C30" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5CEFB746" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="08AFE3F0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7356F089" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="5EC82376" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6956BE7D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="3F054554" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3FD6B207" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="48416ABA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2A78909C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="10A838CA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6E5070E2" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="65485042" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="097F0BC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6A7E3D24" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7DFF8E1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Verhogen aftrekpercentage EIA naar 45,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="07FC758F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4FFC22D0" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="7B369C81" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="16D0609A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="791EEB7C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5316C205" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="323CE02B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2B1E1DFF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6470AFA7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3D7193DB" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="520F984C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="494218B1" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="3B527466" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="07BA19DE" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="0BD104D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="43E41C7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="223BE0B3" w14:textId="77777777">
-[...27 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="69F3989F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Envelop nader uit te werken verbeteringen fiscale investeringsaftrekken, win-winlening en/of EU beleggingsrekening</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6E27FC01" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="413308F8" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0EFBAF6C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5DEBD993" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="68857BDA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3C06C12E" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="63ED4E2F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6A2DE750" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="21DD41CF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7E0FCD96" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="403268C8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3F4EF86A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="68EA9E8A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="539CDD56" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="54E97C91" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="19709715" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6CB2F3AF" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="21259EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Tijdelijke verlaging tarieven vrachtwagenheffing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="283B6308" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3B4381AC" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0952F776" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="27D26EA4" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4EEC1D44" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4EEB442C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="532BAAC5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="32A32779" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4D432514" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="382E1E7B" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="23F23E1E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5C542023" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="1F45D42D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2261B52F" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="46A90791" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="5FB4500D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="1C5CA5B0" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0F60AD4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dekking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="294D10B4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0AE4AD41" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0C8692F9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="01D74107" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="21C11C2C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="39E655AD" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="086282EE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5471A72A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="464587C1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2726D485" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="7475BFCA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="17B3B920" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="644BAFED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="64D1CD0D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="4FE968AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="4E7675EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="5D9411CD" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="236FE4E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Indexeren alcoholaccijns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="147BD44B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="16AC63A2" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6D8C0D85" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6E76F3CC" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="30EFA413" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6473D0EB" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="74763102" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4A22B24B" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="75431E32" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="301EC8CE" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="2AEA69C3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="280A4D58" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="7DE83295" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2E45FFE3" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="26227262" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="771A5F92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="48619A13" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="319672AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Afschaffen startersaftrek </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="6360B3F3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="73B9C9BB" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0FE46472" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="397D134E" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="47EE23DC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0E5A614B" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="15E27C7A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3C533870" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="2CCE07B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5FA8F162" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="770B0EE8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6F412E7D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="7E47DE27" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="32A17536" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="103AFBF4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="19A7794E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="128AE8F4" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="49D164C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Afschaffen gerichte vrijstelling korting branche-eigen producten (WKR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="761799D3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="01138F72" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="027534E8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6672AC87" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="657B687E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5851A603" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4A649D2A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4F5AA6C4" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="10EE3A9D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="63BC99B3" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="1E4B5129" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="55614277" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="4A75473E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0F3FB24A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidTr="00C827FD" w14:paraId="1985CB35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="40CE8B42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="41E07EBB" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="48E5768F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Totaal energiepakket lastenkant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="5C6AA386" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="260221E5" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="0210327C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3ADB0EC8" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="426D7A9D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="00D2D82A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="7D05C262" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="33BB7E01" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="60FF2947" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3ADDAF6D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="37DF766A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="659FBD61" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215C98"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="12CE9062" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3C310D0D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003A679F" w:rsidR="003A679F" w:rsidP="003A679F" w:rsidRDefault="003A679F" w14:paraId="3CD16E4C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="4EC12D28" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F1767C" w:rsidR="00F1767C" w:rsidP="00F1767C" w:rsidRDefault="00F1767C" w14:paraId="49811C5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="63EE2AA0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F1392">
-        <w:t xml:space="preserve">Tot slot is in tabel 2 de motie </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot is in tabel 2 de motie Klaver</w:t>
       </w:r>
-      <w:r w:rsidRPr="009818E5" w:rsidR="009818E5">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="009818E5" w:rsidR="009818E5">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over een ticket voor onbeperkt reizen met de trein in de daluren verwerkt. Het kabinet reserveert hier € 118 mln. euro voor. Met een ticket van € 49 euro per maand kunnen reizigers voor een periode van drie maanden onbeperkt met de trein reizen tijdens daluren. Net als de rest van het pakket is ook deze maatregel gedekt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1767C" w:rsidP="00F1767C" w:rsidRDefault="00F1767C" w14:paraId="792A3C47" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="42E626D3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9697" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4727"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1221"/>
+        <w:gridCol w:w="4970"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="628"/>
+        <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="14E256CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="7A7C1F0B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="645772D7" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="126C394F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8580" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="09DD9679" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5CDF3835" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tabel 2 - Uitgavenkant maatregelenpakket energieschok </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="731F3B78" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="4D3C95B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4A28F52D" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="06BFE861" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">In mln. € (- = </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00605558">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>saldoverbeterend</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00605558">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="20529F1C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0B427CA0" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="1CAEADE5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="10B3C01F" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="7451F0EC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5ADE2F5D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="0694798F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="18CBF547" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="0908251D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="638D6D3F" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="18848BED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="43A4FC87" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="2FF8B407" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2B789D70" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="317F5096" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="2C5C897F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="10395D03" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2848B15A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="03B1FDA8" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="07C886B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5E5CC708" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="32E3E23C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="284C762B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6B6AD888" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="185E178E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7D01D735" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="6CBA6472" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4AAA0B8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="45AC5CA7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="788A37CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="006B5A99" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="698B9EEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="069DDEF6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="7B33E691" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7C435C63" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="751384BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reservering Tijdelijk Noodfonds Energie (TNE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3F3C3BC3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="08D7F199" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="04CD7864" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5F5C3134" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  155 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="599051EB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6ED881B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="10A38A0D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="02F42910" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="6CF3DADA" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6BD8027B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="621FDDFF" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="58E42750" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7B9462C3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="43C517EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="5B0FACD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="3B6F3C50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="717F2A41" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1121321A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Warmtefonds </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3684E3DE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="418BD8CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  180 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="232696FD" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2D0903A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="1A7B2B80" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4DDD9C3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="02407AD6" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="49BFE56B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7EB51318" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="61D10D1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="03AA7823" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2BF10A2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3DCF76DC" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="591FFE65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="4947C859" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="2C8745A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0366828F" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="356997D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00605558">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Energiefixers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0EAB623F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2EF1DCBB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5FE4CA80" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0FADC76E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="67397281" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="18C8841B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="21EAAF2F" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5F80BBAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="434F5C44" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="68ACBAB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="56936D66" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="458389F2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="70D8D3F1" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="624FDABC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="629A3B88" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="3AC64B57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="61DDEBA7" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5C86D11B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Nationaal Programma Leefbaarheid en Veiligheid (NPLV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="19A64009" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3B10EBAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">      5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="19F34EFF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="132E10C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">      5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="262A492E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6946A6B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">     5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3F463A8F" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5675AC91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0441596B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7B6A0F76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="5A100CB3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2EE02B70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="34C41D06" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="68EF2E0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="2A809870" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="19D13351" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="51EAADC4" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="64451F4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsidieregeling Verenigingen van Eigenaren - SVVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="33191E7B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4ACE8684" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="65B32C33" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="700B62F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="25B3805D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7FE0CF4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="72502F79" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6E7DF66B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="093A1DEF" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="71635649" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="159B1FBC" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0AF2329F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7B1D34D4" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="088CBA3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="32DF1046" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="252AECDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="09AA61A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Inruilregeling brandstofauto’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0CF5FA35" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6870F21F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="538C862A" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="500580C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5103DAF7" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7E2A333F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="1BF40A2D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="33FCF9BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7C372F05" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0B059943" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="6C13C860" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="70D54B65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4DFB0AED" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="41BA5A67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="70D912B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="6094D4ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="32800FAB" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7ACDFD7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Energiebesparende maatregelen MKB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="75E5DC79" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4B8222B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0E48077E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5A798D08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7C543839" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0424569C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">     8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="45FDDF8A" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="011B44F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="37757C49" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0E31643E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="312DDD7A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="17DF4DF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="47966CCF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6CBE6E28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="554EBF16" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="23D31D3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="52B00EA9" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="48B968FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Energie-efficiëntieregelingen visserij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="472F3FF0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0BFD39B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7AB4AC28" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0C9B840A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="003D6FCC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="45251859" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4FF6A2ED" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3B23E852" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="43D53252" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6B947165" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="64F83BF1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="38CF2734" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="222089AF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7E1FC4F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="1B5C1DF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="5979F4A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="490597E4" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="75152597" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Subsidies vermindering gebruik energie en kunstmest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="76A0EB0E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="475004CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="16666123" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="63D4D229" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="70A948AA" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="768F56BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="29559081" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="73FFADC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="52956A52" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="32BACE1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="491CB43D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4381FD23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="6D3B69F0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6CD8EFF1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="23DBAF94" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="08A8E970" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="37F65749" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="36AB6723" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticket 3 maanden onbeperkt reizen trein in daluren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="007F5B19" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="68A07398" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  118 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="30D67DD0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6E7F6BCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="2FA56317" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="295792A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="76D7361E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1FA20230" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="39440D67" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="253AA609" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="02C30B41" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="56005C65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0F936022" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="66E56036" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="4BD89EE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="0AB714D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3DEB8639" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="53101DCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dekking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0F892129" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2C53BFC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="1AC9DD51" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="23EFFBC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4D3C2179" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="489A984C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="16DD0FE0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6DD16C61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="39B6D3F3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1637BE1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="35EDE75F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="73849E78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="02D1F60A" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="41C0562F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="227222A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="24564F35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5054990D" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2CA6D4FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Bestaande middelen energiearmoede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="58805ABE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1745F529" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4F260EC1" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="71DAD40C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0210D2E4" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7305CC5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5A7720F6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="407DFD4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="273856B0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3C6B5401" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="376255D6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7C828CD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5283B98C" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="376121B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="666C3342" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="05709ED5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0FA81EA3" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1E2957CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reservering envelop armoede en schulden uit CA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3FAC0F02" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="331A527A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="46C8979E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="13DAE797" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> -105 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="186D64B6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4FF35A74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="37BD6B91" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="45E202BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="78D45E28" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0A8FC409" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="062D257D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="486049A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0D03D0C1" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="30F6C1AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="294EACFB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="633F48E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5FF75F30" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4C89FF76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Middelen klimaatakkoord op Aanvullende Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="300BAA14" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="651A208A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4A887B7C" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="365F43B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="70F6230E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7FB4DD46" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    -6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="2DABB637" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5899CFEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="2F7A25A3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1FCA7690" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  -11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="7C02A6E4" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="35334662" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0CC98060" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0B1FEFCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="136C6633" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="20AE9735" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4A4EE54F" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0DDD10C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Niet verplichte middelen Grondfaciliteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4FBFF684" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="74D8641F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -90 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="12611899" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2C85F951" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="31F9559D" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2ABA5C3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="45562C12" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4A715265" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="15E585AF" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7872DC68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="21464791" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="697E7B50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="203459F9" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="344D9DE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="06510987" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="08E0BD8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4099639B" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="64EB9741" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Reservering nog onverdeelde Loon- en Prijsontwikkeling op begroting VRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="578F0A2C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3D1691FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="25862429" w14:textId="77777777">
-[...72 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="25EBC75E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     -8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="614C31EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="1A2010B6" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4323FD3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5B2DC2EC" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="56B699BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="059BC968" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="36352202" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="448A3CF3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="2F66769A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="6AAAC2FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="2768D563" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="6DE72BF3" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="30D48844" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Klimaat- en energiefonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="588DF40D" w14:textId="77777777">
-[...117 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="647C5B76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   -70 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="11CDB801" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   -32 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1C18B4B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  -65 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5BC152E7" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7AD891DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -92 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="22963DCA" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6160A187" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    -3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="78CD3377" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="53219494" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="733C4833" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4A4DD81E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="00210019" w14:paraId="0B1B6422" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="6D6BBE97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3407447E" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7BCEEC4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mobiliteitsfonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="00210019" w:rsidRDefault="005F6BD9" w14:paraId="15DB74C9" w14:textId="77777777">
-[...23 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4C4C9F7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-32 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="328F63F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="1F1C02C9" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="41F9CCBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="27309E12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0F2CD47C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="45E05883" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="4AB06DA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...59 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="2230D84A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="5C85372F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="34DD1DF5" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="597B8AA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reservering Loon- en Prijsontwikkeling op begroting LVVN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="21D2FCEC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="73834D22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   -50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="363DB710" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0F330618" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="78A4A5AB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="337D7A32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5F748E8D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6FC5A1D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="158D93C3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="0BDE6823" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="736A5FD3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6E4DAEA6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="52EB2680" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="35320F64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="5CFCE1D0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="34C4D6A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="46E655EA" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7DA2E754" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Totaal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0D7AD358" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6D9178E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3C0A8892" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="00D710DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7B262C51" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="55AE4F30" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="027F131F" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1B20D608" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="600D2AC2" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="55BFBDEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="742E2B8B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="37E6492D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="215C98"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="2A4966E3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="1892048A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cumulatief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="3D33C824" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="60DD30A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="6C6FD01C" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="7E6BD188" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="188FC36D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="09523AD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  435 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5E48ECCF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="32A7AA90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  278 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="2EB1B497" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="65471E18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">    33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7269D434" w14:textId="77777777">
-[...34 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="745A5901" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="491576D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="26A9E817" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="577D237E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5F39886E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="76C78F9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">           745 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="441EFEE2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="0970C769" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0691E14D" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="20A086E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dekking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="257D00BF" w14:textId="77777777">
-[...219 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="49643F02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -301 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="25D20991" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -208 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="05C5D15A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  -71 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="10FD1CBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -103 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="5943B36E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  -14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="08B4399D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="15477514" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="0512FA75" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="71634C3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">          -745 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidTr="005F6BD9" w14:paraId="2EB9DE2C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidTr="00467F92" w14:paraId="3E347493" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="7424F1E9" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="469EB560" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Optelling extra uitgaven en dekking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="48617D04" w14:textId="77777777">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="51A1007C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  134 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="5F05E894" w14:textId="77777777">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="289C825E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    70 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="00B865B6" w14:textId="77777777">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="17422A84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  -39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="3D22B8D4" w14:textId="77777777">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="6065BFAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -103 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="78198251" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="3A7732C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  -14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="005F6BD9" w:rsidRDefault="005F6BD9" w14:paraId="05A958E9" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="09E2E6F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00605558" w:rsidR="005F6BD9" w:rsidP="004764CA" w:rsidRDefault="005F6BD9" w14:paraId="4CC4A34F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="00467F92" w:rsidRDefault="008E0497" w14:paraId="60C344D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F479DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12069" w:rsidP="00313031" w:rsidRDefault="00E12069" w14:paraId="2B8D1AF9" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="7D68F308" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003A679F" w:rsidR="007757D5" w:rsidP="00313031" w:rsidRDefault="007757D5" w14:paraId="5F5085E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="3E406C9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uitwerking fiscale steunmaatregelen 2026 in beleidsbesluit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="2F2D67F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="4893ED32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">op de kortst mogelijke termijn in werking, door deze maatregelen te implementeren via een goedkeurend beleidsbesluit vooruitlopend op wetgeving. </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De fiscale steunmaatregelen van bovenstaand pakket treden – zoals ook is aangegeven in het debat - op de kortst mogelijke termijn in werking, door deze maatregelen te implementeren via een goedkeurend beleidsbesluit vooruitlopend op wetgeving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="7BF9B33C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="6DFF8468" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0060689E" w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="355DFC75" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="7E878389" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>de volgende maatregelen:</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het gaat om de volgende maatregelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060689E" w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="71AAF17D" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2FCE256B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060689E">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Structureel en met terugwerkende kracht verhogen van de gericht vrijgestelde reiskostenvergoeding; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060689E" w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="45FF3235" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="127E3D16" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060689E">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> IB-ondernemers en resultaatgenieters;</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Structureel en met terugwerkende kracht verhogen van de aftrekbare reiskosten van IB-ondernemers en resultaatgenieters;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060689E" w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="6A360760" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0FFA25D9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060689E">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Structureel en met terugwerkende kracht verhogen onbelaste kilometervergoeding en aanverwante regelingen BES eilanden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060689E" w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="35C5CBD6" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0A8AB9CC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060689E">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tijdelijke verlaging motorrijtuigenbelasting bestelauto’s voor btw-ondernemers;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060689E" w:rsidR="0060689E" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="0029A20B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="070670EC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060689E">
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tijdelijke verlaging motorrijtuigenbelasting voor vrachtauto’s.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0677" w:rsidP="00313031" w:rsidRDefault="00EC0677" w14:paraId="583A368B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="1D26CED9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009818E5" w:rsidP="00313031" w:rsidRDefault="0060689E" w14:paraId="4C4B5554" w14:textId="6180A2FD">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="74DA2EC0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060689E">
-        <w:t xml:space="preserve">Indachtig het afwegingskader voor beleidsbesluiten vooruitlopend op wetgeving informeer ik met deze brief </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indachtig het afwegingskader voor beleidsbesluiten vooruitlopend op wetgeving informeer ik met deze brief uw Kamer over het genomen beleidsbesluit, dat op 21 mei 2026 gepubliceerd is in de Staatscourant, nr. 2026, 18302. </w:t>
       </w:r>
-      <w:r w:rsidR="00313031">
-        <w:t>u</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="7140665F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="4EA436A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Belastingdienst heeft de maatregelen uit het beleidsbesluit beoordeeld met de uitvoeringstoets. Deze uitvoeringstoetsen zijn te vinden in bijlage 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0060689E">
-        <w:t>w Kamer over het genomen beleidsbesluit,</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0CD0C2E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="3FD156BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tijdelijke verlaging motorrijtuigenbelasting bestelauto’s voor btw-ondernemers evenals de tijdelijke verlaging motorrijtuigenbelasting voor vrachtauto’s zijn uitvoerbaar, met de kanttekening dat kritische onderhoudstrajecten vertraging oplopen en er een kans is dat de bereikbaarheid van de </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6D1C">
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BelastingTelefoon</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060689E" w:rsidR="00AF6D1C">
-        <w:t xml:space="preserve">dat op </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verslechterd. Het kabinet heeft dit gewogen en geaccepteerd, gegeven de wens om op korte termijn lastenverlichting aan deze groep te kunnen geven. De </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6D1C">
-        <w:t>21 mei 2026</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mrb</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060689E" w:rsidR="00AF6D1C">
-        <w:t xml:space="preserve"> gepubliceerd is in de Staa</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maatregelen zullen door de Belastingdienst worden doorgevoerd in het voor betreffende voertuig geldende tijdvak dat begint op 1 juli 2026 of erna. Dat betekent dat voor voertuigen waarvan het tijdvak start op 1 juli de korting direct wordt doorgevoerd en zal eindigen op 31 december 2026, maar voor voertuigen waarvan het tijdvak is gestart op 30 juni deze korting pas op 30 september zal worden geeffectueerd, maar zal doorlopen tot 30 maart 2027. Het is op deze termijn niet meer mogelijk voor de Belastingdienst om de houders van bestelauto’s en vrachtauto’s per brief over de regeling te informeren (zie ook de uitvoeringstoetsen in bijlage 1).</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6D1C">
-        <w:t>t</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="5CF91CB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="5BCFC869" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="4D4850DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De verhoging van 23 naar 25 cent in de inkomensbelasting en de loonbelasting zijn eveneens uitvoerbaar voor de Belastingdienst, met de kanttekening dat de verhoging pas bij de definitieve aangifte inkomstenbelasting kan worden toegepast. De verhoging van de reiskostenvergoeding en -aftrek in de BES-eilanden is tot slot  uitvoerbaar.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060689E" w:rsidR="00AF6D1C">
-        <w:t>scourant</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="6A531DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="11A4802F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De verhoging van de maximale onbelaste reiskostenvergoeding heeft ook gevolgen voor UWV. In de dienstverlening van UWV zijn enkele uitvoeringstaken gekoppeld aan de maximale onbelaste kilometervergoeding. Deze taken zijn echter niet ingericht op wijzigingen met terugwerkende kracht. Het alsnog met terugwerkende kracht doorvoeren van deze wijziging zou gepaard gaan met aanzienlijke uitvoeringslasten, die niet in verhouding staan tot het beoogde effect. Vanwege de snelheid waarmee tot deze verhoging is besloten en de voorziene impact ervan, maakt het kabinet voor UWV een uitzondering op de terugwerkende kracht. UWV zal de verhoogde maximale kilometervergoeding wel doorvoeren, maar op toekomende datum en in ieder geval per 1 januari 2027.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6D1C">
-        <w:t>, nr. 2026, 18302</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="6ED6449E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2D134E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De benodigde wetgeving voor de fiscale maatregelen en aanpassing van de vrachtwagenheffing zal worden opgenomen in het pakket Belastingplan 2027, dat uw Kamer met Prinsjesdag ontvangt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0060689E" w:rsidR="00AF6D1C">
-        <w:t>.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="58B443CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="1699DCA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stand van zaken van een tweetal toezeggingen/moties van het debat van 22 april jl. </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0677">
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="27B2A998" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="0C20E52B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitvoerbaarheid btw-verlaging openbaar vervoer per 1 juli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="650457E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aangenomen motie van de leden Bikker en Flach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzoekt de regering duidelijkheid te geven over de omstandigheid dat het kabinet tijdens het debat inzake de hoge energie-en brandstofprijzen aangeeft de btw op openbaar vervoer niet per 1 juli a.s. te kunnen verlagen, terwijl in bijlage 2 bij de kabinetsbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staat dat het btw-tarief wel per 1 juli a.s. omlaag kan. Kort samengevat is het  mogelijk om het btw-tarief per 1 juli a.s. te verlagen, maar dit kent substantiële nadelen voor vervoerders. Deze nadelen doen zich niet, of in veel mindere mate voor bij het tijdelijk goedkoper aanbieden van bestaande proposities, zoals het tijdelijke € 49-ticket voor de trein waar met de motie-Klaver c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om wordt gevraagd. Deze optie is in de uitvoering significant sneller en eenvoudiger te realiseren is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="72ACCBA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="6A0D88E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post b.9 van Tabel I Wet op de omzetbelasting 1968 omschrijft het verlaagde tarief voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>personenvervoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daaronder valt onder meer besloten busvervoer, openbaar vervoer en taxivervoer als bedoeld in artikel 1 van de Wet personenvervoer 2000. De post ziet dus op meer categorieën personenvervoer dan enkel openbaar vervoer. Aangenomen wordt dat het btw-nultarief enkel van toepassing zou moeten zijn op het openbaar vervoer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2448F708" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="1E39B8D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de uitvoerbaarheid van een btw-verlaging voor openbaar vervoer per 1 juli zijn drie zaken van belang. Ten eerste moet het mogelijk zijn om de wet- en regelgeving binnen deze termijn aan te passen. Ten tweede moet het uitvoerbaar zijn voor de Belastingdienst en ten derde moet het uitvoerbaar zijn voor de vervoerders, die de wijziging van het btw-tarief moeten verwerken in hun administratie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2774B5CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="436F1499" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bij invoering per 1 juli alleen goedkeurend beleidsbesluit mogelijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="177601FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De btw-tarieven zijn wettelijk vastgelegd. Vanwege het zeer krappe tijdpad, is het niet mogelijk om per 1 juli a.s. een btw-nultarief voor openbaar vervoer wettelijk vast te leggen. Ook een spoedprocedure biedt hiervoor geen oplossing omdat het niet realistisch is dat de versnelde behandeling van een wetsvoorstel tot btw-verlaging voor openbaar vervoer tijdig kan worden afgerond. Een btw-verlaging kan daarom per 1 juli juridisch alleen mogelijk worden gemaakt via een goedkeurend beleidsbesluit. Hierbij past wel de kanttekening dat het kabinet vervoerders niet kan dwingen het nultarief daadwerkelijk toe te passen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2536D034" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="42DE2273" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uitvoering belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="5EDC5B29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is voor de Belastingdienst mogelijk om op korte termijn uitvoering te geven aan een verlaging van het btw-tarief op openbaar vervoer naar nul procent. Tariefaanpassingen vinden bij voorkeur per kwartaal plaats (gelet op duidelijkheid voor ondernemers en aangiftetijdvakken). De Belastingdienst heeft hiervoor in beginsel circa één maand voorbereidingstijd nodig, met name ten behoeve van communicatie. Voor de uitvoerbaarheid van de Belastingdienst is het daarnaast van belang dat het bedrijfsleven tijdig kan anticiperen op de wijziging. Indien dit niet het geval is, kan dit leiden tot onjuiste aangiften en correcties, met als gevolg extra uitvoeringslasten voor de Belastingdienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="46A21560" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="531AE9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven bevat post b.9 van Tabel I Wet op de omzetbelasting 1968 verschillende categorieën personenvervoer. Indien het tarief alleen voor openbaar vervoer wordt verlaagd, dan leidt dit mogelijk tot nieuwe afbakeningsproblematiek en procedures wat kan leiden tot extra druk op de uitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="4A875255" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="446E54F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uitvoering voor het bedrijfsleven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="57BDF8D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanbieders van openbaar vervoer maken gebruik van uiteenlopende IT-systemen voor onder meer facturering en belastingen (btw). Indien het btw-tarief op ov per 1 juli a.s. wordt gewijzigd, moeten deze systemen op zeer korte termijn worden aangepast. Dat is voor de vervoerders een complexe en tijdsintensieve exercitie, maar uiteindelijk alleen haalbaar als het btw-tarief voor de rest van het jaar zou worden verlaagd. Wisselende btw tarieven leggen grote administratieve druk op het bedrijfsleven. Het tijdelijk goedkoper aanbieden van bestaande proposities, in lijn met het tijdelijke € 49-ticket voor de trein waar met de motie-Klaver c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om wordt gevraagd, is in de uitvoering voor de trein echter sneller en eenvoudiger te realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009818E5" w:rsidP="00313031" w:rsidRDefault="009818E5" w14:paraId="01154FC9" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="2DFF6483" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0084364E" w:rsidR="0084364E" w:rsidP="0084364E" w:rsidRDefault="0084364E" w14:paraId="29A28473" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="39BFAF5C" w14:textId="72C9D66E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084364E">
-        <w:t xml:space="preserve">De Belastingdienst heeft de maatregelen uit het beleidsbesluit beoordeeld met de uitvoeringstoets. Deze uitvoeringstoetsen zijn te vinden in bijlage </w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inzet kabinet zorgen dat reiskostenvergoeding daadwerkelijk bij werknemers terecht komt en </w:t>
       </w:r>
-      <w:r>
-        <w:t>1</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>quickscan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0084364E">
-        <w:t xml:space="preserve">. </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cao’s (motie Bikker/Jimmy Dijk)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0084364E" w:rsidR="0084364E" w:rsidP="0084364E" w:rsidRDefault="0084364E" w14:paraId="5ABFEC9E" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="09B737FD" w14:textId="512598CC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft zich, in lijn met de motie-Bikker/Jimmy Dijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ingezet om de verruimde fiscale ruimte voor reiskostenvergoedingen onder de aandacht te brengen bij sociale partners, waaronder werkgevers- en werknemersorganisaties in de Stichting van de Arbeid. Ook is bij publieke werkgevers geïnventariseerd welke mogelijkheden en knelpunten bestaan om de verhoging door te laten werken naar werknemers. Het kabinet heeft ruimte gemaakt voor een verhoging, maar de hoogte van de reiskostenvergoeding blijft een afspraak tussen werkgevers en werknemers. Het kabinet roept werkgevers daarom op om de verruimde fiscale ruimte waar mogelijk te benutten, zodat de verhoging zo veel mogelijk terechtkomt bij werknemers die hogere reiskosten maken. Het kabinet gaat hierover graag verder in gesprek met werkgevers en werknemers. Daarnaast is, conform de toezegging tijdens het debat van 22 april jl., een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>quickscan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgevoerd naar de huidige afspraken over de verhoogde onbelaste reiskostenvergoeding in cao’s. Zie hiervoor bijlage 2 bij deze brief. Het is goed hierbij op te merken dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>quickscan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen volledig beeld geeft, aangezien veel afspraken ook op bedrijfsniveau worden gemaakt. Zo zijn er veel voorbeelden van fiscale uitruil, bijvoorbeeld via een individueel keuzebudget, die eveneens een bijdrage leveren aan de vergoeding van reiskosten.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0084364E" w:rsidR="0084364E" w:rsidP="0084364E" w:rsidRDefault="0084364E" w14:paraId="0FE561A0" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="6D0E21F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...97 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...670 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B02999" w:rsidP="0028722D" w:rsidRDefault="007866F0" w14:paraId="24115E89" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="5239D792" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> samenhang met de uitwerking van de andere gedane toezeggingen op dit vlak.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik hoop uw Kamer hiermee voldoende te hebben geïnformeerd over de nadere uitwerking van de maatregelen in reactie op de energieschok. Begin juni informeert het kabinet uw Kamer over de stand van zaken van een aantal andere toezeggingen, die tijdens het debat over de energieschok zijn gedaan. Het gaat onder andere over een analyse van de btw-inkomsten van brandstof en de toezeggingen rondom mogelijke overwinsten bij energiebedrijven. Het kabinet zal dan ook de gestelde vragen van de leden Teunissen (PvdD) en Van Oosterhout (GroenLinks-PvdA) over overwinsten van olie- en gasbedrijven beantwoorden (kenmerk: 2026Z07912). Deze vragen kunnen niet binnen de gebruikelijke termijn worden beantwoord vanwege samenhang met de uitwerking van de andere gedane toezeggingen op dit vlak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B02999" w:rsidRDefault="00B02999" w14:paraId="49647686" w14:textId="77777777"/>
-    <w:p w:rsidR="00741663" w:rsidRDefault="00102EFA" w14:paraId="2E23DAD5" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="008E0497" w:rsidRDefault="00F479DC" w14:paraId="5A1E8941" w14:textId="6787C97E">
       <w:pPr>
-        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Hoogachtend,</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="00F479DC" w:rsidRDefault="00F479DC" w14:paraId="53C6B3B8" w14:textId="161C5CFC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00741663" w:rsidRDefault="00741663" w14:paraId="308EE34A" w14:textId="77777777"/>
-[...150 lines deleted...]
-    <w:p w:rsidR="00741663" w:rsidRDefault="00741663" w14:paraId="00D8436C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="00F479DC" w:rsidRDefault="00F479DC" w14:paraId="6C623626" w14:textId="1F63424A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="00F479DC" w:rsidRDefault="00F479DC" w14:paraId="7CEE92B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="00F479DC" w:rsidRDefault="00F479DC" w14:paraId="35D11C59" w14:textId="11F326F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00F479DC" w:rsidP="00F479DC" w:rsidRDefault="00F479DC" w14:paraId="1B33405D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="100FE9F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="008E0497" w:rsidP="008E0497" w:rsidRDefault="008E0497" w14:paraId="032F5088" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00741663">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w:rsidRPr="00F479DC" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="493119B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F479DC" w:rsidR="00FE0FA3" w:rsidSect="008E0497">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7660AC8B" w14:textId="77777777" w:rsidR="00102EFA" w:rsidRDefault="00102EFA">
+    <w:p w14:paraId="299A2181" w14:textId="77777777" w:rsidR="003F6A7B" w:rsidRDefault="003F6A7B" w:rsidP="008E0497">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F3A46E2" w14:textId="77777777" w:rsidR="00102EFA" w:rsidRDefault="00102EFA">
+    <w:p w14:paraId="4C1F5753" w14:textId="77777777" w:rsidR="003F6A7B" w:rsidRDefault="003F6A7B" w:rsidP="008E0497">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01824855" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="008E0497" w:rsidRDefault="008E0497" w:rsidP="008E0497">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51D4DC70" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="008E0497" w:rsidRDefault="008E0497" w:rsidP="008E0497">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21BC02B1" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="008E0497" w:rsidRDefault="008E0497" w:rsidP="008E0497">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE5E7C0" w14:textId="77777777" w:rsidR="00102EFA" w:rsidRDefault="00102EFA">
+    <w:p w14:paraId="35A6F5C4" w14:textId="77777777" w:rsidR="003F6A7B" w:rsidRDefault="003F6A7B" w:rsidP="008E0497">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68BAD239" w14:textId="77777777" w:rsidR="00102EFA" w:rsidRDefault="00102EFA">
+    <w:p w14:paraId="68ECEB08" w14:textId="77777777" w:rsidR="003F6A7B" w:rsidRDefault="003F6A7B" w:rsidP="008E0497">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0A4388FB" w14:textId="77777777" w:rsidR="002F3529" w:rsidRPr="002837AC" w:rsidRDefault="002F3529" w:rsidP="002F3529">
+    <w:p w14:paraId="3C0C0FF8" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002837AC">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002837AC">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5BEAC6BF" w14:textId="77777777" w:rsidR="00102EFA" w:rsidRPr="00102EFA" w:rsidRDefault="00102EFA" w:rsidP="00102EFA">
+    <w:p w14:paraId="35CD6B2C" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00102EFA">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 30.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="58D764C0" w14:textId="77777777" w:rsidR="00102EFA" w:rsidRDefault="00102EFA" w:rsidP="00102EFA">
+    <w:p w14:paraId="249534CD" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00102EFA">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00102EFA">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5A411202" w14:textId="77777777" w:rsidR="004B42A9" w:rsidRPr="002837AC" w:rsidRDefault="004B42A9" w:rsidP="004B42A9">
+    <w:p w14:paraId="0B1770B2" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002837AC">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002837AC">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 36933, nr. 31.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 31.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0D5CC506" w14:textId="77777777" w:rsidR="00D01C7C" w:rsidRPr="004764CA" w:rsidRDefault="00D01C7C" w:rsidP="00D01C7C">
+    <w:p w14:paraId="1D4B1670" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004764CA">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004764CA">
-[...18 lines deleted...]
-        <w:t>d met $0,02 naar $0,22 per kilometer.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor Caribisch Nederland wordt de onbelaste reiskostenvergoeding verhoogd met $0,02 naar $0,22 per kilometer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3AFF390B" w14:textId="77777777" w:rsidR="009818E5" w:rsidRDefault="009818E5" w:rsidP="009818E5">
+    <w:p w14:paraId="64A87BE2" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6C3C27DF" w14:textId="77777777" w:rsidR="005B69A7" w:rsidRPr="005B69A7" w:rsidRDefault="005B69A7" w:rsidP="005B69A7">
+    <w:p w14:paraId="2EA58BF5" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B69A7">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B69A7">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 17.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5AD27DC9" w14:textId="77777777" w:rsidR="005D473A" w:rsidRPr="005B69A7" w:rsidRDefault="005D473A" w:rsidP="005D473A">
+    <w:p w14:paraId="1FF6FD57" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B69A7">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B69A7">
-[...18 lines deleted...]
-        <w:t>26, 36933, nr. 1.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="583077E3" w14:textId="77777777" w:rsidR="005D473A" w:rsidRPr="005D1E8F" w:rsidRDefault="005D473A" w:rsidP="005D473A">
+    <w:p w14:paraId="6161A315" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B69A7">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B69A7">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 933, nr. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="56742092" w14:textId="77777777" w:rsidR="005D473A" w:rsidRPr="00F14309" w:rsidRDefault="005D473A" w:rsidP="005D473A">
+    <w:p w14:paraId="79BA4A78" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F14309">
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F14309">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 933, nr. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="40126A77" w14:textId="77777777" w:rsidR="009818E5" w:rsidRDefault="009818E5" w:rsidP="009818E5">
+    <w:p w14:paraId="7AC7E8BB" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="00F479DC" w:rsidRDefault="008E0497" w:rsidP="008E0497">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F479DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F479DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 18.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41BCAF64" w14:textId="77777777" w:rsidR="00741663" w:rsidRDefault="00102EFA">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="03C93CA3" w14:textId="77777777" w:rsidR="008E0497" w:rsidRPr="008E0497" w:rsidRDefault="008E0497" w:rsidP="008E0497">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5552E3B1" w14:textId="77777777" w:rsidR="00741663" w:rsidRDefault="00102EFA">
+  <w:p w14:paraId="48FAD09C" w14:textId="77777777" w:rsidR="008B1860" w:rsidRPr="008E0497" w:rsidRDefault="008B1860" w:rsidP="008E0497">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1357 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64137302" w14:textId="77777777" w:rsidR="008B1860" w:rsidRPr="008E0497" w:rsidRDefault="008B1860" w:rsidP="008E0497">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="984C2666"/>
-[...449 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E10348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4F85572"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -16106,386 +11402,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="247346065">
+  <w:num w:numId="1" w16cid:durableId="354888506">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00741663"/>
-[...112 lines deleted...]
-    <w:rsid w:val="00FE4636"/>
+    <w:rsidRoot w:val="008E0497"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003F6A7B"/>
+    <w:rsid w:val="007B704F"/>
+    <w:rsid w:val="008B1860"/>
+    <w:rsid w:val="008E0497"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00D55DCE"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F479DC"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="713F7C6E"/>
-  <w15:docId w15:val="{696EAB4B-FC3B-40AF-A6C7-1D6514F39282}"/>
+  <w14:docId w14:val="25E9985F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{27BC67AD-1743-438C-83DD-D2A5BB6B1BE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16494,77 +11556,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16589,75 +11651,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -16692,55 +11754,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -16811,1207 +11873,852 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagICTmiddelenproductentabel">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenKop1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="AanvraagformulierICTmidelentabel">
-    <w:name w:val="Aanvraagformulier ICT midelen tabel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...28 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletOpdrBev">
-    <w:name w:val="Bullet Opdr.Bev."/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...271 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
-    <w:name w:val="Lijst niveau 3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MinutenCassatie-Fiscaletekst">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notitietabel">
-    <w:name w:val="Notitie tabel"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NummeringlijstOpdrbev">
-[...29 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
-      <w:sz w:val="2"/>
-      <w:szCs w:val="2"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PersberichtTitel">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...62 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0060689E"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0060689E"/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0060689E"/>
+    <w:rsid w:val="008E0497"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...41 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0028722D"/>
+    <w:rsid w:val="008E0497"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0028722D"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008E0497"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0028722D"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008E0497"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008E0497"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F479DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...130 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18068,51 +12775,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -18176,65 +12883,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -18255,218 +12962,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15291</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>2803</ap:Words>
+  <ap:Characters>15418</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>127</ap:Lines>
+  <ap:Lines>128</ap:Lines>
   <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18035</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18185</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-22T07:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>