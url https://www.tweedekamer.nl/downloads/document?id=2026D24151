--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -1,3326 +1,1349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...172 lines deleted...]
-    <w:p w:rsidRPr="00AE5646" w:rsidR="00BF2282" w:rsidP="00AE5646" w:rsidRDefault="001A63AF" w14:paraId="241DD3A3" w14:textId="12F11097">
+    <w:p w:rsidRPr="008E76A6" w:rsidR="008E76A6" w:rsidP="008E76A6" w:rsidRDefault="00884055" w14:paraId="4F8777FB" w14:textId="4A10AE6F">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap (VIII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="008E76A6" w:rsidP="008E76A6" w:rsidRDefault="008E76A6" w14:paraId="53A0E707" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="00884055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>153</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="008E76A6" w:rsidP="00884055" w:rsidRDefault="008E76A6" w14:paraId="02D95766" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...380 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="008E76A6" w14:paraId="4417B527" w14:textId="1D9E49F5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="00884055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="00884055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief informeer ik u over de uitputting van het beschikbare budget voor Schoolmaaltijden en de toezegging uit het digitaliseringsdebat van 9 april jl. over de vrijwillige ouderbijdrage. Daarnaast gaat deze brief in op uitvoering van de motie van het lid Haage over sectoroverstijgende kernindicatoren voor kansengelijkheid. Tot slot wordt met deze brief de meerjarige landelijke monitor School &amp; Omgeving aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="18D201D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beëindigen zomer- en winterpakketten Schoolmaaltijden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B5C05" w:rsidR="002D00D6" w:rsidP="005B5C05" w:rsidRDefault="005B5C05" w14:paraId="10627BD6" w14:textId="63A7DC84">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="4B9C725C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...130 lines deleted...]
-      <w:r w:rsidR="00B527B2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het programma Schoolmaaltijden streeft naar zoveel mogelijk leerlingen op school met een goed gevulde maag. Een gevulde maag is namelijk een randvoorwaarde om goed te kunnen leren. Het Jeugdeducatiefonds en het Nederlandse Rode Kruis organiseren het programma Schoolmaaltijden in opdracht van het ministerie van Onderwijs, Cultuur &amp; Wetenschap. Scholen waarvan minstens 30% van hun leerlingen uit een huishouden komt met een laag inkomen kunnen zich aanmelden. Inmiddels sluiten steeds meer scholen zich aan bij het programma Schoolmaaltijden. Op dit moment bereiken we 2482 scholen. Dit betekent dat we 411.000 leerlingen kunnen ondersteunen met eten op school. Daardoor kunnen deze leerlingen zich beter concentreren en de aangeboden lesstof beter tot zich nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="4BDC1F8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="56B2F575" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat is een mooi resultaat. Tegelijkertijd zorgt dit er wel voor dat de grens van het beschikbare bedrag van € 135 miljoen per jaar sneller wordt bereikt. Bij de Voorjaarsnota 2026 is er eenmalig € 19,1 miljoen toegevoegd aan het budget voor Schoolmaaltijden in 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B527B2" w:rsidR="00B527B2">
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inmiddels is duidelijk geworden dat deze eenmalige verhoging van het budget nodig is om zowel het aantal aanvragen als de harder stijgende gemiddelde prijzen te kunnen dekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="2A7F5ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="72CB4762" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt het belangrijk om de beschikbare middelen zoveel mogelijk in te zetten voor maaltijden op school voor die leerlingen die dat het hardste nodig hebben. De consequentie daarvan is dat er minder middelen beschikbaar zijn voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">mogelijkheid om via het Jeugdeducatiefonds leerlingen </w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">extra’s die eerder wel mogelijk waren. Dit houdt in dat we stoppen met de mogelijkheid om via het Jeugdeducatiefonds leerlingen zomer- en winterpakketten mee te geven in de zomer- en Kerstvakanties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="7B7E5D6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="39D33547" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toezegging vrijwillige ouderbijdrage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5646" w:rsidP="00AE5646" w:rsidRDefault="00AE5646" w14:paraId="3043A3D2" w14:textId="366BC3C2">
-[...27 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="76AFC96B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het commissiedebat ‘digitalisering, leermiddelen en ondersteuningsstructuur in het funderend onderwijs’ van 9 april jl. is  toegezegd dat de Tweede Kamer een reactie krijgt op de brief van het Jeugdeducatiefonds van 7 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin ook wordt ingegaan op de verschillen in vrijwillige ouderbijdragen tussen scholen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053270B" w:rsidP="00AE5646" w:rsidRDefault="0053270B" w14:paraId="4AFAF7FF" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00AE5646">
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="50CF0BE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="3208647A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Jeugdeducatiefonds vraagt onder meer aandacht voor de dalende inkomsten uit de vrijwillige ouderbijdrage op scholen en de verschillen die er tussen scholen ontstaan, als gevolg de wetswijziging rondom de vrijwillige ouderbijdrage uit 2021.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00AE5646">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De evaluatie van deze wet is in februari met uw Kamer gedeeld. Hieruit volgt dat er op scholen met een welvarende populatie een hoger bedrag aan ouderbijdrage wordt opgehaald dan op scholen met een minder welvarende populatie. Deze verschillen hebben gevolgen voor de extra activiteiten die op scholen kunnen worden georganiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="070361B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="27C817E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In 2024 zijn er verschillende scenario’s voor de ouderbijdrage uitgewerkt</w:t>
       </w:r>
-      <w:r w:rsidR="00F458D7">
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      <w:r w:rsidR="00AE5646">
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, waaronder het afschaffen van de ouderbijdrage. Hieruit bleek dat dit niet kan zonder maatregelen zoals het ophogen van de bekostiging om te voorkomen dat het aanbod van extra activiteiten op scholen verschraalt. Hier is geen dekking voor op de OCW-begroting. Wel kunnen scholen, schoolbesturen of gemeenten een bovenschools fonds opzetten waarin de ouderbijdrage gelijkmatiger wordt verdeeld. In februari is een handreiking met praktische tips voor het opzetten van een dergelijk fonds met uw Kamer gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00EA2D10">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit de Schoolkostenmonitor werd duidelijk dat er tussen onderwijsrichtingen grote verschillen bestaan in gemiddeld gevraagde vrijwillige ouderbijdrage. Hoewel deze verschillen opvallend te noemen zijn, staat het scholen vrij om de hoogte van de ouderbijdrage te bepalen. Wel benadrukken we dat scholen zich moeten houden aan de regels, namelijk dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ouderbijdrage vrijwillig is en dat leerlingen niet mogen worden uitgesloten van extra activiteiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="4248ABEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="78F80B0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0008638A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kernindicatoren kansengelijkheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="5ECC996F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het doel van de motie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008638A">
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0008638A">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00AF569B">
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het lid Haage is om door middel van het afspreken van een aantal sectoroverstijgende kernindicatoren de ontwikkelingen omtrent kansengelijkheid voor langere tijd te volgen. In het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="008E76A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Dashboard kansengelijkheid en segregatie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B05B63">
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00420E20">
-[...50 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brengen we sinds de zomer van 2025 met kernindicatoren in beeld of er structurele verschillen in onderwijsloopbanen zijn tussen groepen leerlingen en studenten. Dit dashboard is openbaar en biedt inzichten op landelijk en regionaal niveau. Het aantal indicatoren over de gehele onderwijsloopbaan is beperkt gehouden, wat aansluit bij de motie die vraagt om een set kernindicatoren. Om een sectoroverstijgend beeld te krijgen, is er eenduidigheid gecreëerd in de indicatoren en achtergrondkenmerken. Voor meer uitgebreide sectorspecifieke data zijn overige bronnen te raadplegen, zoals de Monitor Doorstroomtoetsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00420E20">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Werkagenda MBO, waarvan de meest recente rapportage afgelopen december is verschenen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00420E20" w:rsidR="00AE5646" w:rsidP="00AE5646" w:rsidRDefault="00AE5646" w14:paraId="4762D736" w14:textId="5E036217">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="6A271BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een set kernindicatoren is ontoereikend om maatregelen goed te kunnen evalueren. Het blijft daarom van belang dat beleidsmaatregelen separaat geëvalueerd worden. Voorbeelden van evaluaties zijn: de evaluatie van het landelijk kader studentenwelzijn (hbo en wo) en de evaluaties van het programma School &amp; Omgeving en Schoolmaaltijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="795CB7D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="7504F18A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meerjarige landelijke monitor School &amp; Omgeving (2022-2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5646" w:rsidP="002D00D6" w:rsidRDefault="00AE5646" w14:paraId="0ADFCC4A" w14:textId="7A8A0D1D">
-[...42 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="00884055" w:rsidRDefault="00884055" w14:paraId="59B33DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van augustus 2023 tot en met december 2025 zijn met de landelijke monitor van het programma School &amp; Omgeving de uitvoering en ervaren effecten van het programma in kaart gebracht. Het programma School &amp; Omgeving zet in op het aanbieden van extra schooltijd naast het reguliere onderwijs, om te bevorderen dat leerlingen zich ook naast het standaard lesaanbod kunnen ontwikkelen door middel van sport, cultuur of activiteiten voor cognitieve en sociale ontwikkeling. School &amp; Omgeving richt zich specifiek op de scholen met relatief de meeste leerlingen met een hoog risico op onderwijsachterstanden. Het onderzoek constateert dat de ervaren effecten binnen scholen veelal positief zijn. Zo worden verbeteringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gesignaleerd bij leerlingen in welbevinden, sociaal-emotionele vaardigheden en wereldkennis. Ook ziet ongeveer de helft van de scholen een positieve ontwikkeling op het gebied van taalvaardigheid en executieve functies, zoals plannen, van leerlingen. Volgens de onderzoekers heeft het programma een positieve invloed op de samenwerking tussen school, gemeente en andere partners in de wijk, iets dat belangrijk is voor een stimulerende ondersteuningsstructuur. Dit laatste blijkt doordat de meerderheid van de samenwerkingen in deze coalities zijn ontstaan door het programma. Uit het onderzoek blijkt ook dat eisen voor kwaliteit steeds meer worden vastgelegd in schriftelijke kwaliteitsplannen, waardoor de aandacht voor kwaliteit, monitoring, evaluatie en verbetering systematischer wordt. Scholen ervaren ook knelpunten. Zo kan de beschikbaarheid van aanbieders een probleem zijn evenals logistieke uitdagingen zoals ruimtegebrek. Ook het tijdelijke karakter van de regeling wordt genoemd als knelpunt. Ten aanzien van dat laatste worden stappen gezet: zoals eerder met uw Kamer gecommuniceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wordt vanaf 2029 structurele financiering van onder meer het programma School &amp; Omgeving via een aanvullende bekostigingsregeling geregeld.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="008E76A6" w:rsidRDefault="00884055" w14:paraId="4C59DF97" w14:textId="7D00A293">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="008E76A6" w:rsidP="008E76A6" w:rsidRDefault="008E76A6" w14:paraId="284252A4" w14:textId="4E700A9E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="00884055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="008E76A6" w:rsidRDefault="00884055" w14:paraId="5B8795DB" w14:textId="0E2577C2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E76A6" w:rsidR="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D7771">
-[...202 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="00884055" w:rsidP="008E76A6" w:rsidRDefault="00884055" w14:paraId="7B8CD529" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008E76A6" w:rsidR="004E5D09" w:rsidP="008E76A6" w:rsidRDefault="004E5D09" w14:paraId="64DA8798" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008E76A6" w:rsidR="004E5D09" w:rsidSect="00A24F08">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3133DAE9" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00313E9D">
+    <w:p w14:paraId="4911A4CF" w14:textId="77777777" w:rsidR="006350EB" w:rsidRDefault="006350EB" w:rsidP="00884055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D61F789" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25166AB4" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00313E9D">
+    <w:p w14:paraId="3F144C26" w14:textId="77777777" w:rsidR="006350EB" w:rsidRDefault="006350EB" w:rsidP="00884055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68084EDC" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FBF901E" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="1449C863" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="00884055" w:rsidRDefault="00884055" w:rsidP="00884055">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35F213B1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2BCDADE9" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="00884055" w:rsidRDefault="00884055" w:rsidP="00884055">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="29717C6F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="3290019A" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="00884055" w:rsidRDefault="00884055" w:rsidP="00884055">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24B4E67F" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00313E9D">
+    <w:p w14:paraId="12DDA61B" w14:textId="77777777" w:rsidR="006350EB" w:rsidRDefault="006350EB" w:rsidP="00884055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFB6064" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B3B00E8" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00313E9D">
+    <w:p w14:paraId="3A0B3BF8" w14:textId="77777777" w:rsidR="006350EB" w:rsidRDefault="006350EB" w:rsidP="00884055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119E9150" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="507DC38B" w14:textId="54A565E1" w:rsidR="00B527B2" w:rsidRDefault="00B527B2">
+    <w:p w14:paraId="65A806C1" w14:textId="1D0E8819" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36915-3</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 915, nr. 3</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1611FAC1" w14:textId="78E662B0" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="7A180DCD" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Brief vrijwillige ouderbijdrage JEF, 7 april 2026</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief vrijwillige ouderbijdrage JEF, 7 april 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4ACD7DE0" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="07D65CB3" w14:textId="5A51D78F" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 800-VIII-130 </w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 800 VIII, nr. 130 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4862EA51" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="45AEEFCE" w14:textId="18C79663" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Wet van 31 augustus 2020, Stb. 2020, 318.</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Wet van 31 augustus 2020, Stb. 2020, nr. 318.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="127F7311" w14:textId="39D132EF" w:rsidR="00F458D7" w:rsidRDefault="00F458D7">
+    <w:p w14:paraId="63329530" w14:textId="49063997" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E624B0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E624B0">
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F458D7">
-        <w:t>Kamerstukken II, 2023-2024, 3 6410-VIII-61.</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2023-2024, 36 410 VIII, nr. 61.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="15C40D81" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="26924D19" w14:textId="66A882BF" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E624B0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 800-VIII-130</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 800 VIII, nr. 130</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1CEA3246" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00B05B63">
+    <w:p w14:paraId="55A478D2" w14:textId="28346352" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E624B0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>11</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken VIII 2024/25 36 740 VIII, nr. 11</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4C6C3B96" w14:textId="4B447E64" w:rsidR="00B05B63" w:rsidRDefault="00B05B63">
+    <w:p w14:paraId="21BBE7BC" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E624B0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E624B0">
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05B63">
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>https://www.gelijke-kansen.nl/actueel/regionaal-datadashboard</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3E980F9D" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="40B5C9CD" w14:textId="764CB2BE" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B6DB7">
-        <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/03/15/bijlage-2-duo-monitor-schooladvies-en-doorstroomtoets-2023-2024</w:t>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="008E76A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/03/15/bijlage-2-duo-monitor-schooladvies-en-doorstroomtoets-2023-2024</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6A9BC795" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="190B8149" w14:textId="3640FD37" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45E25">
-        <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/12/01/jaarrapport-2025-werkagenda-mbo-en-het-stagepact-prioriteit-1</w:t>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="008E76A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/12/01/jaarrapport-2025-werkagenda-mbo-en-het-stagepact-prioriteit-1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="75449F41" w14:textId="77777777" w:rsidR="00AE5646" w:rsidRDefault="00AE5646" w:rsidP="00AE5646">
+    <w:p w14:paraId="696B8FC1" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="008E76A6" w:rsidRDefault="00884055" w:rsidP="008E76A6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E76A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II, 2024/2025, 31 293, nr. 786</w:t>
+      <w:r w:rsidRPr="008E76A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 31 293, nr. 786</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BEFDE7E" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="396372AF" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="00884055" w:rsidRDefault="00884055" w:rsidP="00884055">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="07A67DE2" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="4D060130" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="00884055" w:rsidRDefault="00884055" w:rsidP="00884055">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="40DBAE1E" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="60438CB0" w14:textId="77777777" w:rsidR="00884055" w:rsidRPr="00884055" w:rsidRDefault="00884055" w:rsidP="00884055">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...843 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C872D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B3852EC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3365,1446 +1388,318 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...257 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1011570889">
+  <w:num w:numId="1" w16cid:durableId="1443264758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1290548540">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...957 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00884055"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006350EB"/>
+    <w:rsid w:val="00884055"/>
+    <w:rsid w:val="008E76A6"/>
+    <w:rsid w:val="00A24F08"/>
+    <w:rsid w:val="00B70FFE"/>
+    <w:rsid w:val="00D221F5"/>
+    <w:rsid w:val="00D44B1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="451E5B85"/>
-  <w15:docId w15:val="{9F8F9720-2134-44BB-A61D-02396268FE22}"/>
+  <w14:docId w14:val="665A05C5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D04BDDD0-6B3C-4C51-8BEF-7B471F2DE80D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4953,1278 +1848,1164 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00884055"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00884055"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00884055"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00884055"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...340 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AE5646"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AE5646"/>
+    <w:rsid w:val="00884055"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00884055"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002E7C3F"/>
+    <w:rsid w:val="008E76A6"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gelijke-kansen.nl/actueel/regionaal-datadashboard" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gelijke-kansen.nl/actueel/regionaal-datadashboard" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/12/01/jaarrapport-2025-werkagenda-mbo-en-het-stagepact-prioriteit-1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/03/15/bijlage-2-duo-monitor-schooladvies-en-doorstroomtoets-2023-2024" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1259</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Words>1214</ap:Words>
+  <ap:Characters>6683</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>55</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8172</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7882</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-24T07:44:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O248JON</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>