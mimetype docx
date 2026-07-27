--- v0 (2026-05-21)
+++ v1 (2026-07-27)
@@ -1975,89 +1975,90 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De Minister van Justitie en Veiligheid</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_3"/>
           <w:id w:val="1288393296"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r w:rsidRPr="009640AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="006E07D8" w:rsidR="009640AB" w:rsidSect="00A11E73">
+    <w:sectPr w:rsidRPr="006E07D8" w:rsidR="009640AB" w:rsidSect="007D1CEF">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
+      <w:docGrid w:linePitch="272"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ACAAA71" w14:textId="77777777" w:rsidR="00291CE7" w:rsidRDefault="00291CE7">
+    <w:p w14:paraId="6731E09C" w14:textId="77777777" w:rsidR="00F57DB0" w:rsidRDefault="00F57DB0">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AC5F2E0" w14:textId="77777777" w:rsidR="00291CE7" w:rsidRDefault="00291CE7">
+    <w:p w14:paraId="51C755BE" w14:textId="77777777" w:rsidR="00F57DB0" w:rsidRDefault="00F57DB0">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58C30FCD" w14:textId="77777777" w:rsidR="00291CE7" w:rsidRDefault="00291CE7">
+    <w:p w14:paraId="6634F03B" w14:textId="77777777" w:rsidR="00F57DB0" w:rsidRDefault="00F57DB0">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -2184,65 +2185,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="138EC4A7" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7679407A" w14:textId="77777777" w:rsidR="00291CE7" w:rsidRDefault="00291CE7">
+    <w:p w14:paraId="0F692077" w14:textId="77777777" w:rsidR="00F57DB0" w:rsidRDefault="00F57DB0">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62178011" w14:textId="77777777" w:rsidR="00291CE7" w:rsidRDefault="00291CE7">
+    <w:p w14:paraId="1656D9E0" w14:textId="77777777" w:rsidR="00F57DB0" w:rsidRDefault="00F57DB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C634582"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D8A2BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -2303,136 +2304,142 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1391154329">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00966A5B"/>
     <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="0004479E"/>
     <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="000B2062"/>
     <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001853F1"/>
     <w:rsid w:val="001A2D56"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00271BC5"/>
     <w:rsid w:val="00291CE7"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="002E5607"/>
     <w:rsid w:val="00360B42"/>
+    <w:rsid w:val="0037760D"/>
     <w:rsid w:val="00412204"/>
     <w:rsid w:val="00540384"/>
     <w:rsid w:val="00597B7F"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006068EE"/>
     <w:rsid w:val="006B2757"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006E07D8"/>
     <w:rsid w:val="006E490A"/>
+    <w:rsid w:val="007D1CEF"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="008528A6"/>
     <w:rsid w:val="0085613C"/>
     <w:rsid w:val="008E7881"/>
     <w:rsid w:val="00914CD5"/>
     <w:rsid w:val="00920010"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009640AB"/>
     <w:rsid w:val="00966A5B"/>
     <w:rsid w:val="009A5477"/>
     <w:rsid w:val="009C64BB"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A012D4"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A42AF5"/>
     <w:rsid w:val="00AB46B4"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B04F1F"/>
     <w:rsid w:val="00B062DA"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C42152"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00DD6DBA"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00EB2B52"/>
     <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F57DB0"/>
     <w:rsid w:val="00F956D4"/>
     <w:rsid w:val="00FB6173"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3918,51 +3925,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
   <ap:Words>467</ap:Words>
   <ap:Characters>2574</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>21</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>3035</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>