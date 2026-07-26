--- v0 (2026-05-21)
+++ v1 (2026-07-26)
@@ -1,3494 +1,1108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="6E575AD4" w14:textId="77777777"/>
-    <w:p w:rsidR="00721AE1" w:rsidP="00211839" w:rsidRDefault="00211839" w14:paraId="631D6DDA" w14:textId="47786AB2">
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00D372BD" w:rsidRDefault="00F05106" w14:paraId="2A6172FC" w14:textId="72CFF355">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>125</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Defensie Industrie Strategie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00D372BD" w:rsidP="00D372BD" w:rsidRDefault="00D372BD" w14:paraId="276B2A1E" w14:textId="7EC4A7EE">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00F05106">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister</w:t>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...5 lines deleted...]
-        <w:t>Het ministerie van Economische Zaken en Klimaat (EZK) zet zich samen met het ministerie van Defensie in voor een hoogwaardige Nederlandse defensie- en veiligheid gerelateerde technologische industriële basis (NLDTIB). Om goed inzicht te krijgen hoe de NLDTIB is opgebouwd, laat EZK tweejaarlijks een onderzoek uitvoeren naar de omvang, structuur en kennis van de NLDTIB</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Economische Zaken en Klimaat en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00FA711A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00D372BD" w14:paraId="520722DE" w14:textId="36B73320">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00D372BD" w:rsidP="00F05106" w:rsidRDefault="00D372BD" w14:paraId="520DC834" w14:textId="2F5F38A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="5F248CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="413EC80F" w14:textId="76D18692">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Economische Zaken en Klimaat (EZK) zet zich samen met het ministerie van Defensie in voor een hoogwaardige Nederlandse defensie- en veiligheid gerelateerde technologische industriële basis (NLDTIB). Om goed inzicht te krijgen hoe de NLDTIB is opgebouwd, laat EZK tweejaarlijks een onderzoek uitvoeren naar de omvang, structuur en kennis van de NLDTIB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="208DCF9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="7B620CDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie van EZK heeft de opdracht verleend aan het onderzoeksbureau Berenschot. Het onderzoek is in de periode januari tot maart van dit jaar uitgevoerd en bevat cijfers over de periode 2023 tot en met 2025. Ten opzichte van het voorgaande onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00FA711A">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd in 2024 zijn er een aantal relevante onderwerpen aan toegevoegd. Het betreft de samenwerking met trans-Atlantische en Europese partners, toegang tot kritieke grondstoffen en de toegang tot financiering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="7B93F317" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FA711A" w:rsidR="00F32A8A" w:rsidP="00810C93" w:rsidRDefault="0037433B" w14:paraId="1E1909E4" w14:textId="4E17FC50">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="75E1A8C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA711A">
-        <w:rPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">De NLDTIB omvat bedrijven in onder meer high-tech, ICT, engineering, maakindustrie, handel en andere specialistische sectoren. De sector beslaat de hele waardeketen, van grondstoffen tot eindproducten, maar telt relatief weinig </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De NLDTIB omvat bedrijven in onder meer high-tech, ICT, engineering, maakindustrie, handel en andere specialistische sectoren. De sector beslaat de hele waardeketen, van grondstoffen tot eindproducten, maar telt relatief weinig Original Equipment Manufacturers (OEM) met een rol als integrator (circa 20%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="6D1491AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Original Equipment Manufacturers (OEM) </w:t>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00211839" w:rsidR="00211839">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="49250997" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek wijst uit dat er in 2025 een sterke toename zichtbaar is van het aantal bedrijven dat tot de NLDTIB wordt gerekend, in 2025 is de totale omvang gestegen naar 1503 ten opzichte van 1050 in 2023. De groei vindt met name plaats in de categorie intelligente systemen, en sluit daarmee aan bij de versterking van industrie op één van de vijf NLD gebieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="2CEDAFD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="357E7CC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De totale defensie- en veiligheid gerelateerde omzet van de NLDTIB-bedrijven is ook toegenomen van €8,0 miljard in 2024 naar €10,2 miljard in 2025, een stijging van 21,5%. Door het hogere aantal toetreders binnen de sector neemt het aandeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aandeel defensie- en veiligheidsgerelateerde omzet</w:t>
-[...121 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">defensie- en veiligheidsgerelateerde omzet af. Gemiddeld is 10,2% van de omzet van deze bedrijven in 2025 defensie- en veiligheidsgerelateerd ten opzichte van 14,9% in 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="5084C8CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="11189F18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De sector verwacht de komende jaren een sterke groei. Het zijn vooral organisaties die actief zijn in de vijf NLD gebieden (radars en sensoren, intelligente systemen, spacetechnologie, slimme materialen, en quantum) en het maritieme domein van de Defensie Strategie voor Industrie en Innovatie (DSII) die een hogere omzetgroei en groei in arbeidsplaatsen voorzien. Bedrijven geven aan de omzet onder huidige omstandigheden met 33% te kunnen opschalen, met een potentiële capaciteit van 67% wanneer randvoorwaarden verbeteren. De belemmeringen die zij hiervoor aanmerken zijn onder anderen, onzekerheid over ordervolumes, complexe en lange aanbestedingsprocedures en arbeidskrapte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="789C12CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="1689BCA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het onderzoek komt naar voren dat de positieve omzetontwikkelingen voornamelijk gedreven is door volumegroei. Prijs- en kostenstijgingen spelen een beperkte rol en er is geen sprake van disproportionele prijsstijgingen, terwijl kostenstijgingen vaak (door langlopende contracten of concurrentieoverwegingen) niet volledig kunnen worden doorberekend. Ongeveer 14% van de bedrijven geeft aan gestegen kosten niet door te rekenen aan klanten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="3D164009" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A5448" w:rsidP="00810C93" w:rsidRDefault="005A5448" w14:paraId="62876710" w14:textId="3A500FCD">
-[...27 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="19A3610E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een strategisch risico op termijn vormt de afname van het exportaandeel. Het exportpercentage was tussen 2019 en 2023 circa 45%, maar is gezakt naar 36% in 2025. De groei van de binnenlandse markt overstijgt de internationale vraag, waardoor binnenlandse omzet sneller toeneemt dan de export. Hoewel de Europese vraag naar defensie producten toeneemt, daalt het Nederlandse marktaandeel in de Europese defensiemarkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="2BCF0A03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005A5448" w:rsidR="005A5448" w:rsidP="00810C93" w:rsidRDefault="005A5448" w14:paraId="3DBEFA5A" w14:textId="43C4DA46">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="40BFEA35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 ervaart circa een op de drie bedrijven uitdaging ten aanzien van financiering van defensie gerelateerde activiteiten. Hier komt naar voren dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>private equity</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een steeds belangrijkere rol speelt, vooral bij nieuwkomers. Bedrijven die via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>private equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5448">
-[...13 lines deleted...]
-    <w:p w:rsidR="00211839" w:rsidRDefault="00656906" w14:paraId="1B3C871F" w14:textId="3E72F1FB">
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden gefinancierd laten gemiddeld een sterkere groei zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="1D88DA48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="262ACCA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...39 lines deleted...]
-      <w:r w:rsidR="000966DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resultaten uit het onderzoek bevestigen de noodzaak voor verdere intensivering van het defensie-industrie en –innovatiebeleid. Het Ministerie van Defensie zal samen met het Ministerie van EZK en andere betrokken departementen hier invulling aan geven. Via de Defensienota 2026, de uitwerking van de motie van Van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lanschot (CDA) over de Defensie Strategie voor Industrie en Innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00F67AC0">
-[...24 lines deleted...]
-    <w:p w:rsidR="00211839" w:rsidRDefault="00211839" w14:paraId="1B34C836" w14:textId="60A1EC19">
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de initiatieven van de Ministeriele Taskforce Toekomstige Welvaart en Vestigingsklimaat alsook de Economische Beleidsanalyse defensie-industrie zullen wij Uw Kamer nader informeren over hoe wij dit gaan doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="52F91979" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1B31" w:rsidRDefault="003B1B31" w14:paraId="711F4A85" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00F05106" w:rsidRDefault="00F05106" w14:paraId="451C783C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bijgaand ontvangt uw Kamer het rapport waarin de resultaten van het periodiek onderzoek zijn verwerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00D372BD" w:rsidRDefault="00F05106" w14:paraId="6358DCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00D372BD" w:rsidP="00D372BD" w:rsidRDefault="00D372BD" w14:paraId="25928D7A" w14:textId="7A24481A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00D372BD" w:rsidRDefault="00F05106" w14:paraId="3B015F0C" w14:textId="57C6730C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00D372BD" w:rsidRDefault="00F05106" w14:paraId="559A4BAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00D372BD" w:rsidP="00D372BD" w:rsidRDefault="00D372BD" w14:paraId="1A751762" w14:textId="655BC0F4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00D372BD" w:rsidRDefault="00F05106" w14:paraId="28F190C3" w14:textId="5FBC91F8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...67 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yeşilgöz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00D372BD" w:rsidRDefault="00F05106" w14:paraId="23D66D3D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00D372BD" w:rsidP="00D372BD" w:rsidRDefault="00D372BD" w14:paraId="75C3E7C9" w14:textId="26808C18">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00F05106" w:rsidP="00D372BD" w:rsidRDefault="00F05106" w14:paraId="560D03DA" w14:textId="40A3C9DD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD" w:rsidR="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D372BD" w:rsidR="00FE0FA3" w:rsidP="00D372BD" w:rsidRDefault="00FE0FA3" w14:paraId="236D2748" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D372BD" w:rsidR="00FE0FA3" w:rsidSect="00DE130C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F74DD0" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199">
+    <w:p w14:paraId="7B683587" w14:textId="77777777" w:rsidR="00AE5125" w:rsidRDefault="00AE5125" w:rsidP="00F05106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447118B4" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02C2865F" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199">
+    <w:p w14:paraId="44BD848C" w14:textId="77777777" w:rsidR="00AE5125" w:rsidRDefault="00AE5125" w:rsidP="00F05106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA9A2C8" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FA020D1" w14:textId="77777777" w:rsidR="00112214" w:rsidRPr="00BC3B53" w:rsidRDefault="00112214" w:rsidP="008C356D">
+  <w:p w14:paraId="6AD98C7D" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00F05106" w:rsidRDefault="00F05106" w:rsidP="00F05106">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="2D6C1F71" w14:textId="77777777" w:rsidR="00112214" w:rsidRPr="00BC3B53" w:rsidRDefault="00112214" w:rsidP="008C356D">
+  <w:p w14:paraId="1FA99E71" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00F05106" w:rsidRDefault="00F05106" w:rsidP="00F05106">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="27FEF02B" w14:textId="77777777" w:rsidR="00112214" w:rsidRPr="00BC3B53" w:rsidRDefault="00112214" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D10EC1F" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00F05106" w:rsidRDefault="00F05106" w:rsidP="00F05106">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F14253F" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199">
+    <w:p w14:paraId="3C5CC7FA" w14:textId="77777777" w:rsidR="00AE5125" w:rsidRDefault="00AE5125" w:rsidP="00F05106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E59A75" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07739C76" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199">
+    <w:p w14:paraId="4DF15805" w14:textId="77777777" w:rsidR="00AE5125" w:rsidRDefault="00AE5125" w:rsidP="00F05106">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79461C34" w14:textId="77777777" w:rsidR="00C92199" w:rsidRDefault="00C92199"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5E792340" w14:textId="17AEB486" w:rsidR="00112214" w:rsidRPr="00211839" w:rsidRDefault="00112214">
+    <w:p w14:paraId="751C14F1" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00D372BD" w:rsidRDefault="00F05106" w:rsidP="00D372BD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> en veiligheidsgerelateerde technologische industriële basis’’ (NLDTIB) 2024 </w:t>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het rapport ‘’De Nederlandse defensie- en veiligheidsgerelateerde technologische industriële basis’’ (NLDTIB) 2024 </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00211839">
+        <w:r w:rsidRPr="00D372BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Nederlandse defensie- en veiligheid gerelateerde technologische industriële basis 2024 | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0B695DCF" w14:textId="7CE59674" w:rsidR="000966DE" w:rsidRPr="000966DE" w:rsidRDefault="000966DE">
+    <w:p w14:paraId="515C48E0" w14:textId="23A6BF6D" w:rsidR="00F05106" w:rsidRPr="00D372BD" w:rsidRDefault="00F05106" w:rsidP="00D372BD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D372BD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D372BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van Van Lanschot (CDA) over de Defensie Strategie voor Industrie en Innovatie, Kamerstuk 36 800 X, nr. 48.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="11DE10B3" w14:textId="77777777" w:rsidR="00112214" w:rsidRDefault="00112214" w:rsidP="008C356D">
+  <w:p w14:paraId="2BA2B808" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00F05106" w:rsidRDefault="00F05106" w:rsidP="00F05106">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...533 lines deleted...]
-  <w:p w14:paraId="62AEC2DF" w14:textId="77777777" w:rsidR="00112214" w:rsidRPr="00BC4AE3" w:rsidRDefault="00112214" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2F0E42EF" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00F05106" w:rsidRDefault="00F05106" w:rsidP="00F05106">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57F6D8D6" w14:textId="77777777" w:rsidR="00F05106" w:rsidRPr="00F05106" w:rsidRDefault="00F05106" w:rsidP="00F05106">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...675 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00F05106"/>
+    <w:rsid w:val="00031218"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004718D4"/>
+    <w:rsid w:val="00847A8A"/>
+    <w:rsid w:val="0088628E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AE5125"/>
+    <w:rsid w:val="00D372BD"/>
+    <w:rsid w:val="00DE130C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E35B29"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="386D7275"/>
+  <w14:docId w14:val="2695DB29"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B34112C-43B5-4716-A0D6-264683119352}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3510,74 +1124,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3726,1132 +1341,1188 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F05106"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F05106"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F05106"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F05106"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F05106"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F05106"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00F05106"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05106"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00F05106"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00211839"/>
+    <w:rsid w:val="00F05106"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Onopgelostemelding1">
-[...95 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D372BD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/05/27/rapport-nldtib-nederlandse-defensie-en-veiligheid-gerelateerde-technologische-industrie-le-basis-2024-berenschot" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>722</ap:Words>
-  <ap:Characters>3974</ap:Characters>
+  <ap:Words>755</ap:Words>
+  <ap:Characters>4156</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
+  <ap:Lines>34</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4687</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4902</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>