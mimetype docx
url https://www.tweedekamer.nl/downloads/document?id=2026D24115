--- v0 (2026-05-21)
+++ v1 (2026-07-12)
@@ -1,4182 +1,1331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0071618F" w:rsidR="00FC4AFA" w:rsidP="0017227A" w:rsidRDefault="002A385E" w14:paraId="57166283" w14:textId="531F1AB0">
+    <w:p w:rsidRPr="00970124" w:rsidR="00970124" w:rsidRDefault="00D13224" w14:paraId="7CC7936A" w14:textId="2467C0DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk167452002" w:id="0"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>587</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Justitiële Inrichtingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00970124" w:rsidP="00970124" w:rsidRDefault="00970124" w14:paraId="5B414B9A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1122</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00970124" w:rsidP="00970124" w:rsidRDefault="00970124" w14:paraId="5E3E778E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">. Elk jaar stelt het ministerie van Justitie en Veiligheid (JenV) in het kader van de begrotingsvoorbereiding de zogeheten PMJ-ramingen op die uit het Prognosemodel Justitiële Ketens (PMJ) volgen. Onderdeel van de PMJ-ramingen zijn ook de capaciteitsramingen </w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00970124" w14:paraId="138042AC" w14:textId="2EFDB372">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In deze jaarlijkse Kamerbrief gaan wij, mede namens de minister van Asiel en Migratie, in op de werking van het PMJ-model en de ramingen tot en met 2031. Elk jaar stelt het ministerie van Justitie en Veiligheid (JenV) in het kader van de begrotingsvoorbereiding de zogeheten PMJ-ramingen op die uit het Prognosemodel Justitiële Ketens (PMJ) volgen. Onderdeel van de PMJ-ramingen zijn ook de capaciteitsramingen </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk197591533" w:id="1"/>
-      <w:r w:rsidRPr="0071618F" w:rsidR="0017227A">
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor vreemdelingenbewaring (DJI)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="0071618F" w:rsidR="0017227A">
-[...14 lines deleted...]
-        <w:t>-begroting</w:t>
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Deze capaciteitsraming heeft betrekking op de AenM-begroting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0071618F" w:rsidR="00A61538">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00DE4436" w:rsidP="0017227A" w:rsidRDefault="00DE4436" w14:paraId="7516EDA3" w14:textId="77777777">
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="3A8A8053" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="006A3D0E" w:rsidP="00984E92" w:rsidRDefault="0017227A" w14:paraId="171AA371" w14:textId="763D7654">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="6E69C0B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Werking van het Prognosemodel Justitiële Ketens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0071618F" w:rsidR="00984E92" w:rsidP="00984E92" w:rsidRDefault="00984E92" w14:paraId="3FB34A03" w14:textId="05187A5B">
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="6A1276FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00984E92" w:rsidP="00984E92" w:rsidRDefault="00984E92" w14:paraId="3E1B364E" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het PMJ raamt de ontwikkeling van de capaciteitsbehoefte in de strafrechtelijke, civielrechtelijke en bestuursrechtelijke keten. Ook kan met het PMJ inzichtelijk worden gemaakt wat de te verwachten gevolgen zijn van ontwikkelingen bij de ene ketenpartner voor de andere ketenpartners in de justitiële keten. De PMJ-ramingen worden opgesteld in aantallen producten, zoals aantallen rechtszaken, aantallen toevoegingen voor de rechtsbijstand en de behoefte aan (cel)capaciteit. Het PMJ is een ketenmodel op macroniveau, gebaseerd op een analyse van historische reeksen en exogene factoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="616B6102" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00984E92" w:rsidP="00984E92" w:rsidRDefault="00984E92" w14:paraId="4A13A55C" w14:textId="3FBB8F76">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="6F758428" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="006C4713" w:rsidP="00E931E6" w:rsidRDefault="006C4713" w14:paraId="24EE1CE5" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ontwikkelingen in de samenleving die geheel of grotendeels buiten de invloedssfeer van JenV liggen zijn het startpunt voor het PMJ. Dergelijke ontwikkelingen kunnen gevolgen hebben voor het ontstaan van criminaliteit en rechtsproblemen en daarmee voor het beroep op de justitiële ketens. De ontwikkelingen kunnen grofweg in vier categorieën worden ingedeeld, namelijk demografische, economische, maatschappelijke en overige ontwikkelingen. Hierbij valt te denken aan de mogelijke gevolgen van ontwikkelingen in sociale cohesie, maatschappelijke ongelijkheid, botsing van culturen en welvaart. Zo worden de veranderende trends in de maatschappij in beeld gebracht en meegenomen in het PMJ-model. Het PMJ beschrijft de kwantitatieve verbanden tussen deze ontwikkelingen en de criminaliteit of het beroep op rechtshulp en rechtspraak. Ook brengt het PMJ de samenhang tussen de ontwikkelingen in criminaliteit en het beroep op rechtshulp en rechtspraak en de ontwikkelingen in de rest van de justitiële ketens in beeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0A5BEB18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="0017227A" w:rsidP="00E931E6" w:rsidRDefault="0017227A" w14:paraId="3341622E" w14:textId="743B6066">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0356B53D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="0017227A" w:rsidP="0017227A" w:rsidRDefault="0017227A" w14:paraId="6E604298" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De PMJ-ramingen bestaan uit twee delen. Het eerste deel betreft de capaciteitsbehoefte in de ketens bij ongewijzigd beleid, de zogeheten ‘beleidsneutrale raming’, opgesteld door het Wetenschappelijk Onderzoek- en Datacentrum (WODC) in samenwerking met de Raad voor de Rechtspraak (Rvdr). Dit gebeurt middels een econometrisch model, waarbij gebruik gemaakt wordt van gevonden statistische verbanden tussen de externe demografische, economische, maatschappelijke en overige ontwikkelingen vanuit data van onder andere het CPB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en CBS en ontwikkelingen in de verschillende ketens. Het tweede deel van de PMJ-ramingen betreft de kwantitatieve effecten van nieuwe wet- en regelgeving evenals andere voorgestelde (beleids-) maatregelen die naar verwachting invloed hebben op de capaciteitsbehoefte. Dit gebeurt door alle ketenpartners in afstemming met elkaar en ten dele met het WODC. Het gaat om zaken die invloed hebben op de capaciteit, oftewel die zorgen dat de behoefte aan een product meer of minder wordt (de kwantiteit). Als beleidsaanpassingen invloed hebben op de capaciteitsbehoefte worden de PMJ-ramingen bijgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="30739D82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="006A3D0E" w:rsidP="0017227A" w:rsidRDefault="0017227A" w14:paraId="48B2E4E0" w14:textId="2EF17C23">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="5E6E4E7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="005A6D1D" w:rsidP="0017227A" w:rsidRDefault="0017227A" w14:paraId="7CB91FD7" w14:textId="5ED29B80">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitkomsten PMJ-ramingen tot en met 2031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="48C59EBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="0071618F">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De geraamde capaciteitsbehoeftes in de drie ketens zijn als bijlagen bij deze brief gevoegd. In bijlage 1 zijn de PMJ-capaciteitsramingen tot en met 2031 opgenomen. Het cahier van het WODC en de Rvdr met hierin de beleidsneutrale ramingen vindt u in bijlage 2. Het cahier is ook op de website van het WODC gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0071618F">
-[...73 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="005A6D1D" w:rsidP="0017227A" w:rsidRDefault="005A6D1D" w14:paraId="066EB2C2" w14:textId="77777777">
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ten opzichte van de PMJ-ramingen van vorig jaar zijn er in de beleidsneutrale ramingen drie reeksen toegevoegd voor Slachtofferhulp Nederland (SHN): “Informeren via offline kanalen; chats” (deze reeks is opgenomen in de bestaande reeks “Informatie en advies (offline)”), “Informeren via online kanalen: community" en "Informeren via online kanalen: video's” (de laatste twee reeksen zijn toegevoegd aan de bestaande reeks “Online dienstverlening”. Daarnaast is de wijziging van de voorwaardelijke invrijheidsstelling (vi-regeling) verwerkt in de beleidsneutrale ramingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="6067EBF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00D32204" w:rsidP="0017227A" w:rsidRDefault="0017227A" w14:paraId="2E6625E8" w14:textId="01341BDE">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0DD42FC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Beleidsneutrale</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Beleidsneutrale ramingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="2038F4D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ramingen</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00B268FA" w:rsidP="0017227A" w:rsidRDefault="00B268FA" w14:paraId="5ACC1B0D" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="44152A34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Opsporing, vervolging en berechting van misdrijven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0071618F" w:rsidR="005F6785" w:rsidP="005F6785" w:rsidRDefault="005F6785" w14:paraId="0919B31C" w14:textId="64AD54B9">
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="7B00E7C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het aantal geregistreerde misdrijven neemt naar verwachting toe met 0,9% per jaar in de periode 2025-2031. Aangezien de bevolking in dezelfde periode naar verwachting </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:t>Het aantal geregistreerde misdrijven neemt naar verwachting toe met 0,9% per jaar in de periode 2025-2031. Aangezien de bevolking in dezelfde periode naar verwachting groeit met 0,4%, zal de geregistreerde criminaliteit per hoofd van de bevolking naar verwachting stijgen met 0,5%. Het aantal geregistreerde verdachten stijgt met minder dan 1% per jaar in deze periode. Het aantal ondervonden delicten door slachtoffers neemt naar verwachting toe met gemiddeld 3% per jaar in de periode 2025-2031. De instroom van rechtbankzaken bij het Openbaar Ministerie (OM) neemt naar verwachting met minder dan 1% per jaar toe in de periode 2025-2031. Het verwachte aantal beslissingen (incl. dagvaardingen) van het OM zal ook met minder dan 1% per jaar toenemen. Het aantal schuldigverklaringen van de zittende magistratuur (ZM) zal naar schatting gelijk blijven in deze periode. Voor verdachten zal het aantal reguliere straftoevoegingen naar verwachting met minder dan 1% per jaar toenemen in de periode 2025-2031. Het verwachte aantal ambtshalve straftoevoegingen zal ongeveer gelijk blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="6CC8A3CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">groeit </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00EC110B" w:rsidP="005F6785" w:rsidRDefault="00EC110B" w14:paraId="0F7AC36B" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="68408F2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tenuitvoerlegging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0071618F" w:rsidR="005F6785" w:rsidP="005F6785" w:rsidRDefault="005F6785" w14:paraId="1DACAD34" w14:textId="673F1F1A">
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0FC1382B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De capaciteitsbehoefte van het gevangeniswezen neemt volgens de raming van het model toe met gemiddeld 2% per jaar in de periode 2025-2031 omdat verwacht wordt dat zowel het aantal verdachten in voorlopige hechtenis als de gemiddelde duur van de voorlopige hechtenis zullen toenemen. Ook wordt verwacht dat het aantal opgelegde vrijheidsstraffen zal stijgen, maar dat de gemiddelde duur van de opgelegde vrijheidsstraffen zal dalen. Omdat de verwachte toename in het aantal groter is dan de verwachte afname van de gemiddelde duur, zullen opgelegde vrijheidsstraffen naar verwachting een opwaarts effect hebben op de capaciteitsbehoefte van het gevangeniswezen. De capaciteitsbehoefte van de forensisch psychiatrische centra (</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:t xml:space="preserve">De capaciteitsbehoefte van het gevangeniswezen neemt volgens de raming van het model toe met gemiddeld 2% per jaar in de periode 2025-2031 omdat verwacht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>FPC’s</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>wordt dat zowel het aantal verdachten in voorlopige hechtenis als de gemiddelde duur van de voorlopige hechtenis zullen toenemen. Ook wordt verwacht dat het aantal opgelegde vrijheidsstraffen zal stijgen, maar dat de gemiddelde duur van de opgelegde vrijheidsstraffen zal dalen. Omdat de verwachte toename in het aantal groter is dan de verwachte afname van de gemiddelde duur, zullen opgelegde vrijheidsstraffen naar verwachting een opwaarts effect hebben op de capaciteitsbehoefte van het gevangeniswezen. De capaciteitsbehoefte van de forensisch psychiatrische centra (FPC’s) stijgt naar verwachting met 2% per jaar omdat de verwachte instroom en bezetting van ter beschikking gestelden zullen toenemen. De capaciteitsbehoefte vreemdelingenbewaring zal naar schatting nagenoeg gelijk blijven in de periode 2025-2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="02949168" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) stijgt naar verwachting met 2% per jaar omdat de verwachte instroom en bezetting van ter beschikking </w:t>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="005F6785" w:rsidP="005F6785" w:rsidRDefault="005F6785" w14:paraId="0D18D102" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="189AF6B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Jeugd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0071618F" w:rsidR="005F6785" w:rsidP="005F6785" w:rsidRDefault="005F6785" w14:paraId="59876C0F" w14:textId="77777777">
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0BF752E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het aantal Halt-verwijzingen blijft in deze </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:t>Het aantal Halt-verwijzingen blijft in deze beleidsneutrale raming naar verwachting gelijk in de periode 2025-2031. De capaciteitsbehoefte van de justitiële jeugdinrichtingen neemt naar verwachting toe met ruim 1% per jaar omdat verwacht wordt dat zowel het aantal maatregelen tot plaatsing in een inrichting voor jeugdigen (PIJ-maatregel), het aantal jeugddetenties en het aantal minderjarige verdachten in voorlopige hechtenis zullen toenemen. De verwachte gemiddelde duur van jeugddetenties en de verwachte gemiddelde duur van de voorlopige hechtenis blijven vrijwel gelijk in de periode 2025-2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="2A33330B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>beleidsneutrale</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="005F6785" w:rsidP="005F6785" w:rsidRDefault="005F6785" w14:paraId="6577427E" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0939F468" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Civiele en bestuursrechtspraak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0071618F" w:rsidR="005F6785" w:rsidP="005F6785" w:rsidRDefault="005F6785" w14:paraId="5D270B9C" w14:textId="2543A7C2">
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="0F61F13B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071618F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De instroom van dagvaardingen bij de sector civiel van de rechtbanken neemt naar schatting toe met ruim 1% per jaar in de periode 2025-2031. De instroom van verzoekschriften in handelszaken zal naar verwachting met ongeveer 2% per jaar toenemen, terwijl voor familiezaken een stijging van gemiddeld 1% per jaar wordt verwacht. De instroom van dagvaardingen bij de sector kanton van de rechtbanken zal naar verwachting toenemen met minder dan 2% per jaar terwijl de instroom van verzoekschriften bij de sector kanton zal toenemen met minder dan 1% per jaar. De instroom van voorlopige voorzieningen zal afnemen met minder dan 2% per jaar.</w:t>
-[...138 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00530EBF" w:rsidP="00530EBF" w:rsidRDefault="00530EBF" w14:paraId="71DF04DA" w14:textId="6B53907C">
+        <w:t>De instroom van dagvaardingen bij de sector civiel van de rechtbanken neemt naar schatting toe met ruim 1% per jaar in de periode 2025-2031. De instroom van verzoekschriften in handelszaken zal naar verwachting met ongeveer 2% per jaar toenemen, terwijl voor familiezaken een stijging van gemiddeld 1% per jaar wordt verwacht. De instroom van dagvaardingen bij de sector kanton van de rechtbanken zal naar verwachting toenemen met minder dan 2% per jaar terwijl de instroom van verzoekschriften bij de sector kanton zal toenemen met minder dan 1% per jaar. De instroom van voorlopige voorzieningen zal afnemen met minder dan 2% per jaar. De instroom van belastingzaken in eerste aanleg neemt naar verwachting toe met gemiddeld 2% per jaar in de periode 2025-2031. De verwachte instroom van overige bestuurszaken zal toenemen met gemiddeld 1% per jaar. Zowel het aantal civiele toevoegingen (excl. asiel- en vreemdelingenzaken, incl. mediation en ambtshalve Wvggz/Wzd) als het aantal bestuursrechtelijke toevoegingen (incl. ambtshalve vreemdelingenbewaring, mediation en vreemdelingenzaken) blijven naar verwachting nagenoeg gelijk in de periode 2025-2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="3B7027CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00530EBF" w:rsidP="00530EBF" w:rsidRDefault="00530EBF" w14:paraId="13CA2000" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="78A508A2" w14:textId="1D940062">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00530EBF" w:rsidP="00530EBF" w:rsidRDefault="00530EBF" w14:paraId="4C3A5CC4" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="2E44A81C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00530EBF" w:rsidP="00530EBF" w:rsidRDefault="00530EBF" w14:paraId="7605B0F4" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="1AF2034E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="00530EBF" w:rsidP="00530EBF" w:rsidRDefault="00530EBF" w14:paraId="5362741B" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00D13224" w14:paraId="24933C9D" w14:textId="6658BD11">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="0017227A" w:rsidP="004E08EA" w:rsidRDefault="00530EBF" w14:paraId="16291F5C" w14:textId="5C434CD6">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="00D13224" w:rsidP="00970124" w:rsidRDefault="00970124" w14:paraId="5DD11CCC" w14:textId="5499B1FA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="0071618F" w:rsidR="004D2652" w:rsidP="004E08EA" w:rsidRDefault="004D2652" w14:paraId="6B8E90E9" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970124" w:rsidR="00D13224">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00970124" w:rsidR="004E5D09" w:rsidP="00970124" w:rsidRDefault="004E5D09" w14:paraId="3A4AB565" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...91 lines deleted...]
-    <w:sectPr w:rsidRPr="004E08EA" w:rsidR="004D2652">
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00970124" w:rsidR="004E5D09" w:rsidSect="005753AD">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150B96EB" w14:textId="77777777" w:rsidR="00CA1698" w:rsidRDefault="00CA1698">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5468AEF2" w14:textId="77777777" w:rsidR="008E0566" w:rsidRDefault="008E0566" w:rsidP="00D13224">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="158CE57E" w14:textId="77777777" w:rsidR="00CA1698" w:rsidRDefault="00CA1698">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2751E0A6" w14:textId="77777777" w:rsidR="008E0566" w:rsidRDefault="008E0566" w:rsidP="00D13224">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...63 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37770D51" w14:textId="77777777" w:rsidR="00921D93" w:rsidRDefault="00921D93">
+  <w:p w14:paraId="0CD5AD9F" w14:textId="77777777" w:rsidR="00F50F3F" w:rsidRPr="00D13224" w:rsidRDefault="00F50F3F" w:rsidP="00D13224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F20CA5B" w14:textId="77777777" w:rsidR="00974D74" w:rsidRDefault="00974D74">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="4E63AD7B" w14:textId="77777777" w:rsidR="00F50F3F" w:rsidRPr="00D13224" w:rsidRDefault="00F50F3F" w:rsidP="00D13224">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="498F459F" w14:textId="77777777" w:rsidR="00921D93" w:rsidRDefault="00921D93">
+  <w:p w14:paraId="3B9C04B1" w14:textId="77777777" w:rsidR="00F50F3F" w:rsidRPr="00D13224" w:rsidRDefault="00F50F3F" w:rsidP="00D13224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A5592CC" w14:textId="77777777" w:rsidR="00CA1698" w:rsidRDefault="00CA1698">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5684C14F" w14:textId="77777777" w:rsidR="008E0566" w:rsidRDefault="008E0566" w:rsidP="00D13224">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="088FC661" w14:textId="77777777" w:rsidR="00CA1698" w:rsidRDefault="00CA1698">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F957A6B" w14:textId="77777777" w:rsidR="008E0566" w:rsidRDefault="008E0566" w:rsidP="00D13224">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="48456AFD" w14:textId="144CDDF6" w:rsidR="0017227A" w:rsidRPr="00B92787" w:rsidRDefault="0017227A" w:rsidP="0017227A">
+    <w:p w14:paraId="32C3542C" w14:textId="77777777" w:rsidR="00D13224" w:rsidRPr="00970124" w:rsidRDefault="00D13224" w:rsidP="00970124">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020093D">
+      <w:r w:rsidRPr="00970124">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE4436">
-        <w:rPr>
+      <w:r w:rsidRPr="00970124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> Cahier WODC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0020093D" w:rsidRPr="00DE4436">
+        <w:r w:rsidRPr="00970124">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.wodc.nl/onderzoek-in-uitvoering/statistiek-en-monitoring/prognose-justitiele-ketens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F6AE495" w14:textId="77777777" w:rsidR="00921D93" w:rsidRDefault="00921D93">
+  <w:p w14:paraId="61083E4A" w14:textId="77777777" w:rsidR="00F50F3F" w:rsidRPr="00D13224" w:rsidRDefault="00F50F3F" w:rsidP="00D13224">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CFDCA42" w14:textId="77777777" w:rsidR="00974D74" w:rsidRDefault="0017227A">
-[...424 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0C9EB07F" w14:textId="77777777" w:rsidR="00F50F3F" w:rsidRPr="00D13224" w:rsidRDefault="00F50F3F" w:rsidP="00D13224">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29684528" w14:textId="77777777" w:rsidR="00974D74" w:rsidRDefault="0017227A">
-[...1238 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="52E743CC" w14:textId="77777777" w:rsidR="00F50F3F" w:rsidRPr="00D13224" w:rsidRDefault="00F50F3F" w:rsidP="00D13224">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...836 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0017227A"/>
-[...185 lines deleted...]
-    <w:rsid w:val="00FC6D56"/>
+    <w:rsidRoot w:val="00D13224"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005753AD"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="008E0566"/>
+    <w:rsid w:val="00970124"/>
+    <w:rsid w:val="00B950B8"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rsid w:val="00D221F5"/>
+    <w:rsid w:val="00F50F3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FA5C6DA"/>
+  <w14:docId w14:val="47DE6F07"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A7CA6DD9-AE22-41E2-BF82-22035E7D0A38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4201,75 +1350,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4304,55 +1453,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4424,1065 +1573,841 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00D13224"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...295 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...214 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Referentiegegevens"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00D13224"/>
     <w:pPr>
       <w:spacing w:line="140" w:lineRule="exact"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="broodtekstChar"/>
     <w:qFormat/>
-    <w:rsid w:val="0017227A"/>
+    <w:rsid w:val="00D13224"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="0017227A"/>
-[...6 lines deleted...]
-      <w:color w:val="auto"/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="0017227A"/>
+    <w:rsid w:val="00D13224"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
-    <w:rsid w:val="0017227A"/>
+    <w:rsid w:val="00D13224"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0017227A"/>
+    <w:rsid w:val="00D13224"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0017227A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D13224"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00530EBF"/>
-[...7 lines deleted...]
-      <w:color w:val="auto"/>
+    <w:rsid w:val="00D13224"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="broodtekstChar">
     <w:name w:val="broodtekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="broodtekst"/>
     <w:locked/>
-    <w:rsid w:val="00280010"/>
+    <w:rsid w:val="00D13224"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...63 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wodc.nl/onderzoek-in-uitvoering/statistiek-en-monitoring/prognose-justitiele-ketens" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5647,65 +2572,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5726,65 +2651,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7034</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1306</ap:Words>
+  <ap:Characters>7185</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8296</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8475</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>