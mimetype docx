--- v0 (2026-05-21)
+++ v1 (2026-08-10)
@@ -50,195 +50,189 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="25D64838" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="597447541"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="FD1FD7A82571431BBAEF00CB66FBB1D4"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="004F1318" w14:paraId="7458979E" w14:textId="68C80F02">
+              <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="000F7CEA" w14:paraId="7458979E" w14:textId="389A4A72">
                 <w:pPr>
                   <w:pStyle w:val="Tussenkop"/>
                 </w:pPr>
                 <w:r>
                   <w:t>N</w:t>
                 </w:r>
                 <w:r w:rsidR="0051643E">
                   <w:t>otitie</w:t>
                 </w:r>
                 <w:r>
-                  <w:t xml:space="preserve"> van een lid </w:t>
+                  <w:t xml:space="preserve"> van een lid</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w14:paraId="05BD8981" w14:textId="77777777"/>
-          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00607A5B" w14:paraId="5350CC24" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00000000" w14:paraId="5350CC24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblAan"/>
                 <w:id w:val="-1576117823"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="D88AA316FF0E4DC8863B9B3B1473FD19"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Aan</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtCommissies"/>
               <w:tag w:val="txtCommissies"/>
               <w:id w:val="266655824"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="710A370393144923BE305D43EC47D7B0"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="006E4D7A" w14:paraId="5DB45658" w14:textId="2E6ECC6A">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
                 <w:r>
                   <w:t xml:space="preserve">Leden van de vaste commissie voor </w:t>
                 </w:r>
                 <w:r w:rsidR="00FF6294">
                   <w:t>EZ</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00607A5B" w14:paraId="6A6162EE" w14:textId="77777777">
+          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00000000" w14:paraId="6A6162EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:tag w:val="lblDatum"/>
                 <w:id w:val="-2140411034"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="2B7ED905E2064F9BB9CCC48502736D22"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000211BE" w:rsidR="004C7750">
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Datum"/>
               <w:tag w:val="dtmDatum"/>
               <w:id w:val="193665119"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="A64D0D4E6E784FEFBA945D40859C18FD"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
               <w:date w:fullDate="2025-05-21T00:00:00Z">
                 <w:dateFormat w:val="d MMMM yyyy"/>
                 <w:lid w:val="nl-NL"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidRPr="000211BE" w:rsidR="000678E6" w:rsidP="000678E6" w:rsidRDefault="004C5A73" w14:paraId="351D330E" w14:textId="3476AC7A">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:t>21 mei 2025</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtAfzenderPersoonlijk"/>
               <w:tag w:val="txtAfzenderPersoonlijk"/>
               <w:id w:val="1145699291"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="2AFF5C01E0C74458A55456E8B81CD4C9"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="006E4D7A" w:rsidP="00A456A1" w:rsidRDefault="00F202A6" w14:paraId="08740FDA" w14:textId="19E18510">
                 <w:pPr>
                   <w:pStyle w:val="Afzendergegevens"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Arend Kisteman</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="006E4D7A" w:rsidP="00A456A1" w:rsidRDefault="006E4D7A" w14:paraId="6790D33E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Afzendergegevens"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00A456A1" w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="00A456A1" w14:paraId="3A04E271" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Afzendergegevens"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D712DA" w:rsidRDefault="00D712DA" w14:paraId="686FD89F" w14:textId="77777777"/>
@@ -255,203 +249,213 @@
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="79729B59" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00607A5B" w14:paraId="37B3DE46" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00000000" w14:paraId="37B3DE46" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblTeBetrekkenBij"/>
                 <w:id w:val="1546945238"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F41C63A536D14C5BAB022EE8AF7771FC"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Te betrekken bij</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Te betrekken bij"/>
               <w:tag w:val="txtTeBetrekkenBij"/>
               <w:id w:val="8726486"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="1405A527C96E4C29857138925D867CA4"/>
               </w:placeholder>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="006E3A7F" w:rsidP="006E3A7F" w:rsidRDefault="006E4D7A" w14:paraId="0A63054A" w14:textId="4EBD2B88">
+              <w:p w:rsidR="006E3A7F" w:rsidP="006E3A7F" w:rsidRDefault="006E4D7A" w14:paraId="0A63054A" w14:textId="7B62CD08">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Procedurevergadering</w:t>
+                  <w:t xml:space="preserve">Procedurevergadering </w:t>
                 </w:r>
-                <w:r w:rsidR="0070208A">
-                  <w:t xml:space="preserve"> 26 mei</w:t>
+                <w:r w:rsidR="000F7CEA">
+                  <w:t>van 26 mei 2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="006E3A7F" w:rsidP="00B94A75" w:rsidRDefault="006E3A7F" w14:paraId="13CEA3E7" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val="txtTitel"/>
         <w:id w:val="-1474901945"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="B781E73266A446AD801C76EA14411806"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidRPr="006E4D7A" w:rsidR="008C3B2E" w:rsidP="008C3B2E" w:rsidRDefault="006E4D7A" w14:paraId="3CBE9BA5" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Titel"/>
             <w:rPr>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006E4D7A">
             <w:rPr>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>Invulling trialoog Dag van de Publieke Dienstverlening</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidRPr="001765A4" w:rsidR="0051643E" w:rsidP="0051643E" w:rsidRDefault="0051643E" w14:paraId="7765DB96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1-Zondernummer"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc197884918" w:id="0"/>
       <w:r w:rsidRPr="001765A4">
         <w:t>Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="001E37DA" w:rsidP="001E37DA" w:rsidRDefault="001E37DA" w14:paraId="09853151" w14:textId="77777777">
+    <w:p w:rsidR="001E37DA" w:rsidP="001E37DA" w:rsidRDefault="001E37DA" w14:paraId="09853151" w14:textId="75DB06DE">
       <w:r>
         <w:t xml:space="preserve">Op </w:t>
       </w:r>
       <w:r w:rsidRPr="00206070">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">woensdag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">17 </w:t>
       </w:r>
       <w:r w:rsidRPr="00206070">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>juni 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6C77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vindt de jaarlijkse </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6C77">
         <w:t>Dag van de Publieke Dienst</w:t>
       </w:r>
       <w:r>
         <w:t>verlening plaats</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6C77">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Op deze dag worden zgn. trialogen georganiseerd; gesprekken tussen politiek, beleid en uitvoering over knelpunten, dilemma’s en afwegingen. Voor de commissie J&amp;V is er een trialoog over </w:t>
+        <w:t xml:space="preserve"> Op deze dag worden zgn. trialogen georganiseerd; gesprekken tussen politiek, beleid en uitvoering over knelpunten, dilemma’s en afwegingen. Voor de commissie </w:t>
+      </w:r>
+      <w:r w:rsidR="003F18F5">
+        <w:t>EZ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is er een trialoog over </w:t>
       </w:r>
       <w:r w:rsidRPr="00914D1D">
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aanpak personen verward en onbegrepen gedrag</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F18F5" w:rsidR="003F18F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>WBSO (Wet Bevordering Speur- en Ontwikkelingswerk)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Een trialoog is vooral zinvol als meerdere commissieleden deelnemen; daarom nodigt de organisatie u van harte hiervoor uit. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E37DA" w:rsidP="001E37DA" w:rsidRDefault="001E37DA" w14:paraId="55C1A027" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D26BC0" w:rsidR="001E37DA" w:rsidP="001E37DA" w:rsidRDefault="001E37DA" w14:paraId="0029ED0F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26BC0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Praktisch</w:t>
       </w:r>
       <w:r>
@@ -685,113 +689,132 @@
             <w:pPr>
               <w:pStyle w:val="Citaatkop"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">‘Aanpak personen verward en onbegrepen gedrag’ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04CD7">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>tijdens de Dag van de Publieke Dienstverlening op 17 juni 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0051643E" w:rsidP="001E37DA" w:rsidRDefault="00AB35EC" w14:paraId="75FCFC55" w14:textId="77777777">
+    <w:p w:rsidR="007D1934" w:rsidP="001E37DA" w:rsidRDefault="007D1934" w14:paraId="19D90598" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007D1934" w:rsidP="001E37DA" w:rsidRDefault="007D1934" w14:paraId="79E3A157" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0051643E" w:rsidP="001E37DA" w:rsidRDefault="00AB35EC" w14:paraId="75FCFC55" w14:textId="35B8495F">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB513F" w:rsidP="0051643E" w:rsidRDefault="00AC1821" w14:paraId="4DF86C2D" w14:textId="59608C46">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk227071801" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk230277913" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk227071801" w:id="2"/>
       <w:r w:rsidRPr="00AC1821">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Onderwerp:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6294" w:rsidR="00FF6294">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>WBSO (Wet Bevordering Speur- en Ontwikkelingswerk)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="00F6087E" w:rsidP="0051643E" w:rsidRDefault="00F6087E" w14:paraId="56D65090" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CB243C" w:rsidR="00F6087E" w:rsidP="0051643E" w:rsidRDefault="00AC1821" w14:paraId="2A88437B" w14:textId="36B9CDB3">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1821">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Betrokken Kamerlid:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1821">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Kisteman (VVD)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002818B0" w:rsidP="0051643E" w:rsidRDefault="002818B0" w14:paraId="4C1A29AB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AC1821" w:rsidR="002818B0" w:rsidP="0051643E" w:rsidRDefault="002818B0" w14:paraId="17DDAAF5" w14:textId="5EA068D5">
       <w:pPr>
@@ -1131,62 +1154,52 @@
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0063677F">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Hoe </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>kan</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0063677F">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> de </w:t>
+                              <w:t xml:space="preserve"> de WBSO regeling</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> worden</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0063677F">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> verbeter</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:lang w:eastAsia="nl-NL"/>
                               </w:rPr>
                               <w:t>d</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0063677F">
@@ -1246,62 +1259,52 @@
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0063677F">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Hoe </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                         <w:t>kan</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0063677F">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> de </w:t>
+                        <w:t xml:space="preserve"> de WBSO regeling</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> worden</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0063677F">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> verbeter</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:lang w:eastAsia="nl-NL"/>
                         </w:rPr>
                         <w:t>d</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0063677F">
@@ -1697,97 +1700,89 @@
         <w:t>circa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80% van de WBSO-gebruikers een intermediair inschakelt. Dat kan duiden op complexiteit van de regeling</w:t>
       </w:r>
       <w:r w:rsidR="00AC2186">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ten eerste speelt </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72D62">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>regelcomplexiteit en technische detaillering</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> een rol. De WBSO vereist specifieke kennis van wat wel en niet als S&amp;O kwalificeert, en hoe dit administratief moet worden onderbouwd. Dat vraagt interpretatievermogen dat niet alle bedrijven</w:t>
       </w:r>
       <w:r w:rsidR="00AC2186">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">beschikbaar hebben. Ten tweede is er sprake van </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72D62">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>gebrek aan interne capaciteit en ervaring</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, vooral bij mkb-bedrijven. Voor veel bedrijven is de regeling geen kernactiviteit, waardoor kennis over subsidieregels en aanvraagprocedures beperkt is. Ten derde speelt </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72D62">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">tijd- en </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>tijd- en prioriteitsdruk</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>: het aanvragen en administreren van de WBSO concurreert met primaire bedrijfsactiviteiten. Het uitbesteden aan intermediairs wordt daardoor een efficiënte keuze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F02812">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Tegelijk</w:t>
       </w:r>
       <w:r w:rsidR="00D71191">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ertijd</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02812">
@@ -1944,51 +1939,51 @@
     <w:p w:rsidRPr="00AC1821" w:rsidR="00AB513F" w:rsidP="0051643E" w:rsidRDefault="00AB513F" w14:paraId="2725C3F4" w14:textId="22930C11">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1821">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Spelregels </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1821" w:rsidR="0053381B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>(uit bestuurlijk A4)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="00672B95" w:rsidP="00672B95" w:rsidRDefault="00672B95" w14:paraId="00D1F9A4" w14:textId="1D6D94AC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Om de trialogen zo constructief mogelijk te laten verlopen worden de volgende spelregels gehanteerd: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00672B95" w:rsidP="00672B95" w:rsidRDefault="00672B95" w14:paraId="1262A760" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -2118,61 +2113,61 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D3705C" w:rsidSect="00577A05">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2325" w:right="1701" w:bottom="1134" w:left="1985" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75AEB4C4" w14:textId="77777777" w:rsidR="00607A5B" w:rsidRDefault="00607A5B" w:rsidP="007046EB">
+    <w:p w14:paraId="42F8BF14" w14:textId="77777777" w:rsidR="00F12A09" w:rsidRDefault="00F12A09" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70B5BE02" w14:textId="77777777" w:rsidR="00607A5B" w:rsidRDefault="00607A5B" w:rsidP="007046EB">
+    <w:p w14:paraId="073F73A1" w14:textId="77777777" w:rsidR="00F12A09" w:rsidRDefault="00F12A09" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2182,176 +2177,174 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68A5C90A" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3B1E82D0" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1C8D3AE9" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRPr="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="lblPagina"/>
         <w:id w:val="885538617"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00572EBC">
           <w:t>Pagina</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="lblPaginaVan"/>
         <w:id w:val="-973135890"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00572EBC">
           <w:t>van</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:fldSimple w:instr=" NumPages ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69CD6C80" w14:textId="77777777" w:rsidR="00A54B1A" w:rsidRDefault="00A54B1A" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="08C847DD" w14:textId="77777777" w:rsidR="00E341B7" w:rsidRDefault="00E341B7" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0679A934" w14:textId="77777777" w:rsidR="00577A05" w:rsidRPr="00135EC6" w:rsidRDefault="00577A05" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FAEF4EA" w14:textId="77777777" w:rsidR="00607A5B" w:rsidRDefault="00607A5B" w:rsidP="007046EB">
+    <w:p w14:paraId="64DE7EB3" w14:textId="77777777" w:rsidR="00F12A09" w:rsidRDefault="00F12A09" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60FAD3AC" w14:textId="77777777" w:rsidR="00607A5B" w:rsidRDefault="00607A5B" w:rsidP="007046EB">
+    <w:p w14:paraId="57AAB438" w14:textId="77777777" w:rsidR="00F12A09" w:rsidRDefault="00F12A09" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F4775DF" w14:textId="37D38E57" w:rsidR="00B739F8" w:rsidRPr="00CA5024" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:spacing w:before="40" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA5024">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="753AA511" wp14:editId="65DB664C">
           <wp:simplePos x="0" y="0"/>
@@ -2415,77 +2408,75 @@
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B739F8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B739F8" w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="dtmDatum"/>
         <w:id w:val="792028287"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:date w:fullDate="2025-05-21T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="nl-NL"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="004C5A73">
           <w:t>21 mei 2025</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0381CF72" w14:textId="77777777" w:rsidR="007046EB" w:rsidRDefault="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="txtOnderwerp"/>
         <w:id w:val="-37744090"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006E4D7A">
           <w:t>Invulling trialoog Dag van de Publieke Dienstverlening</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00E28E4F" w14:textId="77777777" w:rsidR="00B739F8" w:rsidRDefault="00B739F8" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0E7A2486" w14:textId="77777777" w:rsidR="00B739F8" w:rsidRDefault="00B739F8" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7ED7E884" w14:textId="77777777" w:rsidR="007046EB" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
@@ -2547,51 +2538,50 @@
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B739F8">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Rubricering"/>
         <w:tag w:val="txtRubricering"/>
         <w:id w:val="-1541817528"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00D0418E">
           <w:t>INTERN GEBRUIK</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D99CB748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -4169,199 +4159,197 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="107091063">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="294605946">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2023623543">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="803158113">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="155458232">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="231819797">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E7F8F"/>
     <w:rsid w:val="00001443"/>
     <w:rsid w:val="000211BE"/>
     <w:rsid w:val="000218ED"/>
     <w:rsid w:val="000678E6"/>
     <w:rsid w:val="00083C05"/>
     <w:rsid w:val="000852CA"/>
     <w:rsid w:val="00090D8A"/>
     <w:rsid w:val="00094379"/>
     <w:rsid w:val="000B2FC7"/>
     <w:rsid w:val="000C009B"/>
     <w:rsid w:val="000D0327"/>
+    <w:rsid w:val="000D08F7"/>
     <w:rsid w:val="000D58FE"/>
-    <w:rsid w:val="00106C5A"/>
+    <w:rsid w:val="000F7CEA"/>
     <w:rsid w:val="00116397"/>
     <w:rsid w:val="001314D7"/>
     <w:rsid w:val="00152E78"/>
     <w:rsid w:val="001646F0"/>
     <w:rsid w:val="00174C60"/>
     <w:rsid w:val="0019128B"/>
     <w:rsid w:val="00195A98"/>
     <w:rsid w:val="001A3001"/>
     <w:rsid w:val="001A3CAF"/>
     <w:rsid w:val="001B04F8"/>
     <w:rsid w:val="001D0F88"/>
     <w:rsid w:val="001E1940"/>
     <w:rsid w:val="001E37DA"/>
     <w:rsid w:val="001F505D"/>
     <w:rsid w:val="00213B73"/>
     <w:rsid w:val="002215DB"/>
     <w:rsid w:val="0022664E"/>
     <w:rsid w:val="002276E2"/>
     <w:rsid w:val="00240375"/>
     <w:rsid w:val="00250ABC"/>
     <w:rsid w:val="002768FB"/>
     <w:rsid w:val="002818B0"/>
     <w:rsid w:val="002A31B1"/>
     <w:rsid w:val="002A6346"/>
     <w:rsid w:val="002B126D"/>
     <w:rsid w:val="002C3670"/>
     <w:rsid w:val="002C6F4C"/>
     <w:rsid w:val="002D2BC1"/>
+    <w:rsid w:val="002D624E"/>
     <w:rsid w:val="002E2A65"/>
     <w:rsid w:val="002E3672"/>
     <w:rsid w:val="002F29A4"/>
     <w:rsid w:val="003139CD"/>
     <w:rsid w:val="00344365"/>
     <w:rsid w:val="0035496B"/>
     <w:rsid w:val="00360D0E"/>
     <w:rsid w:val="00362799"/>
     <w:rsid w:val="00372025"/>
     <w:rsid w:val="0037259E"/>
     <w:rsid w:val="0038764A"/>
     <w:rsid w:val="003E6F24"/>
     <w:rsid w:val="003E7F8F"/>
+    <w:rsid w:val="003F18F5"/>
     <w:rsid w:val="003F352A"/>
     <w:rsid w:val="00413D40"/>
     <w:rsid w:val="00422CD4"/>
     <w:rsid w:val="004416E9"/>
     <w:rsid w:val="00454428"/>
     <w:rsid w:val="00483FFB"/>
     <w:rsid w:val="00491122"/>
     <w:rsid w:val="004B024D"/>
     <w:rsid w:val="004B373A"/>
     <w:rsid w:val="004C5A73"/>
     <w:rsid w:val="004C7750"/>
     <w:rsid w:val="004F0068"/>
-    <w:rsid w:val="004F1318"/>
     <w:rsid w:val="004F44EE"/>
     <w:rsid w:val="004F6DFF"/>
     <w:rsid w:val="004F71C0"/>
     <w:rsid w:val="00506B95"/>
     <w:rsid w:val="00514AEF"/>
     <w:rsid w:val="0051643E"/>
     <w:rsid w:val="0053381B"/>
     <w:rsid w:val="00547B9B"/>
     <w:rsid w:val="00572EBC"/>
     <w:rsid w:val="00577A05"/>
     <w:rsid w:val="00577EA5"/>
-    <w:rsid w:val="00585F86"/>
     <w:rsid w:val="005864C9"/>
     <w:rsid w:val="00591B24"/>
     <w:rsid w:val="00593B16"/>
     <w:rsid w:val="005C00B9"/>
     <w:rsid w:val="005C37DF"/>
     <w:rsid w:val="005E2314"/>
     <w:rsid w:val="005E35D0"/>
     <w:rsid w:val="005E3EE9"/>
-    <w:rsid w:val="00607A5B"/>
-    <w:rsid w:val="00607C43"/>
     <w:rsid w:val="00613510"/>
     <w:rsid w:val="0062697B"/>
     <w:rsid w:val="0063677F"/>
     <w:rsid w:val="00672B95"/>
     <w:rsid w:val="006801F8"/>
     <w:rsid w:val="006A2FE1"/>
     <w:rsid w:val="006A3EF8"/>
     <w:rsid w:val="006B548E"/>
     <w:rsid w:val="006C7D5D"/>
     <w:rsid w:val="006E1042"/>
     <w:rsid w:val="006E203C"/>
     <w:rsid w:val="006E3A7F"/>
     <w:rsid w:val="006E4D29"/>
     <w:rsid w:val="006E4D7A"/>
     <w:rsid w:val="006E5D02"/>
     <w:rsid w:val="006F07AC"/>
     <w:rsid w:val="006F7943"/>
-    <w:rsid w:val="0070208A"/>
     <w:rsid w:val="007046EB"/>
     <w:rsid w:val="00751320"/>
     <w:rsid w:val="00752770"/>
     <w:rsid w:val="00771D5E"/>
     <w:rsid w:val="007739F1"/>
     <w:rsid w:val="00780C93"/>
     <w:rsid w:val="007835AB"/>
-    <w:rsid w:val="00784D85"/>
     <w:rsid w:val="0079762E"/>
     <w:rsid w:val="007B047E"/>
     <w:rsid w:val="007B524B"/>
     <w:rsid w:val="007C3C53"/>
     <w:rsid w:val="007D16B5"/>
+    <w:rsid w:val="007D1934"/>
     <w:rsid w:val="007D7003"/>
     <w:rsid w:val="007E1102"/>
     <w:rsid w:val="00803FB2"/>
     <w:rsid w:val="00805243"/>
     <w:rsid w:val="00810EAF"/>
     <w:rsid w:val="008258BA"/>
     <w:rsid w:val="0083424C"/>
     <w:rsid w:val="00846A71"/>
     <w:rsid w:val="00857989"/>
     <w:rsid w:val="00865D5C"/>
     <w:rsid w:val="008733A7"/>
     <w:rsid w:val="008751F6"/>
     <w:rsid w:val="00883EA8"/>
     <w:rsid w:val="008B5E63"/>
     <w:rsid w:val="008C3B2E"/>
     <w:rsid w:val="008C60A2"/>
     <w:rsid w:val="008D2948"/>
     <w:rsid w:val="008D6A74"/>
     <w:rsid w:val="00904577"/>
     <w:rsid w:val="00904CC3"/>
     <w:rsid w:val="00910FC9"/>
     <w:rsid w:val="00917860"/>
     <w:rsid w:val="00924B97"/>
     <w:rsid w:val="009673C4"/>
     <w:rsid w:val="009819C6"/>
@@ -4443,60 +4431,63 @@
     <w:rsid w:val="00DA6A3D"/>
     <w:rsid w:val="00DB0740"/>
     <w:rsid w:val="00DC0E7C"/>
     <w:rsid w:val="00DC2A02"/>
     <w:rsid w:val="00DC3790"/>
     <w:rsid w:val="00DD4944"/>
     <w:rsid w:val="00DD61D6"/>
     <w:rsid w:val="00DE1AF2"/>
     <w:rsid w:val="00E0163B"/>
     <w:rsid w:val="00E0313A"/>
     <w:rsid w:val="00E227A5"/>
     <w:rsid w:val="00E341B7"/>
     <w:rsid w:val="00E50909"/>
     <w:rsid w:val="00E529AB"/>
     <w:rsid w:val="00E56BAB"/>
     <w:rsid w:val="00E63470"/>
     <w:rsid w:val="00E94F85"/>
     <w:rsid w:val="00E96E09"/>
     <w:rsid w:val="00E97179"/>
     <w:rsid w:val="00EB0F0A"/>
     <w:rsid w:val="00EB378D"/>
     <w:rsid w:val="00ED6D8B"/>
     <w:rsid w:val="00EF2297"/>
     <w:rsid w:val="00F02812"/>
     <w:rsid w:val="00F068C8"/>
+    <w:rsid w:val="00F1253C"/>
+    <w:rsid w:val="00F12A09"/>
     <w:rsid w:val="00F202A6"/>
     <w:rsid w:val="00F23583"/>
     <w:rsid w:val="00F23D81"/>
     <w:rsid w:val="00F32B38"/>
     <w:rsid w:val="00F5170C"/>
     <w:rsid w:val="00F6087E"/>
     <w:rsid w:val="00F91EF0"/>
     <w:rsid w:val="00F94AB0"/>
     <w:rsid w:val="00F95E86"/>
     <w:rsid w:val="00FA536B"/>
+    <w:rsid w:val="00FB059F"/>
     <w:rsid w:val="00FB5CE6"/>
     <w:rsid w:val="00FF6294"/>
     <w:rsid w:val="00FF6746"/>
     <w:rsid w:val="00FF78B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -6133,284 +6124,284 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FD1FD7A82571431BBAEF00CB66FBB1D4"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{50D0843E-741A-4689-9793-308A3E02331E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="FD1FD7A82571431BBAEF00CB66FBB1D4"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Documentbeschrijving</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D88AA316FF0E4DC8863B9B3B1473FD19"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5FFB8B1C-611F-4C09-AB43-DC978C91058B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="D88AA316FF0E4DC8863B9B3B1473FD19"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Label: Aan</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="710A370393144923BE305D43EC47D7B0"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7596A692-0B15-456E-9F7A-A278045385CE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="710A370393144923BE305D43EC47D7B0"/>
           </w:pPr>
           <w:r w:rsidRPr="000D5416">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ of selecteer Geadresseerde</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B7ED905E2064F9BB9CCC48502736D22"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{11A360E0-AC6D-4DF5-A462-DE9C90C467DF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="2B7ED905E2064F9BB9CCC48502736D22"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Label: Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A64D0D4E6E784FEFBA945D40859C18FD"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9153E4B2-F840-46E7-B8E0-01A42E28F9C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="A64D0D4E6E784FEFBA945D40859C18FD"/>
           </w:pPr>
           <w:r w:rsidRPr="000211BE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Typ of kies Datum</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2AFF5C01E0C74458A55456E8B81CD4C9"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5EF989EA-E0BB-4802-8568-ADD03B9B1A61}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="2AFF5C01E0C74458A55456E8B81CD4C9"/>
           </w:pPr>
           <w:r w:rsidRPr="000D5416">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Afzender</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F41C63A536D14C5BAB022EE8AF7771FC"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{674D2230-F3C8-4ACD-8343-2EEBF8021C57}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="F41C63A536D14C5BAB022EE8AF7771FC"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC3648">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Label: Te betrekken bij</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1405A527C96E4C29857138925D867CA4"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{50B1A277-9B0D-4094-82D2-CA28595FF86A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="1405A527C96E4C29857138925D867CA4"/>
           </w:pPr>
           <w:r w:rsidRPr="00C42F60">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Te betrekken bij</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B781E73266A446AD801C76EA14411806"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CAC2932E-03C7-4450-AB11-405D85C41C7E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00540E06" w:rsidRDefault="006548A9">
+        <w:p w:rsidR="00540E06" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="B781E73266A446AD801C76EA14411806"/>
           </w:pPr>
           <w:r w:rsidRPr="00841D95">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Typ Titel</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6425,111 +6416,111 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C846B6"/>
     <w:rsid w:val="001646F0"/>
     <w:rsid w:val="0020543B"/>
     <w:rsid w:val="002C6F4C"/>
+    <w:rsid w:val="002D624E"/>
     <w:rsid w:val="00344365"/>
     <w:rsid w:val="00395701"/>
     <w:rsid w:val="003C7FFD"/>
     <w:rsid w:val="00540E06"/>
-    <w:rsid w:val="00585F86"/>
     <w:rsid w:val="00591B24"/>
     <w:rsid w:val="005E05D1"/>
     <w:rsid w:val="00603CCB"/>
     <w:rsid w:val="00607580"/>
-    <w:rsid w:val="00607C43"/>
-    <w:rsid w:val="006548A9"/>
     <w:rsid w:val="00726827"/>
     <w:rsid w:val="007D7003"/>
     <w:rsid w:val="008114A9"/>
     <w:rsid w:val="00841BCE"/>
     <w:rsid w:val="00846A71"/>
     <w:rsid w:val="008D0243"/>
     <w:rsid w:val="00A605B0"/>
     <w:rsid w:val="00AE6E45"/>
     <w:rsid w:val="00B56903"/>
     <w:rsid w:val="00C846B6"/>
-    <w:rsid w:val="00CA6A5A"/>
+    <w:rsid w:val="00CB0152"/>
     <w:rsid w:val="00CE0158"/>
+    <w:rsid w:val="00D74AAD"/>
     <w:rsid w:val="00E56BAB"/>
+    <w:rsid w:val="00FB059F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7204,73 +7195,73 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>959</ap:Words>
-  <ap:Characters>5280</ap:Characters>
+  <ap:Words>962</ap:Words>
+  <ap:Characters>5292</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6227</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6242</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Versie">
     <vt:lpwstr>2026-1</vt:lpwstr>
   </property>