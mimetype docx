--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -1,3563 +1,1006 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B824BA" w:rsidP="001B5A88" w:rsidRDefault="009F515D" w14:paraId="192FDE53" w14:textId="77777777">
-[...73 lines deleted...]
-      <w:r w:rsidRPr="002A2BDD" w:rsidR="003A11D4">
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00045EE4" w:rsidRDefault="00147366" w14:paraId="79DE30AB" w14:textId="5B509F7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4" w:rsidR="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>561</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4" w:rsidR="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4" w:rsidR="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuurvisie Windenergie op Zee (SV WoZ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00045EE4" w14:paraId="350508FF" w14:textId="018B5EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4" w:rsidR="00147366">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00045EE4" w:rsidP="00147366" w:rsidRDefault="00045EE4" w14:paraId="2E1E6EBB" w14:textId="0A139FAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00045EE4" w:rsidP="00147366" w:rsidRDefault="00045EE4" w14:paraId="3E0D71E6" w14:textId="306C949E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="5DE4D4A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="3CD6765C" w14:textId="1D36E466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De elektriciteitsketen is de ruggengraat van het toekomstige energiesysteem. Veel zaken die nu andere energiebronnen gebruiken, zullen in de toekomst overgaan op elektriciteit. De verdere uitrol van wind op zee is een belangrijke factor in de doorontwikkeling van de elektriciteitsketen. Het kabinet investeert daarom stevig in windenergie op zee en heeft in april besloten om later dit jaar twee kavels van 1 Gigawatt (GW) te vergunnen. Dit zullen de kavels IJmuiden Ver Gamma-A en IJmuiden Ver Gamma-B zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="002A2BDD" w:rsidR="003A11D4">
-[...149 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit vraagt wijzigingen in het Ontwikkelkader windenergie op zee (hierna: ontwikkelkader). Ook is de afgelopen periode op verschillende punten het wind op zee beleid gewijzigd, wat verwerkt dient te worden in het ontwikkelkader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="0A877188" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="091B142C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Kamerbrief gaat daarom in op drie verschillende zaken: (1) gedeeltelijke actualisatie van de oplever- en tenderdata, (2) gewijzigd beleid dat leidt tot wijzigingen in het ontwikkelkader en (3) een vooruitblik naar de verdere actualisatie van de routekaart en het ontwikkelkader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="6EE1A470" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="616E4F53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gedeeltelijke actualisatie van de oplever- en tenderdata</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2BDD" w:rsidR="00BA6138" w:rsidP="001B5A88" w:rsidRDefault="00BA6138" w14:paraId="5433D510" w14:textId="77777777">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="002A2BDD">
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="5FE6200E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="1A68B16C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De elektriciteit die de windparken IJmuiden Ver Gamma-A en IJmuiden Ver Gamma-B gaan opwekken zal via één netaansluiting op zee aan land worden gebracht. TenneT ontwikkelt dit net op zee. Deze windparken zouden oorspronkelijk in 2025 worden vergund, maar door verslechterde marktomstandigheden en het achterblijven van de elektriciteitsvraag heeft het vorige kabinet besloten om deze te faseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="002A2BDD">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het kabinet is daarom voornemens om dit jaar de twee kavels te vergunnen via subsidietenders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C105C3" w:rsidR="00C105C3">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarom moeten de opleverdata, onderdeel van het ontwikkelkader, geactualiseerd worden. Bijgevoegd bij deze brief ontvangt de Kamer daarom een aangepast ontwikkelkader. Hierin is de tijdslijn van de wettelijke opdracht aan TenneT om het net op zee voor IJmuiden Ver Gamma-A en B aangepast op de tijdslijn van de windparken. Hiermee is voor TenneT, de windparkontwikkelaars die zich willen inschrijven op de tender en andere partijen duidelijk wanneer de aansluiting gerealiseerd is en het windpark gerealiseerd dient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>gerealiseerd is</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="003A11D4" w:rsidP="0018660F" w:rsidRDefault="0018660F" w14:paraId="02A400E4" w14:textId="12619EFE">
+        <w:t>te worden. Het kabinet werkt op dit moment aan de actualisatie van de routekaart. Het kabinet heeft daarom besloten om de oplever- en tenderdata voor de andere netten en windparken op zee in het bijgevoegde ontwikkelkader ongewijzigd te laten totdat de routekaart is geactualiseerd en er meer duidelijkheid is over de nieuwe tenderplanning. De verwachting is dat de Kamer hier eind van dit jaar over geïnformeerd zal worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="3D6B4B22" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4305"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6138" w:rsidP="001B5A88" w:rsidRDefault="00BA6138" w14:paraId="10EACCA9" w14:textId="319563C9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="582E3B74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wijzigingen in beleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00743214" w:rsidR="00520EF2" w:rsidP="001B5A88" w:rsidRDefault="00520EF2" w14:paraId="51C17819" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="00ABC4C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="58A8045E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen periode zijn er verschillende beleidswijzigingen betreffende wind op zee geweest. Zo zijn het Windenergie Infrastructuurplan Noordzee (WIN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, het Actieplan Wind op Zee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Programma Aansluiting Wind op Zee – Eemshaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PAWOZ-Eemshaven) gepubliceerd. Daarnaast is per 1 januari 2026 de Energiewet in werking getreden. Recent heeft dit kabinet ook het Partieel Herziene Programma Noordzee 2022-2027 aan de Kamer verstuurd, waarin extra ruimte voor wind op zee is aangewezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A2BDD">
-[...132 lines deleted...]
-    <w:p w:rsidRPr="002A2BDD" w:rsidR="003A11D4" w:rsidP="001B5A88" w:rsidRDefault="003A11D4" w14:paraId="62FE30E9" w14:textId="4FA2A6F3">
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="40BC6556" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="16887BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Al deze wijzigingen vragen, in meer of mindere mate, een actualisatie van het ontwikkelkader. Naast het aanpassen van de opleverdata van de dit jaar te vergunnen kavels zijn daarom meer wijzigingen gemaakt in het ontwikkelkader. De belangrijkste betreffen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="0CFF15C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="002A2BDD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het feit dat voor het windenergiegebied Ten Noorden van de Waddeneilanden niet langer onderzocht wordt of een directe verbinding tussen het windpark en Eemshaven mogelijk is voor de huidige routekaart, omdat in PAWOZ-Eemshaven is geconcludeerd dat er geen elektrische routes voor deze verbinding mogelijk zijn. Het windenergiegebied blijft wel in beeld als mogelijke toekomstige locatie voor een demonstratieproject voor waterstof op zee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="002A2BDD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A2BDD" w:rsidR="003A11D4" w:rsidP="001B5A88" w:rsidRDefault="003A11D4" w14:paraId="4CA757ED" w14:textId="70E446FF">
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="30F2C477" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="002A2BDD" w:rsidR="003A11D4" w:rsidP="001B5A88" w:rsidRDefault="00782BD9" w14:paraId="4AE4FBEF" w14:textId="33E6BD4B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TenneT krijgt opdracht rekening te houden met een mogelijke levensduurverlenging voor de netten op zee behorende bij de windenergiegebieden Borssele, Hollandse Kust (Zuid) en Hollandse Kust (Noord) tot 37 jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="6C67CEE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...61 lines deleted...]
-    <w:p w:rsidRPr="002A2BDD" w:rsidR="003A11D4" w:rsidP="001B5A88" w:rsidRDefault="003A11D4" w14:paraId="4DA1DBB0" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het partieel herziene Programma Noordzee 2022-2027 is de ruimtelijke afweging gemaakt en het eerder aangewezen windenergiegebied Doordewind herbevestigd en tevens aan de westzijde uitgebreid. Daarom is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Doordewind, kavel II, en het bijbehorende net op zee nu definitief opgenomen in het ontwikkelkader. Eerdere voorbehouden zijn verwijderd. Hiermee zijn de consequenties van de ruimtelijke afweging uit het partieel herziene Programma Noordzee 2022-2027 ook meegenomen in de opdracht aan TenneT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="6579BDFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De reservering van een klantaansluiting op Hollandse Kust (Noord) ten behoeve van een demonstratieproject voor waterstof is aangepast in verband met de pauzering van de demonstratieprojecten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A11D4" w:rsidP="001B5A88" w:rsidRDefault="003A11D4" w14:paraId="5575BCF0" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="0A7ADB7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="26435448" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vooruitblik</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00520EF2" w:rsidP="001B5A88" w:rsidRDefault="00520EF2" w14:paraId="53418D4D" w14:textId="77777777">
-[...81 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="00050A07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00147366" w:rsidRDefault="00147366" w14:paraId="5C5E670A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze actualisering van het ontwikkelkader continueert het kabinet de uitrol van wind op zee. Hiermee wordt een volgende stap naar een duurzamer, onafhankelijker en weerbaarder Nederland gezet. Eind dit jaar zal de Kamer geïnformeerd worden over het Programma Verbindingen Aanlanding Wind Op Zee (pVAWOZ) waarin onderzoek wordt gedaan naar nieuwe aanlandroutes voor wind op zee (na de huidige routekaart) en zullen ook de nieuwe routekaart windenergie op zee en het bijbehorende ontwikkelkader met de Kamer worden gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00045EE4" w:rsidRDefault="00147366" w14:paraId="2CA3C2D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00045EE4" w:rsidP="00045EE4" w:rsidRDefault="00045EE4" w14:paraId="75736F53" w14:textId="787A4365">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00147366" w:rsidP="00045EE4" w:rsidRDefault="00147366" w14:paraId="49F19859" w14:textId="5FD65224">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4" w:rsidR="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045EE4" w:rsidR="00FE0FA3" w:rsidP="00045EE4" w:rsidRDefault="00FE0FA3" w14:paraId="2926A29A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00045EE4" w:rsidR="00FE0FA3" w:rsidSect="0041033E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AEA44E8" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D">
+    <w:p w14:paraId="31097E5A" w14:textId="77777777" w:rsidR="00E311D4" w:rsidRDefault="00E311D4" w:rsidP="00147366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78624F0C" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2881F4C6" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D">
+    <w:p w14:paraId="6104A489" w14:textId="77777777" w:rsidR="00E311D4" w:rsidRDefault="00E311D4" w:rsidP="00147366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9815D7" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F76DBEE" w14:textId="77777777" w:rsidR="005C2538" w:rsidRDefault="009F515D">
+  <w:p w14:paraId="0D04A7FB" w14:textId="77777777" w:rsidR="009F5E1A" w:rsidRPr="00147366" w:rsidRDefault="009F5E1A" w:rsidP="00147366">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E2DBF35" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="009F515D" w:rsidP="008C356D">
+  <w:p w14:paraId="38477126" w14:textId="77777777" w:rsidR="009F5E1A" w:rsidRPr="00147366" w:rsidRDefault="009F5E1A" w:rsidP="00147366">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...206 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...170 lines deleted...]
-  <w:p w14:paraId="0F6ED95F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="66099D46" w14:textId="77777777" w:rsidR="009F5E1A" w:rsidRPr="00147366" w:rsidRDefault="009F5E1A" w:rsidP="00147366">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B6026F2" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D">
+    <w:p w14:paraId="1D18346A" w14:textId="77777777" w:rsidR="00E311D4" w:rsidRDefault="00E311D4" w:rsidP="00147366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C2D175" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0060F4CA" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D">
+    <w:p w14:paraId="36061F7C" w14:textId="77777777" w:rsidR="00E311D4" w:rsidRDefault="00E311D4" w:rsidP="00147366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229BA733" w14:textId="77777777" w:rsidR="009F515D" w:rsidRDefault="009F515D"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2409BB47" w14:textId="729DD737" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="3F334F54" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken 2025/26, 33561, nr. 101</w:t>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 33561, nr. 101</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="246254E2" w14:textId="3C508108" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="2E770DED" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2024/25, 33561, nr. 84.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6B5F1D84" w14:textId="77777777" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="285E10B8" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>87</w:t>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2024/25, 33561, nr. 87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3AFC52BB" w14:textId="77777777" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="3BB43198" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>91</w:t>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 33561, nr. 91</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7CFE9A7C" w14:textId="77777777" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="0ADF6A64" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>88</w:t>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2024/25, 33561, nr. 88</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4E797CFC" w14:textId="77777777" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="38012D75" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken, 2025/26, 35325, nr. 11</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="25BCA5CB" w14:textId="0FA3E77B" w:rsidR="003A11D4" w:rsidRDefault="003A11D4" w:rsidP="003A11D4">
+    <w:p w14:paraId="2039C503" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00045EE4" w:rsidRDefault="00147366" w:rsidP="00045EE4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045EE4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00045EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In september 2025 is door het vorige kabinet besloten om de ontwikkeling van de demonstratieprojecten voor 5 jaar op pauze te zetten, zie de Klimaat- en Energienota 2025, bijgevoegd bij Kamerstukken 2025/2026, 33043 nr. 119.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="0436A526" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="58BB7E95" w14:textId="77777777" w:rsidR="00147366" w:rsidRPr="00147366" w:rsidRDefault="00147366" w:rsidP="00147366">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="4A3F131E" w14:textId="77777777" w:rsidR="009F5E1A" w:rsidRPr="00147366" w:rsidRDefault="009F5E1A" w:rsidP="00147366">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2D1B4D1B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...441 lines deleted...]
-  <w:p w14:paraId="7DE3FE1B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EF1C4A5" w14:textId="77777777" w:rsidR="009F5E1A" w:rsidRPr="00147366" w:rsidRDefault="009F5E1A" w:rsidP="00147366">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...985 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC73D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0B68AA6"/>
     <w:lvl w:ilvl="0" w:tplc="7E9EE91E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3625,926 +1068,239 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1183856026">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="773788493">
+  <w:num w:numId="1" w16cid:durableId="1885826653">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2023120440">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...662 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00147366"/>
+    <w:rsid w:val="00045EE4"/>
+    <w:rsid w:val="00147366"/>
+    <w:rsid w:val="00211536"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0041033E"/>
+    <w:rsid w:val="005A129B"/>
+    <w:rsid w:val="0078687E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009F5E1A"/>
+    <w:rsid w:val="00CB2E3A"/>
+    <w:rsid w:val="00D221F5"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E311D4"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="639C8300"/>
+  <w14:docId w14:val="51783534"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A6BF1415-08CB-445C-A9F7-B929B97509AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4560,74 +1316,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4776,1145 +1533,1183 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00147366"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00147366"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00147366"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00147366"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...405 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00147366"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00147366"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003A11D4"/>
-[...1 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00147366"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00147366"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003A11D4"/>
+    <w:rsid w:val="00147366"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...36 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00045EE4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{acd88dc2-102c-473d-aa45-6161565a3617}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4469</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>837</ap:Words>
+  <ap:Characters>4605</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>37</ap:Lines>
+  <ap:Lines>38</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5271</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5432</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>