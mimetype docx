--- v0 (2026-05-21)
+++ v1 (2026-07-26)
@@ -1,3126 +1,1422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="47D882EA" w14:textId="77777777">
-[...133 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidRDefault="00826ECF" w14:paraId="23A1076E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34487</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71" w:rsidR="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00292E71" w:rsidR="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00292E71" w:rsidR="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Wet markt en overheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidP="00292E71" w:rsidRDefault="00292E71" w14:paraId="33875A26" w14:textId="3E6E155D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidP="00826ECF" w:rsidRDefault="00292E71" w14:paraId="62A554BB" w14:textId="4E23D8C3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidP="00826ECF" w:rsidRDefault="00292E71" w14:paraId="308A08F4" w14:textId="0EF770EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidP="00826ECF" w:rsidRDefault="00292E71" w14:paraId="0FB99409" w14:textId="6DE2F9D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="1904E2AA" w14:textId="39613E71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overheid voert vooral publiekrechtelijke taken uit. Maar in sommige gevallen kiest de overheid ervoor om producten of diensten aan te bieden op een markt, zoals het verhuren van zalen in overheidsgebouwen aan derden of de inzameling van bedrijfsafval. Deze activiteiten zijn niet verboden, maar het is wel belangrijk dat het betrokken bestuursorgaan met de economische activiteit de concurrentie op deze markt niet verstoort en daarmee mogelijk zelfs ondernemers uit de markt drukt. Om dit te voorkomen bevat de Wet Markt en Overheid vier gedragsregels die bestuursorganen moeten naleven bij het uitvoeren van economische activiteiten:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00011111" w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="63F9C537" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00011111" w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="000FCB37" w14:textId="77777777">
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="6B7858EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="02F7FBF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00011111" w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="78F3B699" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bestuursorganen moeten minimaal de integrale kostprijs vragen voor een product of dienst;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="7E896553" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eigen overheidsbedrijven mogen niet bevoordeeld worden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00011111" w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="38B0FF93" w14:textId="77777777">
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="78012F5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...59 lines deleted...]
-    <w:p w:rsidRPr="00477319" w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="7949728E" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bestuursorganen mogen bij de uitvoering van economische activiteiten geen gebruik maken van informatie die zij vanuit hun publieke taak verkregen hebben en waar ondernemers geen toegang toe hebben, bijvoorbeeld NAW-gegevens; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="6083109F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ambtenaren mogen niet tegelijk bezig zijn met het aanbieden van producten en diensten op een bepaalde markt en voor dezelfde markt ook wetgevende taken hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="11BCAEB8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="1F219E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Wetsvoorstel Wet Markt en Overheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="0E878983" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="67BBD67D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> In deze wijziging wordt onder andere voorgesteld de huidige horizonbepaling in de wet te laten vervallen en wordt een uitzondering voor open source software geïntroduceerd. De belangrijkste wijziging in dit wetsvoorstel is het aanscherpen van de motivering voor een </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="2C206156" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In december 2021 heeft mijn voorganger, naar aanleiding van een evaluatie van de Wet Markt en Overheid een wijzigingsvoorstel aangeboden aan de Kamer. In deze wijziging wordt onder andere voorgesteld de huidige horizonbepaling in de wet te laten vervallen en wordt een uitzondering voor open source software geïntroduceerd. De belangrijkste wijziging in dit wetsvoorstel is het aanscherpen van de motivering voor een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>algemeenbelanguitzondering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze uitzondering houdt in dat de gedragsregels van de Wet Markt en Overheid niet van toepassing zijn op activiteiten die plaatsvinden in het algemeen belang. Hierbij kan gedacht worden aan de exploitatie van een fietsenstalling om het gebruik van openbaar vervoer te stimuleren. Als bestuursorganen gebruik willen maken van deze uitzondering dan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>in dat de gedragsregels van de Wet Markt en Overheid niet van toepassing zijn op activiteiten die plaatsvinden in het algemeen belang. Hierbij kan gedacht worden aan d</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Als bestuursorganen gebruik willen maken van deze uitzondering dan moeten zij dit motiveren in een besluit. Na het nemen van een zo’n </w:t>
+        <w:t xml:space="preserve">moeten zij dit motiveren in een besluit. Na het nemen van een zo’n </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>algemeenbelangbesluit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mag het bestuursorgaan bijvoorbeeld bepaalde diensten of producten onder de kostprijs aanbieden. In het wetsvoorstel wordt een aantal uitspraken van het College van Beroep voor het bedrijfsleven (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CBb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) over de motivering van deze besluiten in wetgeving vastgelegd. Daarnaast worden bestuursorganen verplicht een marktconsultatie te houden voorafgaand aan het nemen van het besluit en zijn bestuursorganen verplicht na vijf jaar het besluit te evalueren. Deze evaluatie moet uitmonden in een besluit waartegen een ondernemer eventueel in bezwaar en beroep kan gaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="70948003" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="7142F79B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="3121ED92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Naar mijn mening draagt het wetsvoorstel bij aan zorgvuldige besluitvorming en daarmee aan een betere bescherming van ondernemers tegen ongewenste oneerlijke concurrentie door overheden. Ik hoop op korte termijn met uw Kamer in gesprek te kunnen over de Wet Markt en Overheid en het aanhangige wetsvoorstel tijdens de plenaire behandeling ervan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="71C9E81F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="7DA3C20B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00011111">
-        <w:rPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Marktverstorende activiteiten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-        <w:rPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-        <w:rPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’ s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="69DAF089" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="0E580F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="634B938E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">an </w:t>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meetelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
+      <w:r w:rsidRPr="00292E71">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">mogelijk marktverstorende activiteiten van zelfstandige bestuursorganen (hierna: </w:t>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht de regering om onderzoek te doen naar mogelijk marktverstorende activiteiten van zelfstandige bestuursorganen (hierna: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E436CA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E436CA">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Deze motie is in juni 2024 ingediend, wat betekent dat de afhandeling langer heeft geduurd dan gewenst. Om goed inzicht te krijgen in de problematiek en alle partijen goed te betrekken waren meer gesprekken nodig dan vooraf beoogd. Middels deze brief informeer ik de Kamer hoe ik invulling heb gegeven aan deze motie. Op basis van de Wet Markt en Overheid houdt de ACM toezicht op economische activiteiten van overheden (waaronder ook </w:t>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Deze motie is in juni 2024 ingediend, wat betekent dat de afhandeling langer heeft geduurd dan gewenst. Om goed inzicht te krijgen in de problematiek en alle partijen goed te betrekken waren meer gesprekken nodig dan vooraf beoogd. Middels deze brief informeer ik de Kamer hoe ik invulling heb gegeven aan deze motie. Op basis van de Wet Markt en Overheid houdt de ACM toezicht op economische activiteiten van overheden (waaronder ook </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E436CA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E436CA">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> per jaar) die betrekking hebben op </w:t>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Indien ondernemers van mening zijn dat overheidsinstanties in strijd handelen met de Wet Markt en Overheid, dan kunnen ze daarover een melding doen bij de ACM. De ACM geeft aan dat zij geregeld meldingen en klachten ontvangen over mogelijke oneerlijke concurrentie door overheden. De afgelopen jaren zien zij daarbij geen opvallend hoge aantallen meldingen (slechts enkelen per jaar) die betrekking hebben op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF393A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF393A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="3C19CFD3" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="656896BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="786B9691" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naar aanleiding van de motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">an </w:t>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meetelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> heb ik daarnaast gesprekken gevoerd met VNO-NCW/MKB Nederland om een beeld te krijgen van welke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ondernemers mogelijk marktverstoring ervaren en bij welke activiteiten dit dan het geval is. Dit betrof de Kamer van Koophandel (KvK), het Kadaster, het Centraal Bureau voor Statistiek (CBS) en Staatsbosbeheer. Naar aanleiding hiervan, heb ik gesprekken gevoerd met elk van deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004236B6" w:rsidP="004236B6" w:rsidRDefault="004236B6" w14:paraId="43BD8BFB" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="527C2492" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="7F93E474" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uit de gesprekken met VNO-NCW/MKB Nederland blijkt dat het bij deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vaak gaat om activiteiten die onderdeel zijn van de publieke taak van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of activiteiten die nodig zijn ter uitvoering van hun wettelijke taak. Deze ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>niet-economische activiteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ kunnen door ondernemers als marktverstorend worden ervaren, bijvoorbeeld als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00011111">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00011111">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Uit de keuze om een wettelijke taak aan een </w:t>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de uitvoering van hun wettelijke taak bepaalde activiteiten of gegevens gratis ter beschikking stellen. Uit de keuze om een wettelijke taak aan een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zbo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toe te delen, volgt dat deze ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>niet-economische activiteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00011111">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’ die daarbij nodig zijn, niet onder de reikwijdte van de Wet Markt en Overheid vallen. Dit wordt ook bevestigd door uitspraken van de ACM en rechters.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is dus niet mogelijk om binnen de reikwijdte van de Wet Markt en Overheid dit signaal van ondernemers aan te pakken. Hiervoor zou een heroverweging van taken van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodig zijn, maar daar spelen ook weer andere belangen een rol. Daarnaast worden de wettelijke taken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook geëvalueerd tijdens de evaluatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waar ook uw Kamer bij betrokken is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="67B03A2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="6EB43931" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit gesprekken met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zbo’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gebleken dat KvK, het Kadaster en CBS in hun besluitvorming over nieuwe activiteiten een aantal waarborgen hebben ingebouwd, om marktverstorende activiteiten zoveel mogelijk te voorkomen. Zo past CBS past de Beleidsregel taakuitoefening CBS en Regeling werkzaamheden derden CBS toe, die strikte processen bevatten om marktverstoring te voorkomen. De KvK heeft een Centrale Raad en Regioraden, zij kijken mee op de programmering van de landelijke activiteiten van de KvK en de kwaliteit daarvan. Zij worden bemand door verschillende partijen, zoals leden van werkgevers- en werknemersorganisaties. Staatsbosbeheer beschikt momenteel nog niet over vergelijkbare waarborgen voor nieuwe ‘niet-economische activiteiten’, maar heeft wel waarborgen ingebouwd om bij hun economische activiteiten te voldoen aan de Wet Markt en Overheid. Gezien Staatsbosbeheer niet onder mijn verantwoordelijkheid als Minister van Economische Zaken en Klimaat valt, heb ik mijn collega de Staatssecretaris van Landbouw, Visserij, Voedselkwaliteit en Natuur hier aandacht gevraagd aan te besteden tijdens de eerstvolgende evaluatie van Staatsbosbeheer. Door uw Kamer over de invulling van deze motie te informeren, doe ik de motie in deze brief af.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="13030823" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="765BD997" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00292E71" w14:paraId="66557998" w14:textId="428E7D48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">niet onder de reikwijdte van de Wet Markt en </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71" w:rsidR="00826ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidP="00292E71" w:rsidRDefault="00292E71" w14:paraId="018772BE" w14:textId="3781CD58">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...154 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00292E71" w:rsidP="00826ECF" w:rsidRDefault="00292E71" w14:paraId="2AD9D32F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="00826ECF" w:rsidP="00826ECF" w:rsidRDefault="00826ECF" w14:paraId="7826B467" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00292E71" w:rsidR="004E5D09" w:rsidP="00826ECF" w:rsidRDefault="004E5D09" w14:paraId="7FE3BABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00292E71" w:rsidR="004E5D09" w:rsidSect="00826ECF">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7440723C" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927">
+    <w:p w14:paraId="760154ED" w14:textId="77777777" w:rsidR="00CA7764" w:rsidRDefault="00CA7764" w:rsidP="00826ECF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676B62E7" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="223FF42E" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927">
+    <w:p w14:paraId="7C624F19" w14:textId="77777777" w:rsidR="00CA7764" w:rsidRDefault="00CA7764" w:rsidP="00826ECF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A875FB5" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5971EF0A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="46411860" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00826ECF" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="68FE2AEA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1F5B7B8F" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00826ECF" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="79C13CCE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55C63ACD" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00826ECF" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E83F880" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927">
+    <w:p w14:paraId="0F78FD2D" w14:textId="77777777" w:rsidR="00CA7764" w:rsidRDefault="00CA7764" w:rsidP="00826ECF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E12164" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4639F6A7" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927">
+    <w:p w14:paraId="13117C90" w14:textId="77777777" w:rsidR="00CA7764" w:rsidRDefault="00CA7764" w:rsidP="00826ECF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B83824" w14:textId="77777777" w:rsidR="00193927" w:rsidRDefault="00193927"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="09E3274E" w14:textId="77777777" w:rsidR="004236B6" w:rsidRPr="00613C69" w:rsidRDefault="004236B6" w:rsidP="004236B6">
+    <w:p w14:paraId="17287B9D" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00292E71" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00613C69">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00613C69">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Wet Markt en overheid kent ook een aantal uitzonderingen, zo zijn de gedragsregels bijvoorbeeld niet van toepassing op publiekrechtelijke taken van bestuursorganen, publieke onderwijsinstellingen en nationale omroepen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6A6781B2" w14:textId="77777777" w:rsidR="004236B6" w:rsidRPr="00613C69" w:rsidRDefault="004236B6" w:rsidP="004236B6">
+    <w:p w14:paraId="071AE505" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00292E71" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00613C69">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00613C69">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 27 879, nr. 96.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1FE789DE" w14:textId="77777777" w:rsidR="004236B6" w:rsidRPr="00613C69" w:rsidRDefault="004236B6" w:rsidP="004236B6">
+    <w:p w14:paraId="2DD0A006" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00292E71" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00613C69">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E71">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00613C69">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Denk hierbij bijvoorbeeld aan de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00613C69">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Klic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00613C69">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00292E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-viewer zaak, ECLI:NL:RBROT:2022:9563.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="4EE3337E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3EA0DE89" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00826ECF" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="2867F221" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="7F03C4A4" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00826ECF" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="36C0B5FB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...404 lines deleted...]
-  <w:p w14:paraId="6AB0FB21" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77F9F583" w14:textId="77777777" w:rsidR="00826ECF" w:rsidRPr="00826ECF" w:rsidRDefault="00826ECF" w:rsidP="00826ECF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C86DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59D6E33C"/>
     <w:lvl w:ilvl="0" w:tplc="25A6CA9C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3188,877 +1484,229 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="598756593">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="432283590">
+  <w:num w:numId="1" w16cid:durableId="89392932">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="780730666">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...622 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00826ECF"/>
+    <w:rsid w:val="0004109C"/>
+    <w:rsid w:val="00181FBC"/>
+    <w:rsid w:val="00292E71"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rsid w:val="00B57643"/>
+    <w:rsid w:val="00CA7764"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2DE9CEE5"/>
+  <w14:docId w14:val="74092A37"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{15143CDE-EA28-4BDF-A943-2F4475B6362D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4080,74 +1728,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4296,1096 +1945,1179 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00826ECF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00826ECF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...224 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00004458"/>
+    <w:rsid w:val="00826ECF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...59 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1023</ap:Words>
-  <ap:Characters>5905</ap:Characters>
+  <ap:Words>1091</ap:Words>
+  <ap:Characters>6003</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6915</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7080</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>