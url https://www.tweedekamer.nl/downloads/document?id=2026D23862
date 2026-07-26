--- v0 (2026-05-21)
+++ v1 (2026-07-26)
@@ -1,4396 +1,2079 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001546B8" w:rsidP="005D74AE" w:rsidRDefault="00584EBC" w14:paraId="14F7CFDC" w14:textId="00C703DF">
-[...43 lines deleted...]
-    <w:p w:rsidR="00D23B52" w:rsidP="005D74AE" w:rsidRDefault="00D23B52" w14:paraId="0A9DE7B7" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD" w:rsidRDefault="005D6B30" w14:paraId="1CAAA956" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD" w:rsidP="00CF5CAD" w:rsidRDefault="00CF5CAD" w14:paraId="50BB41D5" w14:textId="41464842">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD" w:rsidP="005D6B30" w:rsidRDefault="00CF5CAD" w14:paraId="6EC10B75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD" w:rsidP="005D6B30" w:rsidRDefault="00CF5CAD" w14:paraId="2CC6E070" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD" w:rsidP="005D6B30" w:rsidRDefault="00CF5CAD" w14:paraId="404DF29C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="77A1F440" w14:textId="56817AB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 9 juni 2026 vindt de formele Telecomraad plaats in Luxemburg. Ik zal aan deze Raad deelnemen. In deze brief vindt u de geannoteerde agenda met daarin een beschrijving van de discussiepunten en de Nederlandse inzet op deze onderwerpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="1B242188" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="004F7E30" w:rsidP="005D74AE" w:rsidRDefault="004F7E30" w14:paraId="41E9FD4D" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="54270FA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="22D57902" w14:textId="5CE84E64">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="00CF5CAD" w:rsidP="005D6B30" w:rsidRDefault="00CF5CAD" w14:paraId="4E5F387C" w14:textId="3606D306">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="72900E13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="1B78F2A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="0A00CA8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="5B6768AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="29278C71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="6D438B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="534B1C57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="038B1F09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="0B323F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="21AEE0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4CECC300" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="3201C585" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="09035616" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="600A4A81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="05D91FC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="75A46111" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="3E2CB23A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="0B9F2BC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="07F19C18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="5D975748" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="16683E89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="33DCE752" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="53BE2805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="41123690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="72C3F79E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="62FF6946" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="7B768C73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="0DF718CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="5B7F6895" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsdebat Technologische Soevereiniteit van de Overheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="41DBFC7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de agenda van de Telecomraad staat een beleidsdebat over technologische soevereiniteit van de overheid. Dit onderwerp is voor het kabinet prioritair en een uitwisseling hierover op de Telecomraad is dan ook tijdig in het licht van de politieke en publieke aandacht die het heeft gekregen. Nederland en Europa zijn namelijk voor cruciale digitale infrastructuur sterk afhankelijk geworden van een klein aantal buitenlandse spelers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="2F721184" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4616C115" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het kabinet staat voorop dat de digitale overheid betrouwbaar, toegankelijk, efficiënt en weerbaar is. Digitale soevereiniteit vormt daarbij het uitgangspunt. Hiervoor moeten we blijven inzetten op sterke Europese digitale infrastructuur en het doelgericht afbouwen van risicovolle strategische afhankelijkheden op het gebied van kritieke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cloud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere systemen. Daarnaast zet het kabinet in op gestandaardiseerde en meer centrale digitale inkoop en aanbestedingen, waarbij security-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-design, zero-trust, open source, soevereiniteit en ketenveiligheid leidende principes zijn. Ook wil het kabinet dat de overheid haar marktmacht benut om veilige standaarden af te dwingen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimumeisen voor cybersecurity te hanteren en bijdraagt aan de verdere ontwikkeling van het Nederlandse en Europese digitale technologie ecosysteem. In dat kader staat het kabinet open voor een gericht en proportioneel EU-voorkeursprincipe in specifieke kritieke sectoren, wanneer andere instrumenten onvoldoende effectief blijken. Daarbij benadrukt Nederland het belang van behoud van innovatie, open handelsrelaties met gelijkgezinde partners en zorgvuldige impactanalyse van oorsprongsmaatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="71FA0B15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="20881745" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet beziet de discussie over soevereiniteit binnen de overheid nadrukkelijk in het bredere belang van het versterken van onze digitale weerbaarheid. Daarbij kijkt het kabinet uit naar het aanstaande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU Tech </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sovereignty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Europese Commissie. Dat is een belangrijke kans om een coherent antwoord te formuleren op risicovolle strategische afhankelijkheden in digitale technologieën. In aanloop daar naartoe heeft het kabinet een non-paper opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Deze kabinetsinzet voor technologische soevereiniteit zal ik tijdens de aankomende Telecomraad uitdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="1FF1889C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="10129AA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder benadrukt het kabinet de noodzaak van ondersteuning van het Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infrastructure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consortium (EDIC), waarbij zowel nationale als EU-autoriteiten een essentiële voorbeeldrol te vervullen hebben. Nederland is momenteel voorzitter van deze EDIC, waaraan verder Frankrijk, Duitsland, Italië en Luxemburg reeds deelnemen. De EDIC kan bij uitstek faciliterend zijn in het realiseren van gezamenlijke grensoverschrijdende digitale oplossingen die lidstaten (en daarmee de EU in zijn geheel) daadwerkelijk digitaal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>soevereiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="34C37AD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4A4C6E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsdebat ITU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="712CDADE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telecommunication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Union (ITU) is het gespecialiseerde VN-agentschap voor informatie- en communicatietechnologie. Afspraken die in de ITU worden gemaakt, vormen een belangrijk fundament van onze digitale economie. Ze zorgen voor het goed en efficiënt functioneren van onze digitale (internationale) netwerken en zijn van groot belang voor ons bedrijfsleven. Een keer per vier jaar vindt de ITU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plenipotentiary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats. Dit is de hoogste besluitvormende conferentie van de ITU en het bepaalt in belangrijke mate de onderwerpen waar de ITU-beleidsadviezen en standaarden voor ontwikkelt. Deze conferentie staat gepland voor november 2026 in Qatar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="60D55AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="740D2B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijk instrument binnen ITU zijn resoluties. Over deze resoluties wordt tijdens de ITU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plenipotentiary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderhandeld. De tekstvoorstellen en onderhandelingsinzet wordt gezamenlijk door de EU-lidstaten voorbereid, in nauwe samenwerking met de Europese Commissie. Die inhoudelijke voorbereiding voor de conferentie vindt op dit moment plaats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="38414690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="3B3CD628" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De samenwerking met de Europese partners verloopt voorspoedig en er is veel aandacht voor het geopolitieke speelveld. De wereldwijd toegenomen digitalisering en de maatschappelijke en economische impact die hiermee gepaard gaat, zorgt voor internationale druk om het aandachtsgebied van ITU uit te breiden. Samenwerking tussen EU en ITU biedt in de ogen van het kabinet belangrijke kansen om de wereldwijde digitale transformatie vorm te geven, met daarin voldoende waarborgen voor de bescherming van fundamentele rechten. Samen met onze Europese partners zal er een heldere afweging moeten worden gemaakt over de deelgebieden waarin samenwerking met ITU kan bijdragen aan een inclusieve, veilige en toekomstbestendige digitale transformatie. Het kabinet zal dit uitdragen tijdens de aankomende Telecomraad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="27F0A030" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="553E1B3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De toegenomen geopolitieke spanningen hebben een duidelijke weerslag op de samenwerking binnen ITU. Een aantal landen volgt een duidelijke strategie om middels ITU-standaarden hun invloed in het wereldwijde digitale domein te vergroten. Hierbij is niet altijd voldoende aandacht voor het beschermen en versterken fundamentele rechten of een duurzame en mensgerichte aanpak. De ITU speelt een belangrijke rol in de digitale transformatie, maar bij veel onderwerpen is er geen sprake van een exclusief mandaat. Het onderbrengen van bepaalde thema’s bij de ITU vraagt daarmee om een goede en gedegen afweging ten aanzien van effectiviteit en risico’s. Nederland werkt actief samen met Europese en gelijkstemde landen zodat we een gecoördineerde inzet uitdragen, waarbij het beschermen en versterken fundamentele rechten en mensgerichte aanpak centraal staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4AA7F024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="27B46E05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsdebat Satelliet Connectiviteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4FED8098" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotisch voorzitterschap heeft een beleidsdebat geagendeerd voor de Telecomraad over de soevereiniteit en het concurrentievermogen van satellietconnectiviteit. Het kabinet ziet het toenemende belang in de EU van satellietconnectiviteit voor de weerbaarheid van het bredere connectiviteitsecosysteem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="656B2BB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="5B783BC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van satellietcommunicatie is dat het kan bijdragen als terugvaloptie bij calamiteiten en ontsluiting van slecht bereikbare plekken. Dit laatste speelt in Nederland, anders dan in andere Europese landen, minder een rol vanwege een goede dekking door vaste en mobiele netwerken. Daarnaast speelt satellietcommunicatie een rol in de nationale veiligheid, zoals waar defensie gebruik maakt van communicatiesatellieten. Vanwege deze belangen en schuivende geopolitieke panelen is het goed om stil te staan bij strategische afhankelijkheden die spelen bij satellietcommunicatie en het belang van EU-soevereiniteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="2E995120" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4ACA15B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar verwachting gaat de discussie tijdens het lunchdebat ook over het gebruik van twee keer 30 megahertz in de 2 gigahertzband die op dit moment in de EU is bestemd voor mobiele satelliettoepassingen. De Europese Commissie is van plan om deze band opnieuw onder satellietoperators te verdelen na mei 2027. Een aantal lidstaten heeft opgeroepen om hier snel een besluit over te nemen omdat de huidige vergunningen volgend jaar aflopen en het belang Europese soevereiniteit hierin mee te wegen. Het kabinet steunt die oproep en zal dit uitdragen tijdens de aankomende Telecomraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="45AECB57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="5DBBB09B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...186 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Oriëntatie European Business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wallets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="047308A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap is voornemens tijdens de Telecomraad een algemene oriëntatie aan te nemen over het voorstel voor de European Business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wallets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EBW). Op 19 november 2025 heeft de Commissie hiervoor een voorstel (EBW-verordening) gepresenteerd als onderdeel van het Digital Package. Dit voorstel beoogt een geharmoniseerd, grensoverschrijdend digitaal stelsel te creëren waarmee organisaties, bedrijven en overheden elkaar kunnen identificeren, authentiseren en onderling veilig gegevens en documenten kunnen uitwisselen. Het hoofddoel van de voorgestelde verordening is structurele lastenverlichting door interne-marktbelemmeringen weg te nemen en het realiseren van snellere administratieve processen in zowel B2B (business-to-business) als B2G (business-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) relaties. Het voorstel bouwt grotendeels voort op de technische en juridische infrastructuur van de recent herziene </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-verordening, waarin onder meer European Digital Identity (EUDI) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wallets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor natuurlijke personen en nieuwe vertrouwensdiensten werden geïntroduceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4C1F6FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="6D0DAE26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals aan uw Kamer gemeld in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, steunt Nederland de doelstelling van de verordening om lastenverlichting voor bedrijven te realiseren, in te zetten op veilige elektronische gegevensuitwisseling en publieke dienstverlening aan bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="40DECC82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="3E5875DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland kan de algemene oriëntatie steunen. De verordening bouwt voort op het in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-verordening geïntroduceerde stelsel van vertrouwensdiensten en zorgt ervoor dat bedrijven op een veilige, betrouwbare en gebruiksvriendelijke wijze transacties digitaal kunnen verrichten in zowel het private als het publieke domein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="62AE6292" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="57085939" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...743 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voortgang onderhandelingen digitale omnibussen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="7653C5E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Middels deze brief informeer ik uw Kamer conform de informatie-afspraken nader over de ontwikkelingen op de Omnibus Digitaal. Op 6 mei jl. is er een akkoord bereikt op de Omnibus AI. Hierover heb ik uw Kamer per brief geïnformeerd. Het Cypriotische voorzitterschap heeft aangekondigd ernaar te streven eind juni een Raadsakkoord op de Omnibus Digitaal te bereiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="06DC4C32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4C63D7D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet blijft er in de onderhandelingen op inzetten dat de voorgestelde wijzigingen aan digitale wetgeving geen afbreuk doen aan het niveau van bescherming van grondrechten. Het krachtenveld rondom de Omnibus Digitaal is nog in ontwikkeling. Er kan nog niet definitief worden geconcludeerd dat er voor specifieke voorgestelde wijzigingen voldoende of onvoldoende steun is. Wel zijn er positieve signalen met betrekking tot het krachtenveld omtrent de belangrijkste zorgpunten van het kabinet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B1D35" w:rsidP="005D74AE" w:rsidRDefault="009B1D35" w14:paraId="2242B8C0" w14:textId="77777777"/>
-[...46 lines deleted...]
-      <w:r w:rsidR="006D61C6">
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="2D5BCCAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="35C757C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor wat betreft de Algemene Verordening Gegevensbescherming (AVG) zijn er meerdere lidstaten die net als het kabinet bepleiten dat de wijzigingen geen afbreuk mogen doen aan het niveau van gegevensbescherming. Meerdere lidstaten zetten in op het schrappen van de wijziging van de definitie van persoonsgegevens en de gecreëerde bevoegdheid voor de Europese Commissie om via een uitvoeringshandeling te specificeren wanneer gegevens voldoende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gepseudonimiseerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn. De voorgestelde wijziging aan de definitie van persoonsgegevens zou ook met name voor kleine ondernemers de complexiteit van het naleven van de AVG verhogen en dus niet effectief de regeldruk verlagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="3B7EFB61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="117E97C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook zijn er meerdere lidstaten die steunen dat de nieuwe definitie van wetenschappelijk onderzoek en de voorgestelde wijzigingen aan het recht op inzage, van artikel 22 van de AVG met betrekking tot de verwerking van persoonsgegevens voor geautomatiseerde besluitvorming en de meldplicht bij inbreuk in verband met persoonsgegevens in lijn worden gebracht met de gezamenlijke opinies van het Europees Comité voor Gegevensbescherming (EDPB) en de Europese Toezichthouder voor Gegevensbescherming (EDPS). Voor wat betreft het Europees meldpunt voor incidentmeldingen lijkt een meerderheid van de lidstaten de Nederlandse inzet, zoals bepleit in het met uw Kamer gedeelde non-paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5CAD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="006D61C6">
-[...28 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, te steunen, waarbij de bestaande nationale meldstructuren behouden blijven. Daarmee zou de voorgestelde wijziging ook niet meer afdoen aan de rol van nationale toezichthouders bij het afhandelen van (cyber)incidenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="4091511C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="005D6B30" w:rsidP="005D6B30" w:rsidRDefault="005D6B30" w14:paraId="21E17245" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot lijken ook meerdere lidstaten te steunen dat in lijn met de kabinetsinzet bepaalde onderdelen van de Platform-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Business (P2B)-verordening in stand blijven, zodat ondernemers die zakendoen op platforms op hetzelfde niveau beschermd blijven. De onderhandelingen zijn echter nog gaande. Het kabinet volgt de verdere onderhandelingen van deze voorstellen en zal aandacht blijven vragen voor subsidiariteit, proportionaliteit, uitvoerbaarheid en de bescherming van nationale veiligheidsbelangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5CAD" w:rsidR="004E5D09" w:rsidP="005D6B30" w:rsidRDefault="004E5D09" w14:paraId="60E98566" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CF5CAD" w:rsidR="004E5D09" w:rsidSect="005D6B30">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15F5570E" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711">
+    <w:p w14:paraId="6B27A319" w14:textId="77777777" w:rsidR="00B04EC8" w:rsidRDefault="00B04EC8" w:rsidP="005D6B30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00196791" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FAC2CF0" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711">
+    <w:p w14:paraId="6A5435DC" w14:textId="77777777" w:rsidR="00B04EC8" w:rsidRDefault="00B04EC8" w:rsidP="005D6B30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B44CF0D" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="532021F5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="66114461" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="005D6B30" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="57F388C8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="28FD6C50" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="005D6B30" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34D3436A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75899890" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="005D6B30" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E262AF7" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711">
+    <w:p w14:paraId="18E8413E" w14:textId="77777777" w:rsidR="00B04EC8" w:rsidRDefault="00B04EC8" w:rsidP="005D6B30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794B28A2" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F552D5B" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711">
+    <w:p w14:paraId="3F8B4D54" w14:textId="77777777" w:rsidR="00B04EC8" w:rsidRDefault="00B04EC8" w:rsidP="005D6B30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B9B1DB" w14:textId="77777777" w:rsidR="00FA5711" w:rsidRDefault="00FA5711"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0A93F578" w14:textId="6DEEEBF7" w:rsidR="00254C4B" w:rsidRPr="00323886" w:rsidRDefault="00254C4B" w:rsidP="00254C4B">
+    <w:p w14:paraId="4C7ADC7A" w14:textId="27E64543" w:rsidR="005D6B30" w:rsidRPr="00CF5CAD" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00323886">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 21 501-33, nr. 1195. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="64C264AF" w14:textId="7AC25D0A" w:rsidR="00494B0C" w:rsidRPr="00323886" w:rsidRDefault="00494B0C" w:rsidP="00494B0C">
+    <w:p w14:paraId="20691E7F" w14:textId="2478DFBC" w:rsidR="005D6B30" w:rsidRPr="00CF5CAD" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00323886">
-[...6 lines deleted...]
-        <w:t>26, 22112 nr. 4232.</w:t>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 22 112, nr. 4232.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0D15BD61" w14:textId="0D783090" w:rsidR="006D61C6" w:rsidRPr="001D2C1C" w:rsidRDefault="006D61C6">
+    <w:p w14:paraId="7BC3B05F" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="00CF5CAD" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5CAD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CF5CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 21501 nr. 33-1164.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...99 lines deleted...]
-  <w:p w14:paraId="711B766F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="096469B4" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="005D6B30" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...555 lines deleted...]
-  <w:p w14:paraId="13C4CA19" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="33922DCC" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="005D6B30" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79B872C0" w14:textId="77777777" w:rsidR="005D6B30" w:rsidRPr="005D6B30" w:rsidRDefault="005D6B30" w:rsidP="005D6B30">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...884 lines deleted...]
-    <w:rsid w:val="60AA4552"/>
+    <w:rsidRoot w:val="005D6B30"/>
+    <w:rsid w:val="002B64FB"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rsid w:val="008005C7"/>
+    <w:rsid w:val="00B04EC8"/>
+    <w:rsid w:val="00CF5CAD"/>
+    <w:rsid w:val="00D77444"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="168C04A3"/>
+  <w14:docId w14:val="7B54798F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C097A1B9-B190-44F7-82FB-165B7E76118F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4412,74 +2095,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4628,1183 +2312,1203 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D6B30"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005D6B30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005D6B30"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="005D6B30"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D23B52"/>
+    <w:rsid w:val="005D6B30"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00494B0C"/>
+    <w:rsid w:val="005D6B30"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...72 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10282</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1895</ap:Words>
+  <ap:Characters>10428</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>85</ap:Lines>
+  <ap:Lines>86</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12127</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12299</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>