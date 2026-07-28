--- v0 (2026-05-21)
+++ v1 (2026-07-28)
@@ -1,3359 +1,988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A30B2E" w:rsidP="00A30B2E" w14:paraId="3DA2395E" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E548E">
+    <w:p w:rsidRPr="00B91531" w:rsidR="00B91531" w:rsidP="00B91531" w:rsidRDefault="00543E4D" w14:paraId="5EF8A4FB" w14:textId="5543AE83">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531" w:rsidR="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531" w:rsidR="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B91531" w:rsidR="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00B91531" w:rsidP="00B91531" w:rsidRDefault="00B91531" w14:paraId="5FCBD361" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531" w:rsidR="00543E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4354</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00B91531" w14:paraId="16AB1C06" w14:textId="58045873">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00B91531" w:rsidP="00543E4D" w:rsidRDefault="00B91531" w14:paraId="65015306" w14:textId="797757DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="77EB6E89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="7F475AFE" w14:textId="3D5EC655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van 9 tot 13 april 2026 vond op Aruba het LGO-EU-Forum (hierna: LGO-Forum) plaats, met aansluitend op 14 april een gerelateerde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Investment Conference </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Investment Conference for OCTs (Overseas Countries and Territories). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hieraan namen de Europese Commissie, de Landen en Gebieden Overzee (LGO) en de betrokken lidstaten Frankrijk, Denemarken en Nederland deel. Ook waren leden van het Europees Parlement, vertegenwoordigers van de Europese Investeringsbank (EIB) en vertegenwoordigers van de Ultraperifere Gebieden (UPGs) betrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="6F7AAF37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="50A0D561" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerder is toegezegd uw Kamer te informeren over het LGO-Forum. Bijgevoegd treft u de agenda en de gezamenlijke conclusies. Na het vorige LGO-Forum publiceerde de Europese Commissie een gedetailleerd verslag. Als zij dit wederom doen, wordt dit verslag zo snel mogelijk met u gedeeld. Uw Kamer heeft daarnaast verzocht twee keer per jaar geïnformeerd te worden over de uitkomsten van het LGO-forum.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="4526C294" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Europese Commissie heeft echter voorgesteld om het LGO-Forum vanaf heden tweejaarlijks te organiseren, waar het eerder om een jaarlijks evenement ging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uw Kamer zal ook in de toekomst worden geïnformeerd na afloop van een LGO-Forum. Het eerstvolgende Forum zal in 2028 in Brussel plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="7B038785" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="5172FEC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het LGO-Forum is vooral bedoeld als een forum voor ontmoeting en voor dialoog. Deze dialoog stelt de LGO in staat om ten volle aan de associatie met de Europese Unie deel te nemen. Er vindt echter geen formele besluitvorming plaats. De formele besluitvorming, bijvoorbeeld over goedkeuring van te subsidiëren programma’s, vindt plaats in het LGO-comité waarin de lidstaten van de EU op ambtelijk niveau zitting hebben. Voor het LGO-Forum is er dus ook geen sprake van een formele inzet vooraf. Ieder van de LGO onderhoudt een zelfstandige relatie met de Europese Commissie en participeert met een eigen delegatie aan het LGO-Forum. Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>beoogt samen met de Caribische delen van Koninkrijk en zo mogelijk ook met de lidstaten en de andere LGO zoveel mogelijk dezelfde boodschap naar de Europese Commissie uit te dragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="43A46C03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="15D07B85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>for</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Global gateway strategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="7A1F5B47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit LGO-Forum stond nadrukkelijk in het teken van een betere aansluiting van de LGO op de Global Gateway strategie van de EU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is de bedoeling dat via deze strategie investeringen worden ontwikkeld in sectoren van strategische waarde voor de Europese Unie. Middels deze strategie zet de Europese Commissie zich in op een vijftal prioriteiten voor de LGO binnen de Caribische regio: (1) digitale connectiviteit, (2) energietransitie, (3) maritieme connectiviteit, (4) sargassum en (5) disaster risk management. Dit zijn gedeelde prioriteitsgebieden, waarbij de LGO en Nederland hebben benadrukt dat voornamelijk investeringen in de eerste drie prioriteitsgebieden van groot belang zijn. Gedurende het Forum is daarnaast ook nog afvalverwerking toegevoegd aan de lijst met prioriteiten, een onderwerp dat zeer relevant is voor zowel Nederlandse alsook de Franse LGO en Ultraperifere gebieden (UPG) in de regio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="1FFDBB51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="6407C41A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>OCTs</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Investment Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="18FB03B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Investment Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is dieper ingegaan op de (financiële) instrumenten die door de LGO gebruikt kunnen worden voor projecten binnen deze prioriteitsgebieden. Dit kan bijvoorbeeld in de vorm van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Overseas</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">blended-finance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder meer via financiële instellingen als de Europese Investeringsbank (EIB) en garanties vanuit de Europese Commissie waardoor publieke en private middelen worden samengebracht. Dit wordt binnen de Global Gateway strategie ook wel de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Team Europe-approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genoemd. Deze mogelijkheden zullen de komende periode, richting de aankomende Meerjarig Financieel Kader (MFK) periode (2028-2034), samen met de Europese Commissie en de LGO verder worden verkend en uitgewerkt. Nederland heeft er in dit verband op gewezen dat Nederland al substantieel investeert binnen de prioriteitsgebieden in de LGO met o.a. de Regiodeals en de SDE++-middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="70C98CDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="7F2E0C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In aanloop naar de investeringsconferentie heeft de Europese Commissie de LGO gevraagd binnen de EU-prioriteitsgebieden eigen projectvoorstellen aan te dragen die kunnen worden opgenomen in de zogenaamde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Countries</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> project pipeline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de Global </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gateway voor de Caribisch regio. Deze projecten dienen een regionale component te hebben. Ieder van de LGO heeft zijn eerste voorstellen opgesteld en deze zijn tijdens het LGO-Forum onder de aandacht van de Commissie gebracht. Voorbeelden van de projecten zijn haveninfrastructuur, een benedenwindse ferryverbinding, een trans-Atlantische zeekabel voor dataverkeer en de ontwikkeling van windenergie. In samenwerking met de Europese Commissie in Barbados zullen deze projecten verder worden uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="2498A06F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="0E4F8A2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>and</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Opening Directie Koninkrijksrelaties en Europese Unie van Aruba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="1C74E7F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als organisator van de conferentie heeft Aruba de verschillende delegaties ontvangen en kennis laten maken met het eiland. Daarnaast heeft Aruba, in het bijzijn van de minister-president Mike Eman, Eurocommissaris Jozef Síkela en mijzelf de nieuwe Directie Koninkrijksrelaties en Europese Unie van Aruba geopend. Minister-president Mike Eman gaf aan dat dit een duidelijk signaal is dat het Koninkrijk en de Europese Unie een strategische prioriteit zijn voor Aruba. Dit is een welkome ontwikkeling die de verbinding tussen Aruba, Nederland en de Europese Unie verder zal verstevigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="4BF3E617" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="07F6D550" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Territories</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Inzet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00543E4D" w:rsidRDefault="00543E4D" w14:paraId="23621270" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gedurende het LGO-Forum hebben wij, conform de positie van het kabinet zoals uiteengezet in het Beoordeling Nieuwe Commissievoorstellen (BNC) fiche over het LGO-besluit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nadruk gelegd op het belang van: (1) het strategisch partnerschap, en ook het strategisch belang van EU aanwezigheid in het Caribisch gebied (en andere geopolitiek relevante regio’s) via de LGO, (2) het ontwikkelen van separate calls voor Sub National Island Jurisdictions (SNIJ’s), (3) betere en eenvoudiger toegang voor de LGO tot de zogenoemde horizontale fondsen van de Europese Unie via toegesneden formats voor indiening van voorstellen en rapportage en (4) ondersteuning (technische assistentie) vanuit de Europese Commissie om de projectvoorstellen verder uit te werken. Hierbij kan worden geput uit de ervaringen met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
-[...265 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Clean Energy for EU Islands </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programma waar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Global gateway strategie</w:t>
-[...46 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">roadmaps </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn ontwikkeld om zo de kans op succesvolle implementatie te vergroten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00B91531" w:rsidRDefault="00543E4D" w14:paraId="780A2AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00B91531" w:rsidRDefault="00543E4D" w14:paraId="391D25BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...359 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A07A6C" w:rsidR="00B93AA2" w:rsidP="00B93AA2" w14:paraId="0CD7311E" w14:textId="77777777">
-[...35 lines deleted...]
-          <w:rFonts w:cs="Vani"/>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00543E4D" w:rsidP="00B91531" w:rsidRDefault="00543E4D" w14:paraId="60DBE1A8" w14:textId="7D6115D8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Vani"/>
+      <w:r w:rsidRPr="00B91531" w:rsidR="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van der Burg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40F0F" w14:paraId="42B68BC9" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="00B91531" w:rsidR="00FE0FA3" w:rsidP="00B91531" w:rsidRDefault="00FE0FA3" w14:paraId="06AFAEB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B91531" w:rsidR="00FE0FA3" w:rsidSect="007A3CF7">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CA085AE" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="026FDA61" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="723AF0E9" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00543E4D" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58CB2AFA" w14:textId="77777777" w:rsidR="0051291B" w:rsidRPr="00543E4D" w:rsidRDefault="0051291B" w:rsidP="00543E4D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78CE7E27" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00543E4D" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="032C17C2" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="62B3259A" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="750AFDC3" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00B91531" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026Z02488/2026D06903</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00A30B2E" w:rsidRPr="004125BD" w:rsidP="00A30B2E" w14:paraId="76E0682A" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="41B61E4C" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00B91531" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004125BD">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 2026Z02488/2026D06903</w:t>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22112, nr. 4187.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00A30B2E" w:rsidRPr="004125BD" w:rsidP="00A30B2E" w14:paraId="1A08FBA3" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="02B51837" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00B91531" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004125BD">
-[...13 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 22112, nr. 4187.</w:t>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://international-partnerships.ec.europa.eu/21st-octs-eu-forum_en</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00A30B2E" w:rsidRPr="004125BD" w:rsidP="00A30B2E" w14:paraId="65AA50BD" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="786E97D8" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00B91531" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004125BD">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B91531">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> 4187.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22112, nr. 4187.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...388 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A266DC3" w14:textId="77777777" w:rsidR="00543E4D" w:rsidRPr="00543E4D" w:rsidRDefault="00543E4D" w:rsidP="00543E4D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1186 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00951156" w14:textId="77777777" w:rsidR="0051291B" w:rsidRPr="00543E4D" w:rsidRDefault="0051291B" w:rsidP="00543E4D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...483 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="041A5DCC" w14:textId="77777777" w:rsidR="0051291B" w:rsidRPr="00543E4D" w:rsidRDefault="0051291B" w:rsidP="00543E4D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A40F0F"/>
-[...33 lines deleted...]
-    <w:rsid w:val="6A767476"/>
+    <w:rsidRoot w:val="00543E4D"/>
+    <w:rsid w:val="00125FDA"/>
+    <w:rsid w:val="00136984"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0051291B"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rsid w:val="006C49CA"/>
+    <w:rsid w:val="007A3CF7"/>
+    <w:rsid w:val="00851D4B"/>
+    <w:rsid w:val="00905E3D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B91531"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F75458"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="6C4BDBAD"/>
-  <w15:docId w15:val="{DB565446-A455-4CA5-8F9D-DB728ADE31B2}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2B53A45E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0D58382A-009E-40EA-B3B6-6742032B7811}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3362,77 +991,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3457,75 +1086,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3560,55 +1189,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3671,807 +1300,762 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...114 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="00543E4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...329 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00543E4D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A30B2E"/>
+    <w:rsid w:val="00543E4D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A30B2E"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00543E4D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A30B2E"/>
+    <w:rsid w:val="00543E4D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A30B2E"/>
-[...147 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00543E4D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91531"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4528,51 +2112,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4636,65 +2220,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4715,100 +2299,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>967</ap:Words>
-  <ap:Characters>5322</ap:Characters>
+  <ap:Words>1004</ap:Words>
+  <ap:Characters>5523</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6277</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6514</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>