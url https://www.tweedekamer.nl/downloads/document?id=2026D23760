--- v0 (2026-05-21)
+++ v1 (2026-07-16)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2905"/>
         <w:gridCol w:w="6305"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="419E5A76" w14:paraId="29A9226C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -542,79 +543,79 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jansen</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="009B190F" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="1A90F006" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B190F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B190F" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="4554E6BA" w14:textId="6D98D4FD">
+          <w:p w:rsidRPr="009B190F" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="000B60FD" w14:paraId="4554E6BA" w14:textId="6695111A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B190F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">De </w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="009022DF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>adjunct-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B190F">
+              <w:t>djunct-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B190F" w:rsidR="009B190F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>griffier van de commissie,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="419E5A76" w:rsidRDefault="00094D2D" w14:paraId="12177B65" w14:textId="4A3BEBC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000325C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -654,53 +655,53 @@
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="109B0274" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="00925AFF" w:rsidRDefault="003F75A1" w14:paraId="25B9D503" w14:textId="55DE895A">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="5C857B90" w14:paraId="1F8BF343" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="000B60FD" w14:paraId="1F8BF343" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="13705"/>
+          <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="23AFFE0F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00094D2D" w:rsidP="00094D2D" w:rsidRDefault="00094D2D" w14:paraId="7E616200" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00094D2D">
@@ -733,51 +734,58 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00664626" w:rsidP="00664626" w:rsidRDefault="00664626" w14:paraId="7BF206EC" w14:textId="77777777"/>
           <w:p w:rsidRPr="00664626" w:rsidR="00664626" w:rsidP="00664626" w:rsidRDefault="00664626" w14:paraId="3FAF05A3" w14:textId="73855884">
             <w:r w:rsidRPr="00664626">
               <w:t xml:space="preserve">De leden van de VVD-fractie hebben met belangstelling kennisgenomen van het voorstel tot implementatie van de herziene richtlijn consumentenkrediet (CCDII). Deze leden onderschrijven het belang van goede consumentenbescherming en verantwoord kredietgebruik, zeker nu nieuwe betaalvormen zoals ‘koop nu, betaal later’-diensten en digitale kredietproducten steeds meer onderdeel uitmaken van het dagelijks betalingsverkeer. Tegelijkertijd achten de leden van de VVD-fractie het van belang dat regelgeving proportioneel en uitvoerbaar blijft, met ruimte voor innovatie en oog voor een goed functionerend Europees speelveld. </w:t>
             </w:r>
             <w:r w:rsidR="4AFE13DB">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00664626">
               <w:t xml:space="preserve"> hebben daarom nog enkele vragen aan de regering.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00664626" w:rsidP="00664626" w:rsidRDefault="00664626" w14:paraId="23F3DD47" w14:textId="77777777"/>
           <w:p w:rsidRPr="004E598D" w:rsidR="004E598D" w:rsidP="004E598D" w:rsidRDefault="004E598D" w14:paraId="2636BF92" w14:textId="20C9FEAB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E598D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hebben met interesse kennisgenomen van de implementatiewet herziene richtlijn consumentenkrediet. </w:t>
+              <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hebben met interesse kennisgenomen van de implementatiewet herziene richtlijn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E598D">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">consumentenkrediet. </w:t>
             </w:r>
             <w:r w:rsidR="4E45E132">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="004E598D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> hebben nog enkele opmerkingen en vragen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004E598D" w:rsidP="004E598D" w:rsidRDefault="004E598D" w14:paraId="5A4E5845" w14:textId="77777777"/>
           <w:p w:rsidR="00940652" w:rsidP="004E598D" w:rsidRDefault="00940652" w14:paraId="409A1990" w14:textId="3FA2BC7E">
             <w:r w:rsidRPr="00F910A3">
               <w:t xml:space="preserve">De leden van de </w:t>
             </w:r>
             <w:r>
               <w:t>PVV-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F910A3">
               <w:t>fractie</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -799,55 +807,51 @@
             <w:r w:rsidRPr="00FC6902">
               <w:t xml:space="preserve">-richtlijn. Deze leden achten het positief dat stappen worden gezet om de regelgeving rondom consumentenkrediet te moderniseren en beter aan te laten sluiten op de huidige praktijk, waarin nieuwe kredietvormen en online aanbieders een steeds grotere rol spelen. Tegelijkertijd constateren </w:t>
             </w:r>
             <w:r w:rsidR="449318E4">
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ze </w:t>
             </w:r>
             <w:r w:rsidR="5252D34C">
               <w:t>leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6902">
               <w:t xml:space="preserve"> dat de implementatie lang op zich heeft laten wachten, terwijl de problematiek van schulden en overkreditering de afgelopen jaren juist verder is toegenomen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00FC6902" w:rsidR="00FC6902" w:rsidP="00FC6902" w:rsidRDefault="00FC6902" w14:paraId="49D1253B" w14:textId="77777777"/>
           <w:p w:rsidR="00FC6902" w:rsidP="00FC6902" w:rsidRDefault="00FC6902" w14:paraId="2E782619" w14:textId="4E9ADFC8">
             <w:r w:rsidRPr="00FC6902">
               <w:t>Daarnaast signaleren de leden van de CDA-fractie dat het voorliggende wetsvoorstel nog verschillende lacunes bevat. Daardoor rijst bij deze leden de vraag of de voorgestelde maatregelen voldoende zijn om burgers daadwerkelijk en volledig te beschermen tegen problematische schulden. Die zorg geldt in het bijzonder voor kwetsbare huishoudens en jongeren, voor wie de verleiding van “kopen op de pof” groot is, terwijl de financiële en maatschappelijke gevolgen van schulden vaak nog veel groter blijken. Juist in een tijd waarin kredietverlening steeds toegankelijker, sneller en minder zichtbaar wordt aangeboden, achten deze leden een stevige bescherming van consumenten van groot belang.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00FC6902" w:rsidR="00C9732B" w:rsidP="00FC6902" w:rsidRDefault="00C9732B" w14:paraId="45BFA7AB" w14:textId="77777777"/>
           <w:p w:rsidR="00FC6902" w:rsidP="00FC6902" w:rsidRDefault="00FC6902" w14:paraId="4C11A8F7" w14:textId="30C4C16A">
             <w:r w:rsidRPr="00FC6902">
-              <w:t xml:space="preserve">Onderstaande inbreng behandelt, aan de hand van de indeling van de memorie van toelichting, de verschillende vragen die de leden van de </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">CDA-fractie aan de regering hebben over </w:t>
+              <w:t xml:space="preserve">Onderstaande inbreng behandelt, aan de hand van de indeling van de memorie van toelichting, de verschillende vragen die de leden van de CDA-fractie aan de regering hebben over </w:t>
             </w:r>
             <w:r w:rsidR="112A300E">
               <w:t>het voorliggende</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6902">
               <w:t xml:space="preserve"> wetsvoorstel.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E56D90" w:rsidP="00FC6902" w:rsidRDefault="00E56D90" w14:paraId="422C3883" w14:textId="77777777"/>
           <w:p w:rsidR="00E56D90" w:rsidP="00FC6902" w:rsidRDefault="00E56D90" w14:paraId="27E04FCB" w14:textId="5B078E29">
             <w:r w:rsidRPr="00E56D90">
               <w:t xml:space="preserve">De leden van de </w:t>
             </w:r>
             <w:r>
               <w:t>JA21-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E56D90">
               <w:t>fractie hebben kennisgenomen van het wetsvoorstel tot implementatie van de herziene richtlijn consumentenkrediet (CCDII). Deze leden onderschrijven het belang van consumentenbescherming en het voorkomen van problematische schulden. Tegelijkertijd achten deze leden het van belang dat de implementatie proportioneel, uitvoerbaar en voorspelbaar blijft voor aanbieders en consumenten. Deze leden hebben daarom nog enkele vragen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006D2D96" w:rsidP="00FC6902" w:rsidRDefault="006D2D96" w14:paraId="64B9CA33" w14:textId="77777777"/>
           <w:p w:rsidRPr="006D2D96" w:rsidR="006D2D96" w:rsidP="00FC6902" w:rsidRDefault="006D2D96" w14:paraId="75D17ED2" w14:textId="50E34D8D">
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -1018,55 +1022,51 @@
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> CDA-fractie, zowel via schriftelijke vragen als tijdens debatten, om het implementatietraject te versnellen, hebben niet geleid tot het gewenste resultaat. Dit roept bij </w:t>
             </w:r>
             <w:r w:rsidR="49CF55A4">
               <w:t>deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen op over de prioritering en sturing binnen de regering.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00993741" w:rsidR="00CC1955" w:rsidP="00CC1955" w:rsidRDefault="00CC1955" w14:paraId="2B09A6A6" w14:textId="77777777"/>
           <w:p w:rsidR="00CC1955" w:rsidP="00CC1955" w:rsidRDefault="00CC1955" w14:paraId="59B77DD1" w14:textId="492894B5">
             <w:r w:rsidRPr="00993741">
               <w:t>In de beantwoording van schriftelijke vragen uit oktober 2024 gaf de regering nog aan dat het wetsvoorstel in het najaar van 2025 naar de Kamer zou worden gestuurd. Deze planning is echter niet gehaald. In de Kamerbrief van 2 april 2026 wordt de vertraging verklaard door te wijzen op de omvang en complexiteit van de implementatie van de CCDII. Deze verklaring voelt te algemeen</w:t>
             </w:r>
             <w:r w:rsidR="004B0C87">
               <w:t xml:space="preserve"> voor de leden van de CDA-fractie</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t>. </w:t>
             </w:r>
             <w:r w:rsidR="3B9DE17F">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
-              <w:t xml:space="preserve"> vragen of de </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">regering concreet kan uiteenzetten wat de belangrijkste oorzaken zijn van de opgelopen vertraging in het implementatietraject. Ook vragen </w:t>
+              <w:t xml:space="preserve"> vragen of de regering concreet kan uiteenzetten wat de belangrijkste oorzaken zijn van de opgelopen vertraging in het implementatietraject. Ook vragen </w:t>
             </w:r>
             <w:r w:rsidR="2B309C96">
               <w:t xml:space="preserve">deze leden </w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">waarom het niet is gelukt om dit traject te versnellen ondanks de breed erkende noodzaak en het brede politieke draagvlak voor </w:t>
             </w:r>
             <w:r w:rsidR="7C0B72C5">
               <w:t>het voorliggende</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> wetsvoorstel.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00993741" w:rsidR="00AF7968" w:rsidP="00AF7968" w:rsidRDefault="00AF7968" w14:paraId="7E9BC834" w14:textId="77777777"/>
           <w:p w:rsidR="00300562" w:rsidP="00CC1955" w:rsidRDefault="00CC1955" w14:paraId="6B0C4C94" w14:textId="74A1BCC9">
             <w:r w:rsidRPr="00993741">
               <w:t>Deze vertraging leidt er tevens toe dat de parlementaire behandeling onder toenemende tijdsdruk komt te staan</w:t>
             </w:r>
             <w:r w:rsidR="00AF7968">
               <w:t>, zo merken de leden van de CDA-fractie op</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t>. Daarnaast betekent dit dat marktpartijen de implementatie van de richtlijn binnen een zeer korte termijn moeten realiseren. In dat licht vragen deze leden of het implementatierisico voldoende in beeld is gebracht. </w:t>
             </w:r>
@@ -1209,51 +1209,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00ED7C31">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>De leden van de VVD-fractie lezen dat de memorie van toelichting beschrijft dat ‘koop nu, betaal later’-diensten en kaarten met uitgestelde debitering onder het toepassingsbereik van de wet worden gebracht omdat zij vergelijkbare risico’s voor consumenten zouden kennen. Daarbij wordt gewezen op het risico van overkreditering en impulsief koopgedrag. Welke concrete empirische gegevens tonen aan dat kaarten met uitgestelde debitering vergelijkbare risico’s opleveren als ‘koop nu, betaal later’-diensten, en waarom rechtvaardigt dit een gelijke intensiteit wat betreft regulering?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00ED7C31" w:rsidR="00ED7C31" w:rsidP="00ED7C31" w:rsidRDefault="00ED7C31" w14:paraId="3F561A9D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00ED7C31" w:rsidP="00ED7C31" w:rsidRDefault="00ED7C31" w14:paraId="5F8CD94C" w14:textId="6A34824B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7C31">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>De leden van de VVD-fractie lezen dat de regering stelt dat regulering van ‘koop nu, betaal later’-diensten kan leiden tot hogere kosten en mogelijk een beperkter aanbod, maar acht dit aanvaardbaar gelet op de versterking van consumentenbescherming. Daarbij wordt erkend dat kortlopende kredietvormen ook kunnen bijdragen aan budgetbeheer. Hoe weegt de regering het risico dat huishoudens met een smalle beurs door deze regulering juist minder toegang krijgen tot tijdelijk betalingsgemak en welke mitigerende maatregelen worden overwogen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00ED7C31" w:rsidR="00ED7C31" w:rsidP="00ED7C31" w:rsidRDefault="00ED7C31" w14:paraId="0CD6CB0E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00ED7C31" w:rsidP="00ED7C31" w:rsidRDefault="00ED7C31" w14:paraId="3979294D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7C31">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>De leden van de VVD-fractie constateren dat meerdere Europese lidstaten gebruikmaken van de mogelijkheid om kaarten met uitgestelde debitering uit te zonderen van de richtlijn. Nederland kiest ervoor deze producten wel onder het toepassingsbereik te brengen.</w:t>
             </w:r>
             <w:r w:rsidR="00B936A4">
               <w:rPr>
                 <w:bCs/>
@@ -1388,51 +1387,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="007029B7" w:rsidR="007029B7" w:rsidP="007029B7" w:rsidRDefault="007029B7" w14:paraId="4D04B036" w14:textId="2641C065">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007029B7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00587545" w:rsidP="007029B7" w:rsidRDefault="007029B7" w14:paraId="50FF3637" w14:textId="3236070B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007029B7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Voor andere vormen van consumptief krediet blijft het mogelijk dat minderjarigen, met toestemming van de wettelijke vertegenwoordiger en soms de kantonrechter, krediet aangaan. De regering stelt dat hiervoor geen aanleiding bestaat voor een totaalverbod. Hoe beoordeelt de regering het risico dat minderjarigen via deze route alsnog schulden opbouwen en acht </w:t>
             </w:r>
             <w:r w:rsidR="6CFB53A6">
               <w:t>de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="007029B7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> het huidige civielrechtelijke beschermingskader hiervoor voldoende robuust?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00A42883" w:rsidR="00A42883" w:rsidP="00A42883" w:rsidRDefault="00A42883" w14:paraId="2355749B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00A42883" w:rsidP="00A42883" w:rsidRDefault="00A42883" w14:paraId="02F7F959" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -1583,55 +1581,51 @@
           </w:p>
           <w:p w:rsidR="007E2A3D" w:rsidP="007029B7" w:rsidRDefault="007E2A3D" w14:paraId="54A95198" w14:textId="77777777"/>
           <w:p w:rsidR="00152C36" w:rsidP="00152C36" w:rsidRDefault="00152C36" w14:paraId="17D7412F" w14:textId="4AE0A079">
             <w:r w:rsidRPr="00993741">
               <w:t>De leden van de CDA</w:t>
             </w:r>
             <w:r>
               <w:t>-f</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t>ractie begrijpen dat het principe van maximumharmonisatie voordelen oplevert voor de uniformering van de interne markt. Echter const</w:t>
             </w:r>
             <w:r>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">eren </w:t>
             </w:r>
             <w:r w:rsidR="2146B2A6">
               <w:t>deze leden</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ook</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
-              <w:t xml:space="preserve"> dat onder andere België en Spanje additionele maatregelen nemen bovenop de CCDII. Deze leden vragen hoe de regering deze ontwikkelingen duidt in het licht van het uitgangspunt van maximumharmonisatie. Daarnaast vragen deze leden welke juridische </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ruimte de CCDII biedt om, bovenop de bestaande lidstaatopties, aanvullende nationale maatregelen te treffen. </w:t>
+              <w:t xml:space="preserve"> dat onder andere België en Spanje additionele maatregelen nemen bovenop de CCDII. Deze leden vragen hoe de regering deze ontwikkelingen duidt in het licht van het uitgangspunt van maximumharmonisatie. Daarnaast vragen deze leden welke juridische ruimte de CCDII biedt om, bovenop de bestaande lidstaatopties, aanvullende nationale maatregelen te treffen. </w:t>
             </w:r>
             <w:r w:rsidR="69C9F228">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen of de regering deze juridische ruimte inzichtelijk kan maken. Ten slotte vragen </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidR="2900A05E">
               <w:t>ze</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> leden </w:t>
             </w:r>
             <w:r w:rsidR="7737303E">
               <w:t>op dit punt</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> hoe beoordeel</w:t>
             </w:r>
             <w:r w:rsidR="001E6FC2">
               <w:t>d</w:t>
             </w:r>
@@ -1762,55 +1756,51 @@
             <w:r w:rsidRPr="00993741">
               <w:t>passend</w:t>
             </w:r>
             <w:r w:rsidR="006D64AE">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t> en </w:t>
             </w:r>
             <w:r w:rsidR="006D64AE">
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t>rekening houden met belangen van consumenten</w:t>
             </w:r>
             <w:r w:rsidR="006D64AE">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">. Daardoor krijgen toezichthouders en beleidsmakers aanzienlijke interpretatieruimte. Deze leden vragen waarom de regering van mening is dat dit passend is bij </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidR="182438FB">
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:t>voorliggende</w:t>
+              <w:t xml:space="preserve"> voorliggende</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> wetgeving.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E42404" w:rsidP="007029B7" w:rsidRDefault="00E42404" w14:paraId="197D5596" w14:textId="77777777"/>
           <w:p w:rsidR="00E42404" w:rsidP="00E42404" w:rsidRDefault="00E42404" w14:paraId="10A218C2" w14:textId="093F582D">
             <w:r w:rsidRPr="00993741">
               <w:t>De leden van de CDA</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">fractie vragen hoe de regering invulling geeft aan de bepalingen in CCDII inzake financiële educatie en financiële geletterdheid. </w:t>
             </w:r>
             <w:r w:rsidR="2DE76501">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen of de regering aanvullende nationale initiatieven noodzakelijk acht om consumenten, en in het bijzonder jongeren, beter bewust te maken van de risico’s van consumentenkrediet en BNPL-diensten. Ook vragen </w:t>
             </w:r>
             <w:r w:rsidR="7E36DDBD">
               <w:t>deze leden</w:t>
             </w:r>
@@ -1981,51 +1971,50 @@
             <w:r w:rsidR="2F9FBA44">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen of de regering deze zorgen herkent en welke maatregelen worden overwogen om dit te voorkomen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00734F73" w:rsidP="00E42404" w:rsidRDefault="00734F73" w14:paraId="27DEE61C" w14:textId="77777777"/>
           <w:p w:rsidR="00E42404" w:rsidP="00E42404" w:rsidRDefault="00E42404" w14:paraId="738EE4FB" w14:textId="0ABC5BFC">
             <w:r w:rsidRPr="00993741">
               <w:t>De leden van de CDA</w:t>
             </w:r>
             <w:r w:rsidR="00734F73">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">fractie lezen dat er met </w:t>
             </w:r>
             <w:r w:rsidR="624F5292">
               <w:t>het voorliggende</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="27215170">
-              <w:lastRenderedPageBreak/>
               <w:t>wets</w:t>
             </w:r>
             <w:r>
               <w:t>voorstel</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> mede wordt ingezet op </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00993741">
               <w:t>vroegsignalering</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00993741">
               <w:t>. </w:t>
             </w:r>
             <w:r w:rsidR="0B5FB3FA">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen of er een beeld is </w:t>
             </w:r>
             <w:r w:rsidR="00734F73">
               <w:t xml:space="preserve">van </w:t>
             </w:r>
@@ -2186,55 +2175,51 @@
             <w:r w:rsidRPr="00860507">
               <w:t>Wft</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve">). Deze leden vragen </w:t>
             </w:r>
             <w:r w:rsidR="00CD3894">
               <w:t>of de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve"> onderschrijft dat hierdoor onzekerheid ontstaat voor investeerders, aanbieders en woningeigenaren, waardoor innovatieve verduurzamingsconstructies worden belemmerd.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00860507" w:rsidR="00CD3894" w:rsidP="00860507" w:rsidRDefault="00CD3894" w14:paraId="744C1715" w14:textId="77777777"/>
           <w:p w:rsidR="00860507" w:rsidP="00860507" w:rsidRDefault="00860507" w14:paraId="700F38D4" w14:textId="6AB67694">
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve">De leden van de D66-fractie wijzen erop dat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00860507">
               <w:t>gebouwgebonden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00860507">
-              <w:t xml:space="preserve"> energieprestatiecontracten zich juist onderscheiden van reguliere </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">consumptieve kredietvormen doordat kosten, verantwoordelijkheden en prestaties gekoppeld zijn aan de woning in plaats van uitsluitend aan de persoon van de eigenaar. Bij verkoop van de woning gaan de afspraken over op de volgende eigenaar, vergelijkbaar met bijvoorbeeld een warmteaansluiting of verplichtingen binnen een VvE. Kan </w:t>
+              <w:t xml:space="preserve"> energieprestatiecontracten zich juist onderscheiden van reguliere consumptieve kredietvormen doordat kosten, verantwoordelijkheden en prestaties gekoppeld zijn aan de woning in plaats van uitsluitend aan de persoon van de eigenaar. Bij verkoop van de woning gaan de afspraken over op de volgende eigenaar, vergelijkbaar met bijvoorbeeld een warmteaansluiting of verplichtingen binnen een VvE. Kan </w:t>
             </w:r>
             <w:r w:rsidR="00CD3894">
               <w:t>de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve"> reflecteren op deze vergelijking en uiteenzetten in hoeverre deze kenmerken volgens </w:t>
             </w:r>
             <w:r w:rsidR="00CC6D4A">
               <w:t>hen</w:t>
             </w:r>
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve"> aanleiding geven tot een andere juridische beoordeling dan regulier consumentenkrediet?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00860507" w:rsidR="00CD3894" w:rsidP="00860507" w:rsidRDefault="00CD3894" w14:paraId="47787B2B" w14:textId="77777777"/>
           <w:p w:rsidRPr="00860507" w:rsidR="00860507" w:rsidP="00860507" w:rsidRDefault="00860507" w14:paraId="1304010C" w14:textId="4EB60B00">
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve">Deze leden vragen </w:t>
             </w:r>
             <w:r w:rsidR="008455C9">
               <w:t>de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="00860507">
               <w:t xml:space="preserve"> voorts of </w:t>
             </w:r>
@@ -2353,51 +2338,50 @@
           </w:p>
           <w:p w:rsidRPr="0067786F" w:rsidR="0067786F" w:rsidP="0067786F" w:rsidRDefault="0067786F" w14:paraId="1B727D91" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067786F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>De leden van de VVD-fractie maken zich dan ook zorgen over de brede reikwijdte van het wetsvoorstel. Deze leden lezen dat mogelijk ook telecomdiensten, parkeerapps, mobiliteitsdiensten en andere vormen van dagelijks uitgesteld betalen geraakt kunnen worden door de nieuwe regelgeving. Kan de regering verduidelijken welke diensten precies onder het toepassingsbereik vallen? Hoe wordt voorkomen dat gebruikelijke maandfacturatie of praktische betaaloplossingen onbedoeld onder zware kredietregelgeving komen te vallen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0067786F" w:rsidP="00860507" w:rsidRDefault="0067786F" w14:paraId="100BA6D4" w14:textId="77777777"/>
           <w:p w:rsidR="00CC0027" w:rsidP="00CC0027" w:rsidRDefault="00CC0027" w14:paraId="25F5EBF9" w14:textId="2E7AA708">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0027">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>De leden van de GroenLinks-PvdA-fractie merken op dat</w:t>
             </w:r>
             <w:r w:rsidR="00C95460">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> het wetsvoorstel</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC0027">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> nieuwe uitzonderingen toevoegt voor </w:t>
             </w:r>
             <w:r w:rsidR="00C95460">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC0027">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>koop</w:t>
@@ -2780,58 +2764,51 @@
               </w:rPr>
               <w:t>, creditcard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001C491D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>, kaart</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="001C491D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> met uitgestelde </w:t>
-[...6 lines deleted...]
-              <w:t>debitering, achteraf-betaling</w:t>
+              <w:t xml:space="preserve"> met uitgestelde debitering, achteraf-betaling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="001C491D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> bij een webshop en korte betalingstermijn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="001C491D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> bij een dienstverlener kennen niet hetzelfde risicoprofiel. Kan de regering toelichten of en hoe bij de implementatie per kredietvorm en per maatregel is gewogen of de verplichting proportioneel is?</w:t>
             </w:r>
@@ -2958,55 +2935,51 @@
             <w:r w:rsidR="31CB4EE1">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00582E35">
               <w:t xml:space="preserve"> vragen of dit betekent dat bij iedere transactie, ongeacht het bedrag of het risico, gegevens over inkomsten en uitgaven moeten worden verzameld. Acht de regering het proportioneel dat een consument voor een beperkte betaalfaciliteit of een kleine aankoop gevoelige financiële gegevens moet delen, terwijl het risico voor consument en kredietgever beperkt kan zijn?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00582E35" w:rsidR="00582E35" w:rsidP="00582E35" w:rsidRDefault="00582E35" w14:paraId="29EE9178" w14:textId="77777777"/>
           <w:p w:rsidR="00164B55" w:rsidP="00D96F91" w:rsidRDefault="00582E35" w14:paraId="673EA98B" w14:textId="14A704FD">
             <w:r w:rsidRPr="00582E35">
               <w:t xml:space="preserve">De leden van de </w:t>
             </w:r>
             <w:r>
               <w:t>JA21-</w:t>
             </w:r>
             <w:r w:rsidRPr="00582E35">
               <w:t>fractie vragen of de regering bereid is</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="44854F2A">
               <w:t>om</w:t>
             </w:r>
             <w:r w:rsidRPr="00582E35">
-              <w:t xml:space="preserve"> meer </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ruimte te bieden voor een </w:t>
+              <w:t xml:space="preserve"> meer ruimte te bieden voor een </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00582E35">
               <w:t>risicogebaseerde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00582E35">
               <w:t xml:space="preserve"> invulling van de kredietwaardigheidsbeoordeling zonder afbreuk te doen aan effectieve bescherming tegen overkreditering, met name bij kwetsbare consumenten en jongeren. Kan de regering ingaan op een model waarbij voor lage kredietbedragen een klantverklaring kan volstaan, voor een </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00582E35">
               <w:t>middencategorie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00582E35">
               <w:t xml:space="preserve"> beperkte verificatie kan plaatsvinden, bijvoorbeeld met een recente loonstrook, en pas bij hogere bedragen of verhoogde risico’s een volledige beoordeling op basis van inkomsten- en uitgavengegevens noodzakelijk is? Is de regering bereid een dergelijke differentiatie in te passen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00064E87" w:rsidP="00D96F91" w:rsidRDefault="00064E87" w14:paraId="01EFA12D" w14:textId="77777777"/>
           <w:p w:rsidRPr="00064E87" w:rsidR="00064E87" w:rsidP="00064E87" w:rsidRDefault="00064E87" w14:paraId="01C4E8B5" w14:textId="24210A78">
             <w:r w:rsidRPr="00064E87">
               <w:t>De</w:t>
             </w:r>
             <w:r>
               <w:t>ze</w:t>
@@ -3278,55 +3251,51 @@
               <w:t xml:space="preserve">? Acht de regering dit proportioneel en doelmatig? </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0023264A" w:rsidR="00284058" w:rsidP="00284058" w:rsidRDefault="00284058" w14:paraId="31961C3E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="0023264A" w:rsidR="00284058" w:rsidP="00284058" w:rsidRDefault="00284058" w14:paraId="66C63516" w14:textId="77A174D1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen de regering of </w:t>
             </w:r>
             <w:r w:rsidR="48D9F0B1">
-              <w:t xml:space="preserve">de </w:t>
-[...3 lines deleted...]
-              <w:t>regering</w:t>
+              <w:t>de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> inzichtelijk heeft welke betaalvormen en sectoren met voorliggend wetsvoorstel onder de reikwijdte van de CCD</w:t>
             </w:r>
             <w:r w:rsidR="006E5623">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> komen te vallen. In hoeverre acht de regering het proportioneel en wenselijk wanneer producten als parkeerapps, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>ongecontracteerde</w:t>
@@ -4396,59 +4365,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>’-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">diensten zoals </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Klarna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">? Met name als het gaat om de beschikbaarheid onder </w:t>
-[...7 lines deleted...]
-              <w:t>jongeren?</w:t>
+              <w:t>? Met name als het gaat om de beschikbaarheid onder jongeren?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0004510F" w:rsidP="00F6653B" w:rsidRDefault="0004510F" w14:paraId="7C0720C7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00300562" w:rsidP="00CD49B7" w:rsidRDefault="0004510F" w14:paraId="52082199" w14:textId="6D24469D">
             <w:r w:rsidRPr="0004510F">
               <w:t>De leden van de PVV-fractie vragen waarom aan de AFM een nieuwe “productinterventiebevoegdheid” wordt toegekend die verder gaat dan wat de CCDII minimaal vereist. In hoeverre leidt dit type bevoegdheden tot rechtsonzekerheid bij bedrijven en een verstikkend werkklimaat?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CD49B7" w:rsidP="00CD49B7" w:rsidRDefault="00CD49B7" w14:paraId="152F46B0" w14:textId="77777777"/>
           <w:p w:rsidRPr="00993741" w:rsidR="00CD49B7" w:rsidP="00CD49B7" w:rsidRDefault="00CD49B7" w14:paraId="250D3B44" w14:textId="1892C25E">
             <w:r w:rsidRPr="00993741">
               <w:t>De leden van de CDA</w:t>
             </w:r>
             <w:r>
               <w:t>-f</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">ractie lezen dat kaarten met uitgestelde betalingen onder het toepassingsbereik van de richtlijn komen te vallen. Deze leden vragen of dit betekent dat alle kaarten met een bepaalde vorm </w:t>
@@ -4504,51 +4465,50 @@
             <w:r w:rsidR="7840C51C">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen hoe de regering deze keuze weegt in het licht van de duidelijke wens van de Kamer om reclame voor deze diensten juist te beperken of te verbieden.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00993741" w:rsidR="000B16EC" w:rsidP="008002B6" w:rsidRDefault="000B16EC" w14:paraId="36925318" w14:textId="77777777"/>
           <w:p w:rsidR="008002B6" w:rsidP="008002B6" w:rsidRDefault="008002B6" w14:paraId="440C31DB" w14:textId="701C059E">
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve">Voorts vragen </w:t>
             </w:r>
             <w:r w:rsidR="0AB9821B">
               <w:t>deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> of de regering alsnog wil inzetten op een (verdergaand) verbod op reclame voor BNPL-diensten mogelijk is. Zo nee, waarom niet</w:t>
             </w:r>
             <w:r w:rsidR="00AD1BC0">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00992314" w:rsidP="008002B6" w:rsidRDefault="00992314" w14:paraId="342F70CF" w14:textId="77777777"/>
           <w:p w:rsidR="00992314" w:rsidP="00992314" w:rsidRDefault="00992314" w14:paraId="0BDADD4A" w14:textId="2723F703">
             <w:r w:rsidRPr="00993741">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat gebruik is gemaakt van de lidstaatoptie om micro-, kleine en middelgrote bemiddelaars die als nevenactiviteit bemiddelen in krediet, vrij te stellen van de vergunnings- of registratieplicht. Deze leden vragen allereerst wat de precieze definitie is van “micro, kleine en middelgrote bemiddelaars” in dit kader. Daarnaast constateren deze leden dat (web)winkels die BNPL-diensten aanbieden via een derde partij op deze wijze buiten de registratieplicht kunnen vallen. </w:t>
             </w:r>
             <w:r w:rsidR="402A1692">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen wat de verwachte impact zou zijn indien deze bemiddelaars wél onder een registratieplicht zouden vallen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00993741" w:rsidR="0062605F" w:rsidP="00992314" w:rsidRDefault="0062605F" w14:paraId="1B159010" w14:textId="77777777"/>
           <w:p w:rsidR="00BC75E3" w:rsidP="00992314" w:rsidRDefault="0062605F" w14:paraId="2FFB0C75" w14:textId="21D68C5D">
             <w:r>
               <w:t>De leden van de CDA-fractie</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741" w:rsidR="00992314">
               <w:t xml:space="preserve"> vragen in hoeverre de regering verwacht dat een dergelijke verplichting leidt tot een afname van het aanbod van BNPL-diensten in de winkelstraat. Ook vragen </w:t>
             </w:r>
             <w:r w:rsidR="55271C63">
               <w:t>deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741" w:rsidR="00992314">
               <w:t> hoe de regering dit effect weegt ten opzichte van het belang van consumentenbescherming en toezicht op deze vorm van kredietverlening.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BC75E3" w:rsidP="00992314" w:rsidRDefault="00BC75E3" w14:paraId="67FAFF1E" w14:textId="77777777"/>
@@ -4647,55 +4607,51 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F22FF9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Deze leden vragen of de regering heeft onderzocht welke onbedoelde neveneffecten kunnen ontstaan als relatief laagrisico-betaalproducten onder een zwaarder regime worden gebracht. Bestaat het risico dat aanbieders bepaalde producten staken, kosten doorberekenen aan consumenten of de toegang tot betaalfaciliteiten beperken? Is in kaart gebracht of consumenten daardoor zullen uitwijken naar minder gereguleerde of minder transparante vormen van krediet?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00933160" w:rsidP="00BC75E3" w:rsidRDefault="00933160" w14:paraId="3EDD84B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00933160" w:rsidP="00BC75E3" w:rsidRDefault="00933160" w14:paraId="4BA35F02" w14:textId="093A75FA">
             <w:r>
               <w:t xml:space="preserve">De leden van de ChristenUnie-fractie begrijpen dat het noodzakelijk is om het onwenselijk onderscheid tussen wanneer een consument iets van een platform zelf koopt of via een aangesloten partij op te heffen. </w:t>
             </w:r>
             <w:r w:rsidR="442D7BE7">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> vragen de regering welke keuzes omliggende </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">landen hier maken? Maken </w:t>
+              <w:t xml:space="preserve"> vragen de regering welke keuzes omliggende landen hier maken? Maken </w:t>
             </w:r>
             <w:r w:rsidR="17077E85">
               <w:t>deze landen</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ook deze keuze? Kan de regering toelichten waarom hier door de Richtlijn de mogelijkheid is geboden om hier onderscheid te kunnen maken?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00933160" w:rsidP="00BC75E3" w:rsidRDefault="00933160" w14:paraId="1764D825" w14:textId="77777777"/>
           <w:p w:rsidRPr="0023264A" w:rsidR="009544FD" w:rsidP="009544FD" w:rsidRDefault="009544FD" w14:paraId="7A69C838" w14:textId="72A87F24">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>De leden van de ChristenUnie-fractie begrijpen de keuze om creditcards onder het toepassingsbereik van de richtlijn te laten vallen. Welke keuze maken de ons omringende landen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -4874,55 +4830,51 @@
               </w:rPr>
               <w:t xml:space="preserve">5. Verhouding van de richtlijn tot het unierecht en het nationale recht  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00300562" w:rsidR="00300562" w:rsidP="00300562" w:rsidRDefault="00300562" w14:paraId="4DE3DABA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003D6EFF" w:rsidP="003D6EFF" w:rsidRDefault="003D6EFF" w14:paraId="2C950FE2" w14:textId="6AB13FF0">
             <w:r w:rsidRPr="00704CA3">
               <w:t xml:space="preserve">De </w:t>
             </w:r>
             <w:r>
               <w:t>leden van de D66-fractie</w:t>
             </w:r>
             <w:r w:rsidRPr="00704CA3">
-              <w:t xml:space="preserve"> begrijpen dat andere Europese landen ervoor kiezen om minder aanvullende maatregelen te treffen. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Verwacht </w:t>
+              <w:t xml:space="preserve"> begrijpen dat andere Europese landen ervoor kiezen om minder aanvullende maatregelen te treffen. Verwacht </w:t>
             </w:r>
             <w:r w:rsidR="008455C9">
               <w:t>de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="00860507" w:rsidR="008455C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00704CA3">
               <w:t>dat dit negatieve effecten heeft voor de uitvoering van de maatregelen in Nederland</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00FC1927" w:rsidP="003D6EFF" w:rsidRDefault="00FC1927" w14:paraId="2ED72CF7" w14:textId="77777777"/>
           <w:p w:rsidR="00FC1927" w:rsidP="003D6EFF" w:rsidRDefault="00FC1927" w14:paraId="56CC869E" w14:textId="2EC961AD">
             <w:r>
               <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie juichen toe dat er eindelijk een wettelijk verbod komt op uitstel van betalingen voor jongeren. Deze leden vragen de regering hoe </w:t>
             </w:r>
             <w:r w:rsidR="79843798">
               <w:t>de regering</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> effectief het verbod zal handhaven en hoe de sanctionering eruit ziet voor overtreders.</w:t>
             </w:r>
@@ -5033,58 +4985,51 @@
             <w:r w:rsidR="673D1226">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741" w:rsidR="00516B0A">
               <w:t xml:space="preserve"> vragen</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ook</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741" w:rsidR="00516B0A">
               <w:t xml:space="preserve"> welke eisen gesteld worden aan de verificatie van ouderlijke toestemming en hoe gecontroleerd wordt dat aanbieders deze verplichtingen niet slechts formeel, maar ook materieel naleven.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D51698" w:rsidP="00516B0A" w:rsidRDefault="00D51698" w14:paraId="10E0E6C6" w14:textId="77777777"/>
           <w:p w:rsidRPr="0023264A" w:rsidR="00D51698" w:rsidP="00D51698" w:rsidRDefault="00D51698" w14:paraId="38F89892" w14:textId="0EF5E67D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen of er nog recenter onderzoek beschikbaar is over hoeveel transacties er zijn gedaan via rekeningen op naam van een minderjarige aan BNPL-aanbieders dan het onderzoek uit 2023 wat genoemd wordt in de memorie van </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">toelichting? </w:t>
+              <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen of er nog recenter onderzoek beschikbaar is over hoeveel transacties er zijn gedaan via rekeningen op naam van een minderjarige aan BNPL-aanbieders dan het onderzoek uit 2023 wat genoemd wordt in de memorie van toelichting? </w:t>
             </w:r>
             <w:r w:rsidR="6C611C3C">
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> bekend of de gedragscode materieel effect heeft gehad? Aanvullend vragen deze leden of er ook cijfers beschikbaar zijn over het gebruik door minderjarigen van ‘koop nu, betaal later’-diensten via platforms die uitgestelde betaling aanbieden?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0023264A" w:rsidR="00D51698" w:rsidP="00D51698" w:rsidRDefault="00D51698" w14:paraId="3401E937" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00513DD8" w:rsidR="00150BC7" w:rsidP="00516B0A" w:rsidRDefault="00D51698" w14:paraId="07EC959D" w14:textId="2D8BEAD9">
             <w:pPr>
               <w:rPr>
@@ -5308,58 +5253,51 @@
             <w:r w:rsidRPr="00672DD1">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> meer persoonsgegevens verzamelen dan noodzakelijk?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D691F" w:rsidP="000047CE" w:rsidRDefault="005D691F" w14:paraId="111A363B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="0023264A" w:rsidR="005D691F" w:rsidP="005D691F" w:rsidRDefault="005D691F" w14:paraId="0F9D6086" w14:textId="4CB07904">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen de regering of er informatie bekend is over het aantal transacties en de omvang </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">daarvan van de </w:t>
+              <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen de regering of er informatie bekend is over het aantal transacties en de omvang daarvan van de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="0023264A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> aanbieders van krediet in de subcategorie ‘koop nu, betaal later’-diensten? Voorts vragen deze leden of het doel van deze implementatiewet is om de omvang hiervan terug te dringen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0023264A" w:rsidR="005D691F" w:rsidP="005D691F" w:rsidRDefault="005D691F" w14:paraId="238CA469" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="0023264A" w:rsidR="005D691F" w:rsidP="005D691F" w:rsidRDefault="005D691F" w14:paraId="658C1EAB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
@@ -5630,58 +5568,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BGfo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> kredietaanbieders enkel verplicht zijn deel te nemen aan een stelsel van kredietregistratie? Klopt het dat de wet Stichting BKR niet bij naam aanwijst, noch een wettelijke taak toekent? De</w:t>
             </w:r>
             <w:r w:rsidR="00EB5B82">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>ze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> leden vragen de regering om een nadere beschouwing </w:t>
-[...6 lines deleted...]
-              <w:t>van de taak en rol van Stichting BKR in het licht van voorliggend wetsvoorstel.</w:t>
+              <w:t xml:space="preserve"> leden vragen de regering om een nadere beschouwing van de taak en rol van Stichting BKR in het licht van voorliggend wetsvoorstel.</w:t>
             </w:r>
             <w:r w:rsidR="009C641B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052118B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Klopt het tevens dat de Hoge Raad in 2021 expliciet heeft geoordeeld dat registratie door BKR berust op zelfregulering door de financiële sector en niet op een wettelijke plicht?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00300562" w:rsidR="00300562" w:rsidP="00300562" w:rsidRDefault="00300562" w14:paraId="5A9D38B9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5893,58 +5824,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00300562" w:rsidR="00300562" w:rsidP="00300562" w:rsidRDefault="00300562" w14:paraId="2DC2E507" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="003724BF" w:rsidR="003724BF" w:rsidP="00D66527" w:rsidRDefault="003724BF" w14:paraId="5DDB2DBF" w14:textId="7B619E5A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A42883">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">De leden van de VVD-fractie begrijpen het belang van kredietregistratie ter voorkoming van overkreditering. Tegelijkertijd constateren deze leden dat de uitbreiding van verplichte BKR-raadplegingen naar grote aantallen kleine transacties aanzienlijke gevolgen kan hebben voor betaalprocessen en systemen. Kan de </w:t>
-[...6 lines deleted...]
-              <w:t>regering aangeven of het BKR technisch en operationeel volledig gereed is voor real-time raadplegingen op grote schaal? Welke risico’s ziet de regering voor vertragingen of verstoringen in betaalprocessen? Acht de regering een gefaseerde invoering of overgangsperiode wenselijk om uitvoeringsproblemen te voorkomen?</w:t>
+              <w:t>De leden van de VVD-fractie begrijpen het belang van kredietregistratie ter voorkoming van overkreditering. Tegelijkertijd constateren deze leden dat de uitbreiding van verplichte BKR-raadplegingen naar grote aantallen kleine transacties aanzienlijke gevolgen kan hebben voor betaalprocessen en systemen. Kan de regering aangeven of het BKR technisch en operationeel volledig gereed is voor real-time raadplegingen op grote schaal? Welke risico’s ziet de regering voor vertragingen of verstoringen in betaalprocessen? Acht de regering een gefaseerde invoering of overgangsperiode wenselijk om uitvoeringsproblemen te voorkomen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003724BF" w:rsidP="00D66527" w:rsidRDefault="003724BF" w14:paraId="39655EF6" w14:textId="77777777"/>
           <w:p w:rsidR="00D66527" w:rsidP="00D66527" w:rsidRDefault="00D66527" w14:paraId="454B2373" w14:textId="3C76ECC0">
             <w:r w:rsidRPr="00D66527">
               <w:t xml:space="preserve">De leden van de PVV-fractie benadrukken dat iedere burger die handelingsbekwaam is (18 jaar en ouder) zelfstandig over zijn financiën moet kunnen beschikken. Kan de regering garanderen dat de voorgestelde verplichtingen voor leeftijdsverificatie de toegang tot kredietmogelijkheden, zoals </w:t>
             </w:r>
             <w:r>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00D66527">
               <w:t>koop nu, betaal later</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">’ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>oftwel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D66527">
@@ -6078,55 +6002,51 @@
           </w:p>
           <w:p w:rsidRPr="00F562B6" w:rsidR="00A7017C" w:rsidP="00A7017C" w:rsidRDefault="00A7017C" w14:paraId="13931939" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00A7017C" w:rsidR="00A7017C" w:rsidP="00A7017C" w:rsidRDefault="00350784" w14:paraId="474D5266" w14:textId="091D0CFF">
             <w:r w:rsidRPr="00F562B6">
               <w:t>De</w:t>
             </w:r>
             <w:r w:rsidR="001D6ABD">
               <w:t>ze leden lezen dat de</w:t>
             </w:r>
             <w:r w:rsidRPr="00F562B6">
               <w:t xml:space="preserve"> regering kiest voor een combinatie van civielrechtelijke en bestuursrechtelijke handhaving, waarbij de AFM ook via de Wet handhaving consumentenbescherming kan optreden. Leidt deze dubbele handhavingsstructuur niet tot overlap of onduidelijkheid voor marktpartijen en hoe wordt dit in de praktijk voorkomen?</w:t>
             </w:r>
             <w:r w:rsidR="00A7017C">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A7017C">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00A7017C" w:rsidR="00A7017C">
-              <w:t xml:space="preserve">De leden van de PVV-fractie hebben vragen over de proportionaliteit bij het verifiëren van informatie. De AFM geeft aan dat de richtlijn bepaalt dat ingewonnen informatie ook gecheckt moet worden, wat </w:t>
-[...3 lines deleted...]
-              <w:t>spanning oplevert met dataminimalisatie. Kan de regering bevestigen dat in de lagere regelgeving wordt vastgelegd dat de proportionaliteitstoets alleen geldt voor het inwinnen van informatie en niet voor het verplicht verifiëren van álle opgevraagde informatie</w:t>
+              <w:t>De leden van de PVV-fractie hebben vragen over de proportionaliteit bij het verifiëren van informatie. De AFM geeft aan dat de richtlijn bepaalt dat ingewonnen informatie ook gecheckt moet worden, wat spanning oplevert met dataminimalisatie. Kan de regering bevestigen dat in de lagere regelgeving wordt vastgelegd dat de proportionaliteitstoets alleen geldt voor het inwinnen van informatie en niet voor het verplicht verifiëren van álle opgevraagde informatie</w:t>
             </w:r>
             <w:r w:rsidR="0080375D">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7017C" w:rsidR="00A7017C">
               <w:t xml:space="preserve"> om</w:t>
             </w:r>
             <w:r w:rsidR="0080375D">
               <w:t xml:space="preserve"> zo</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7017C" w:rsidR="00A7017C">
               <w:t xml:space="preserve"> onnodige bureaucreatie en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7017C" w:rsidR="00A7017C">
               <w:t>privacyinbreuken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A7017C" w:rsidR="00A7017C">
               <w:t xml:space="preserve"> te voorkomen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A7017C" w:rsidP="00A7017C" w:rsidRDefault="00A7017C" w14:paraId="5ACCB016" w14:textId="7C5EEFC6"/>
           <w:p w:rsidR="00822941" w:rsidP="00822941" w:rsidRDefault="00822941" w14:paraId="1B9511E1" w14:textId="532D3F17">
             <w:r w:rsidRPr="00993741">
@@ -6301,55 +6221,51 @@
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> welke omstandigheden de regering voornemens is gebruik te maken van de delegatiegrondslag in het geval </w:t>
             </w:r>
             <w:r w:rsidR="00BC21D3">
               <w:t xml:space="preserve">dat </w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t>blijkt dat de huidige eisen ten aanzien van leeftijdsverificatie onvoldoende effectief zijn. </w:t>
             </w:r>
             <w:r w:rsidR="70AE7B1B">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen welke concrete en bindende voorschriften de regering op basis van deze delegatiegrondslag kan vaststellen. </w:t>
             </w:r>
             <w:r w:rsidR="1DEE604F">
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> vragen of de regering daarbij kan specificeren aan welk typen maatregelen wordt gedacht, bijvoorbeeld ten aanzien van verificatiemethoden of technische standaarden.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00993741" w:rsidR="00BC21D3" w:rsidP="002209F2" w:rsidRDefault="00BC21D3" w14:paraId="2337C14F" w14:textId="77777777"/>
           <w:p w:rsidRPr="00F27334" w:rsidR="00300562" w:rsidP="00F27334" w:rsidRDefault="002209F2" w14:paraId="0D69CA2E" w14:textId="7BFFD7B0">
             <w:r w:rsidRPr="00993741">
-              <w:t xml:space="preserve">Voorts vragen deze leden waarom er niet voor is gekozen om dergelijke voorschriften reeds in de wet zelf op te nemen, in plaats van te wachten op mogelijke nadere regelgeving. Deze leden vragen </w:t>
-[...3 lines deleted...]
-              <w:t>welke afweging de regering hierbij heeft gemaakt en of </w:t>
+              <w:t>Voorts vragen deze leden waarom er niet voor is gekozen om dergelijke voorschriften reeds in de wet zelf op te nemen, in plaats van te wachten op mogelijke nadere regelgeving. Deze leden vragen welke afweging de regering hierbij heeft gemaakt en of </w:t>
             </w:r>
             <w:r>
               <w:t>de regering</w:t>
             </w:r>
             <w:r w:rsidRPr="00993741">
               <w:t xml:space="preserve"> het risico aanvaardbaar acht dat in de tussentijd onvoldoende effectieve leeftijdsverificatie plaatsvindt.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00300562" w:rsidR="00300562" w:rsidP="00300562" w:rsidRDefault="00300562" w14:paraId="2E7E0162" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00300562" w:rsidR="00300562" w:rsidP="00300562" w:rsidRDefault="00300562" w14:paraId="3307C8B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -6651,58 +6567,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00131EF6" w:rsidP="00131EF6" w:rsidRDefault="00131EF6" w14:paraId="1D81EF47" w14:textId="7C8ED4E7">
             <w:r>
               <w:t>De leden van de D66-fractie lezen dat de deadline voor implementatie 20 november 2026 is. Wat is er ondertussen gedaan, en wordt er gedaan, om BNPL-aanbieders ondertussen aan te sporen om consumenten te beschermen in lijn met de CCDII? Is de Gedragscode BNPL daarvoor voldoende?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AD0501" w:rsidP="00131EF6" w:rsidRDefault="00AD0501" w14:paraId="57302706" w14:textId="77777777"/>
           <w:p w:rsidR="00AD0501" w:rsidP="00AD0501" w:rsidRDefault="00AD0501" w14:paraId="616E0F69" w14:textId="4BA1E7C6">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD0501">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Voor kaarten met uitgestelde debitering wordt een overgangstermijn </w:t>
-[...6 lines deleted...]
-              <w:t>van zes maanden gehanteerd vanwege de impact op bestaande bedrijfsmodellen en de benodigde aanpassingen. Tegelijkertijd geldt voor andere nieuw gereguleerde kredietvormen deze overgangstermijn niet</w:t>
+              <w:t>Voor kaarten met uitgestelde debitering wordt een overgangstermijn van zes maanden gehanteerd vanwege de impact op bestaande bedrijfsmodellen en de benodigde aanpassingen. Tegelijkertijd geldt voor andere nieuw gereguleerde kredietvormen deze overgangstermijn niet</w:t>
             </w:r>
             <w:r w:rsidR="000916B8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> constateren de leden van de VVD-fractie.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD0501">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Waarom is uitsluitend voor kaarten met uitgestelde debitering een overgangstermijn opgenomen en acht de regering deze termijn voldoende om ingrijpende aanpassingen in systemen en processen te realiseren?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00AD0501" w:rsidR="00AD0501" w:rsidP="00AD0501" w:rsidRDefault="00AD0501" w14:paraId="33143CEE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00AD0501" w:rsidP="00AD0501" w:rsidRDefault="00AD0501" w14:paraId="15B29EA5" w14:textId="565220CF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -6800,55 +6709,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300562">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ARTIKELSGEWIJZE TOELICHTING</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00677DAE" w:rsidP="00300562" w:rsidRDefault="00677DAE" w14:paraId="5FEE9839" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00006C97" w:rsidR="00677DAE" w:rsidP="00300562" w:rsidRDefault="00677DAE" w14:paraId="31B24849" w14:textId="1F615B07">
             <w:r>
-              <w:t xml:space="preserve">Kan de regering middels een tabel uiteenzetten welke aanvullende </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">verplichtingen wel en niet van toepassing zijn op het aan de Nederlandse consument aanbieden van </w:t>
+              <w:t xml:space="preserve">Kan de regering middels een tabel uiteenzetten welke aanvullende verplichtingen wel en niet van toepassing zijn op het aan de Nederlandse consument aanbieden van </w:t>
             </w:r>
             <w:r w:rsidR="00664626">
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00664626">
               <w:t>koop nu, betaal later</w:t>
             </w:r>
             <w:r w:rsidR="00664626">
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:t>-diensten door zowe</w:t>
             </w:r>
             <w:r w:rsidRPr="001B167F">
               <w:t xml:space="preserve">l in een andere lidstaat gevestigde aanbieders als buiten de </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="3165D947">
               <w:t xml:space="preserve">uropese </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
@@ -6898,79 +6803,79 @@
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="5700038A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="007B1A54" w:rsidR="007B1A54" w:rsidP="007B1A54" w:rsidRDefault="007B1A54" w14:paraId="1922483D" w14:textId="1EDB05A4"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="2A966FDA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00E244A2" w:rsidR="003F75A1">
-      <w:footerReference w:type="even" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E245253" w14:textId="77777777" w:rsidR="00CA6736" w:rsidRDefault="00CA6736">
+    <w:p w14:paraId="34A20F36" w14:textId="77777777" w:rsidR="00A57415" w:rsidRDefault="00A57415">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BEDD876" w14:textId="77777777" w:rsidR="00CA6736" w:rsidRDefault="00CA6736">
+    <w:p w14:paraId="37E4A1C3" w14:textId="77777777" w:rsidR="00A57415" w:rsidRDefault="00A57415">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10B3774F" w14:textId="77777777" w:rsidR="00CA6736" w:rsidRDefault="00CA6736"/>
+    <w:p w14:paraId="029DAD5B" w14:textId="77777777" w:rsidR="00A57415" w:rsidRDefault="00A57415"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7102,65 +7007,65 @@
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4FF13096" w14:textId="77777777" w:rsidR="005859F3" w:rsidRDefault="005859F3" w:rsidP="007F2292">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5076ADCA" w14:textId="77777777" w:rsidR="00CA6736" w:rsidRDefault="00CA6736">
+    <w:p w14:paraId="0D4EF5A0" w14:textId="77777777" w:rsidR="00A57415" w:rsidRDefault="00A57415">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D773D6F" w14:textId="77777777" w:rsidR="00CA6736" w:rsidRDefault="00CA6736">
+    <w:p w14:paraId="73E705E3" w14:textId="77777777" w:rsidR="00A57415" w:rsidRDefault="00A57415">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2004AE86" w14:textId="77777777" w:rsidR="00CA6736" w:rsidRDefault="00CA6736"/>
+    <w:p w14:paraId="3F9096BF" w14:textId="77777777" w:rsidR="00A57415" w:rsidRDefault="00A57415"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="51D6EA64"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010C5BC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C7F490C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -9813,60 +9718,61 @@
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="662008243">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1055588628">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="233588060">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="535196303">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="249311172">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F75A1"/>
     <w:rsid w:val="00000685"/>
     <w:rsid w:val="000017B0"/>
     <w:rsid w:val="0000284F"/>
     <w:rsid w:val="0000304E"/>
     <w:rsid w:val="000047CE"/>
@@ -9884,94 +9790,96 @@
     <w:rsid w:val="00036503"/>
     <w:rsid w:val="00040FC4"/>
     <w:rsid w:val="000414E3"/>
     <w:rsid w:val="00043D29"/>
     <w:rsid w:val="00044FCB"/>
     <w:rsid w:val="0004510F"/>
     <w:rsid w:val="0005605F"/>
     <w:rsid w:val="0006317C"/>
     <w:rsid w:val="000639F6"/>
     <w:rsid w:val="00064E87"/>
     <w:rsid w:val="0006533E"/>
     <w:rsid w:val="00065415"/>
     <w:rsid w:val="00072CFB"/>
     <w:rsid w:val="000756B7"/>
     <w:rsid w:val="00083F40"/>
     <w:rsid w:val="00087F78"/>
     <w:rsid w:val="00087FA9"/>
     <w:rsid w:val="000916B8"/>
     <w:rsid w:val="00094D2D"/>
     <w:rsid w:val="000A2B8D"/>
     <w:rsid w:val="000A57A6"/>
     <w:rsid w:val="000A7449"/>
     <w:rsid w:val="000B06B2"/>
     <w:rsid w:val="000B0C70"/>
     <w:rsid w:val="000B16EC"/>
+    <w:rsid w:val="000B60FD"/>
     <w:rsid w:val="000C21F4"/>
     <w:rsid w:val="000D03EB"/>
     <w:rsid w:val="000D48A9"/>
     <w:rsid w:val="000D745D"/>
     <w:rsid w:val="000E14F6"/>
     <w:rsid w:val="000F0181"/>
     <w:rsid w:val="000F0EB7"/>
     <w:rsid w:val="000F36C1"/>
     <w:rsid w:val="000F7765"/>
     <w:rsid w:val="00101962"/>
     <w:rsid w:val="00102FD9"/>
     <w:rsid w:val="00107150"/>
     <w:rsid w:val="001111F0"/>
     <w:rsid w:val="00113B71"/>
     <w:rsid w:val="001171FA"/>
     <w:rsid w:val="00120AF1"/>
     <w:rsid w:val="001231DE"/>
     <w:rsid w:val="00124F15"/>
     <w:rsid w:val="00131EF6"/>
     <w:rsid w:val="00136AD0"/>
     <w:rsid w:val="0013798F"/>
     <w:rsid w:val="00150BC7"/>
     <w:rsid w:val="0015124A"/>
     <w:rsid w:val="00152094"/>
     <w:rsid w:val="00152C36"/>
     <w:rsid w:val="0015582C"/>
     <w:rsid w:val="00157034"/>
     <w:rsid w:val="00157AAC"/>
     <w:rsid w:val="00164B55"/>
     <w:rsid w:val="00165AB9"/>
     <w:rsid w:val="0017529D"/>
     <w:rsid w:val="001829BF"/>
     <w:rsid w:val="001910EE"/>
     <w:rsid w:val="00195052"/>
     <w:rsid w:val="001A689F"/>
     <w:rsid w:val="001A78E4"/>
     <w:rsid w:val="001B35C0"/>
     <w:rsid w:val="001C17A4"/>
     <w:rsid w:val="001C1E06"/>
     <w:rsid w:val="001C409D"/>
     <w:rsid w:val="001C41FB"/>
     <w:rsid w:val="001C4241"/>
     <w:rsid w:val="001C491D"/>
     <w:rsid w:val="001C4E21"/>
+    <w:rsid w:val="001D1841"/>
     <w:rsid w:val="001D6A06"/>
     <w:rsid w:val="001D6ABD"/>
     <w:rsid w:val="001E0418"/>
     <w:rsid w:val="001E5944"/>
     <w:rsid w:val="001E6D7B"/>
     <w:rsid w:val="001E6FC2"/>
     <w:rsid w:val="001F06A8"/>
     <w:rsid w:val="001F31D4"/>
     <w:rsid w:val="001F3F25"/>
     <w:rsid w:val="001F638B"/>
     <w:rsid w:val="001F7C92"/>
     <w:rsid w:val="00200250"/>
     <w:rsid w:val="0020097E"/>
     <w:rsid w:val="00203CAC"/>
     <w:rsid w:val="00214E65"/>
     <w:rsid w:val="002209F2"/>
     <w:rsid w:val="002254E6"/>
     <w:rsid w:val="00230698"/>
     <w:rsid w:val="00232893"/>
     <w:rsid w:val="0023355D"/>
     <w:rsid w:val="00237297"/>
     <w:rsid w:val="0024732F"/>
     <w:rsid w:val="00260463"/>
     <w:rsid w:val="0026135F"/>
     <w:rsid w:val="002737E1"/>
@@ -10095,50 +10003,51 @@
     <w:rsid w:val="005B575A"/>
     <w:rsid w:val="005C4315"/>
     <w:rsid w:val="005C6917"/>
     <w:rsid w:val="005C69D8"/>
     <w:rsid w:val="005C7275"/>
     <w:rsid w:val="005D5708"/>
     <w:rsid w:val="005D5E84"/>
     <w:rsid w:val="005D691F"/>
     <w:rsid w:val="005E02CD"/>
     <w:rsid w:val="005E3A66"/>
     <w:rsid w:val="005E4BF5"/>
     <w:rsid w:val="005E693B"/>
     <w:rsid w:val="005F16F2"/>
     <w:rsid w:val="005F1784"/>
     <w:rsid w:val="005F1C54"/>
     <w:rsid w:val="005F2ADB"/>
     <w:rsid w:val="005F4D2D"/>
     <w:rsid w:val="0060173E"/>
     <w:rsid w:val="00605F83"/>
     <w:rsid w:val="0060628F"/>
     <w:rsid w:val="006107FA"/>
     <w:rsid w:val="006121D8"/>
     <w:rsid w:val="00615547"/>
     <w:rsid w:val="0062335A"/>
     <w:rsid w:val="0062605F"/>
+    <w:rsid w:val="0063285C"/>
     <w:rsid w:val="006333EE"/>
     <w:rsid w:val="00634BD7"/>
     <w:rsid w:val="00636C32"/>
     <w:rsid w:val="0063754D"/>
     <w:rsid w:val="006438F5"/>
     <w:rsid w:val="0064457F"/>
     <w:rsid w:val="006477D1"/>
     <w:rsid w:val="00651929"/>
     <w:rsid w:val="006521E6"/>
     <w:rsid w:val="00656481"/>
     <w:rsid w:val="0066185C"/>
     <w:rsid w:val="0066444F"/>
     <w:rsid w:val="00664626"/>
     <w:rsid w:val="00666960"/>
     <w:rsid w:val="00670262"/>
     <w:rsid w:val="00671E4D"/>
     <w:rsid w:val="00672DD1"/>
     <w:rsid w:val="00676B77"/>
     <w:rsid w:val="0067786F"/>
     <w:rsid w:val="00677DAE"/>
     <w:rsid w:val="00682020"/>
     <w:rsid w:val="00685CD7"/>
     <w:rsid w:val="006869B1"/>
     <w:rsid w:val="006A0321"/>
     <w:rsid w:val="006A5EC5"/>
@@ -10185,50 +10094,51 @@
     <w:rsid w:val="00760E2D"/>
     <w:rsid w:val="007619B4"/>
     <w:rsid w:val="00772C03"/>
     <w:rsid w:val="00780AF5"/>
     <w:rsid w:val="00781F8F"/>
     <w:rsid w:val="00797563"/>
     <w:rsid w:val="007A389D"/>
     <w:rsid w:val="007B1A1F"/>
     <w:rsid w:val="007B1A54"/>
     <w:rsid w:val="007B5FDF"/>
     <w:rsid w:val="007C304C"/>
     <w:rsid w:val="007C58BE"/>
     <w:rsid w:val="007D59CD"/>
     <w:rsid w:val="007D5A44"/>
     <w:rsid w:val="007D73D3"/>
     <w:rsid w:val="007E1088"/>
     <w:rsid w:val="007E2A3D"/>
     <w:rsid w:val="007E48EE"/>
     <w:rsid w:val="007E573D"/>
     <w:rsid w:val="007E7900"/>
     <w:rsid w:val="007F2292"/>
     <w:rsid w:val="007F3B98"/>
     <w:rsid w:val="007F4922"/>
     <w:rsid w:val="008002B6"/>
     <w:rsid w:val="0080048D"/>
+    <w:rsid w:val="00801F97"/>
     <w:rsid w:val="00802DDD"/>
     <w:rsid w:val="0080375D"/>
     <w:rsid w:val="00806929"/>
     <w:rsid w:val="008128E4"/>
     <w:rsid w:val="00813900"/>
     <w:rsid w:val="00813F0B"/>
     <w:rsid w:val="00816912"/>
     <w:rsid w:val="00820C27"/>
     <w:rsid w:val="00822941"/>
     <w:rsid w:val="00834B70"/>
     <w:rsid w:val="00843375"/>
     <w:rsid w:val="008455C9"/>
     <w:rsid w:val="0084647D"/>
     <w:rsid w:val="008524F2"/>
     <w:rsid w:val="00855DA9"/>
     <w:rsid w:val="00857CA4"/>
     <w:rsid w:val="00860507"/>
     <w:rsid w:val="008714FA"/>
     <w:rsid w:val="00873EEE"/>
     <w:rsid w:val="00881E21"/>
     <w:rsid w:val="00886C05"/>
     <w:rsid w:val="00887879"/>
     <w:rsid w:val="00887EC9"/>
     <w:rsid w:val="008A264C"/>
     <w:rsid w:val="008B137A"/>
@@ -10288,50 +10198,51 @@
     <w:rsid w:val="009B70ED"/>
     <w:rsid w:val="009C641B"/>
     <w:rsid w:val="009D73C9"/>
     <w:rsid w:val="009E2A85"/>
     <w:rsid w:val="009E5C3B"/>
     <w:rsid w:val="009F4570"/>
     <w:rsid w:val="009F47E0"/>
     <w:rsid w:val="00A01ACD"/>
     <w:rsid w:val="00A03F65"/>
     <w:rsid w:val="00A03F84"/>
     <w:rsid w:val="00A123DC"/>
     <w:rsid w:val="00A154FC"/>
     <w:rsid w:val="00A17118"/>
     <w:rsid w:val="00A22B55"/>
     <w:rsid w:val="00A23897"/>
     <w:rsid w:val="00A2500A"/>
     <w:rsid w:val="00A25E94"/>
     <w:rsid w:val="00A26367"/>
     <w:rsid w:val="00A31396"/>
     <w:rsid w:val="00A3196A"/>
     <w:rsid w:val="00A42883"/>
     <w:rsid w:val="00A46A2C"/>
     <w:rsid w:val="00A53593"/>
     <w:rsid w:val="00A54CB5"/>
     <w:rsid w:val="00A55CDD"/>
+    <w:rsid w:val="00A57415"/>
     <w:rsid w:val="00A62108"/>
     <w:rsid w:val="00A6717A"/>
     <w:rsid w:val="00A6760D"/>
     <w:rsid w:val="00A7017C"/>
     <w:rsid w:val="00A80E1C"/>
     <w:rsid w:val="00A907C6"/>
     <w:rsid w:val="00A96660"/>
     <w:rsid w:val="00AA07B7"/>
     <w:rsid w:val="00AA3F4D"/>
     <w:rsid w:val="00AA7B61"/>
     <w:rsid w:val="00AB2DAB"/>
     <w:rsid w:val="00AB3EA5"/>
     <w:rsid w:val="00AB5B08"/>
     <w:rsid w:val="00AC0285"/>
     <w:rsid w:val="00AC11FB"/>
     <w:rsid w:val="00AC1CBD"/>
     <w:rsid w:val="00AD0501"/>
     <w:rsid w:val="00AD1BC0"/>
     <w:rsid w:val="00AD28F9"/>
     <w:rsid w:val="00AD3191"/>
     <w:rsid w:val="00AD4236"/>
     <w:rsid w:val="00AD51EE"/>
     <w:rsid w:val="00AD6CFE"/>
     <w:rsid w:val="00AF2FC1"/>
     <w:rsid w:val="00AF49BE"/>
@@ -10537,50 +10448,51 @@
     <w:rsid w:val="00F435D6"/>
     <w:rsid w:val="00F476FA"/>
     <w:rsid w:val="00F4773D"/>
     <w:rsid w:val="00F60489"/>
     <w:rsid w:val="00F62FBC"/>
     <w:rsid w:val="00F6653B"/>
     <w:rsid w:val="00F670C4"/>
     <w:rsid w:val="00F70BF9"/>
     <w:rsid w:val="00F72670"/>
     <w:rsid w:val="00F75D6B"/>
     <w:rsid w:val="00F770DE"/>
     <w:rsid w:val="00F87251"/>
     <w:rsid w:val="00F91251"/>
     <w:rsid w:val="00F94F0E"/>
     <w:rsid w:val="00F96ACE"/>
     <w:rsid w:val="00FA3B10"/>
     <w:rsid w:val="00FA76B4"/>
     <w:rsid w:val="00FB1AAF"/>
     <w:rsid w:val="00FB270D"/>
     <w:rsid w:val="00FB4B95"/>
     <w:rsid w:val="00FB68AC"/>
     <w:rsid w:val="00FC13B6"/>
     <w:rsid w:val="00FC1927"/>
     <w:rsid w:val="00FC3C32"/>
     <w:rsid w:val="00FC6902"/>
+    <w:rsid w:val="00FD1CC0"/>
     <w:rsid w:val="00FD413B"/>
     <w:rsid w:val="00FD4960"/>
     <w:rsid w:val="00FE0AEC"/>
     <w:rsid w:val="00FE3A1B"/>
     <w:rsid w:val="00FF5D17"/>
     <w:rsid w:val="00FF7B5C"/>
     <w:rsid w:val="011A4FB0"/>
     <w:rsid w:val="0129A357"/>
     <w:rsid w:val="01BA59A6"/>
     <w:rsid w:val="0300DFEB"/>
     <w:rsid w:val="0311DE30"/>
     <w:rsid w:val="03313971"/>
     <w:rsid w:val="0388BBEE"/>
     <w:rsid w:val="0476A3F7"/>
     <w:rsid w:val="05122950"/>
     <w:rsid w:val="05B3FF2A"/>
     <w:rsid w:val="07623759"/>
     <w:rsid w:val="08142B50"/>
     <w:rsid w:val="09911B9C"/>
     <w:rsid w:val="09AA33AD"/>
     <w:rsid w:val="09B1063D"/>
     <w:rsid w:val="09C739D0"/>
     <w:rsid w:val="09FE45DF"/>
     <w:rsid w:val="0A70E7E4"/>
     <w:rsid w:val="0AB9821B"/>
@@ -11754,51 +11666,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2077510451">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12050,71 +11962,71 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>30</ap:Pages>
+  <ap:Pages>28</ap:Pages>
   <ap:Words>12348</ap:Words>
-  <ap:Characters>67918</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Characters>67915</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>565</ap:Lines>
   <ap:Paragraphs>160</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>80106</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>80103</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>1900-12-31T23:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010040BB22957839204C85B21D4BCADBB660</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>5683a353-458b-41e7-998c-1597269d0c80</vt:lpwstr>
   </property>
 </Properties>
 </file>