--- v0 (2026-05-20)
+++ v1 (2026-07-15)
@@ -1,93 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="00CF605F" w:rsidP="00F15A43" w:rsidRDefault="00CF605F" w14:paraId="251E3EBF" w14:textId="0B27A12B">
+    <w:p w:rsidR="00FB79FD" w:rsidP="00F15A43" w:rsidRDefault="00FB79FD" w14:paraId="00AEF622" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D55EBC">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="00CF605F" w:rsidP="00F15A43" w:rsidRDefault="00CF605F" w14:paraId="1459F82F" w14:textId="1E05A813">
+    </w:p>
+    <w:p w:rsidRPr="00FB79FD" w:rsidR="00FB79FD" w:rsidP="00F15A43" w:rsidRDefault="00FB79FD" w14:paraId="5133192D" w14:textId="46433422">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="00C2566A" w:rsidP="00F15A43" w:rsidRDefault="00CF605F" w14:paraId="19488F4A" w14:textId="51E100BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB79FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D55EBC" w:rsidR="00C2566A" w:rsidP="00F15A43" w:rsidRDefault="00CF605F" w14:paraId="19488F4A" w14:textId="532518BE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De vaste commissie voor Economische Zaken heeft een aantal vragen en opmerkingen aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00A74D29">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00C2566A">
         <w:t xml:space="preserve"> over </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="008210D2">
         <w:t xml:space="preserve">een </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="003F7479">
         <w:t>aantal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="008210D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00432AFC">
         <w:t xml:space="preserve">brieven, waaronder </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00C2566A">
@@ -117,188 +101,100 @@
       <w:r w:rsidRPr="00D55EBC" w:rsidR="003043D6">
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00805D13">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="006951C9">
         <w:t xml:space="preserve">9 mei </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00C2566A">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="003043D6">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00C2566A">
         <w:t xml:space="preserve"> (Kamerstuk 21501-30, nr. 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00513598">
         <w:t>96</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00C2566A">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="0092755B" w:rsidP="00F15A43" w:rsidRDefault="0092755B" w14:paraId="5C472DCF" w14:textId="444234E0">
-[...71 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00CF605F" w:rsidP="00F15A43" w:rsidRDefault="00CF605F" w14:paraId="78AEEE5C" w14:textId="0B68DB82">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="006D4CA8">
         <w:t>Van E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00725922">
         <w:t>ijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="00CF605F" w:rsidP="00F15A43" w:rsidRDefault="00510391" w14:paraId="69FB447E" w14:textId="01A77CF5">
+    <w:p w:rsidRPr="00D55EBC" w:rsidR="00CF605F" w:rsidP="00F15A43" w:rsidRDefault="00FB79FD" w14:paraId="69FB447E" w14:textId="10949983">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve">De </w:t>
+      <w:r>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00A66A54">
-        <w:t>adjunct-</w:t>
+        <w:t>djunct-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00CF605F">
         <w:t>griffier van de commissie,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00CF605F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00A66A54">
         <w:t>Krijger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="00510391" w:rsidP="00F15A43" w:rsidRDefault="00510391" w14:paraId="49CE15BE" w14:textId="77777777">
-[...12 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00CF605F" w:rsidP="00F15A43" w:rsidRDefault="00CF605F" w14:paraId="677F8663" w14:textId="6A93F941">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="003E6691" w:rsidP="0015605C" w:rsidRDefault="00CF605F" w14:paraId="4D78ACB6" w14:textId="1F8F3C9D">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00FC6B2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
@@ -805,51 +701,70 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00510391">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00510391">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00510391">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D55EBC" w:rsidR="00785345" w:rsidP="00F15A43" w:rsidRDefault="00785345" w14:paraId="5517245B" w14:textId="77777777">
+    <w:p w:rsidR="00FB79FD" w:rsidRDefault="00FB79FD" w14:paraId="5517245B" w14:textId="24357287">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D55EBC" w:rsidR="00785345" w:rsidP="00F15A43" w:rsidRDefault="00785345" w14:paraId="31777BF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00B5484B" w:rsidP="0018657F" w:rsidRDefault="007F6DE1" w14:paraId="3DF96BC9" w14:textId="7CF7EE05">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -962,71 +877,104 @@
       <w:pPr>
         <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="009006FC">
         <w:t>Industrial Accelerator Act — definitie “koolstofarm” en ambitieniveau productnormen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="7EC7CAC2" w14:textId="0F0D3323">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de D66-fractie verwelkomen de inzet van het kabinet om de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="001A67E7">
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>Commissie op te roepen tot een duidelijke en eenduidige definitie van</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="001A67E7">
         <w:t xml:space="preserve"> het begrip</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve"> “koolstofarm” en tot sector-specifieke transitiepaden met gradueel toenemende productnormen. Deze leden onderstrepen dat een eenduidige definitie alleen effect sorteert wanneer zij methodologisch aansluit op het </w:t>
+        <w:t xml:space="preserve"> “koolstofarm” en tot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>sector-specifieke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> transitiepaden met gradueel toenemende productnormen. Deze leden onderstrepen dat een eenduidige definitie alleen effect sorteert wanneer zij methodologisch aansluit op het </w:t>
       </w:r>
       <w:r w:rsidRPr="00C073D4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Carbon</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20804">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Border Adjustment Mechanism</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C20804" w:rsidR="004C5548">
+        <w:t xml:space="preserve"> Border </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C20804">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Adjustment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C20804">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C20804">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mechanism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C20804" w:rsidR="004C5548">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004C5548">
         <w:t>(CBAM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">, zodat één Europese standaard ontstaat in plaats van twee parallelle systemen die zich tegen elkaar laten uitspelen. Tegelijk hebben deze leden er in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00FB7C87">
         <w:t xml:space="preserve">een </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7E09">
         <w:t>eerdere</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> inbreng </w:t>
       </w:r>
       <w:r w:rsidR="009404D9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="001D7E09">
         <w:t xml:space="preserve"> </w:t>
@@ -1051,77 +999,94 @@
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t>in de Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004F6BFC">
         <w:t xml:space="preserve"> verdedigt. Hoe </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">waarborgt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00345AAE">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve"> dat deze </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00467136">
         <w:t xml:space="preserve">definitie </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">inhoudelijk gelijkloopt met de CBAM-systematiek? Welke sectoren ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004C5548">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:t xml:space="preserve"> als eerste kandidaat </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> als eerste kandidaat voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:lastRenderedPageBreak/>
-        <w:t>voor sector-specifieke transitiepaden, en hoe verhouden d</w:t>
+        <w:t>sector-specifieke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t xml:space="preserve"> transitiepaden, en hoe verhouden d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004B0896">
         <w:t>eze</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:t xml:space="preserve"> zich tot lopende trajecten zoals de Critical Chemicals Alliance </w:t>
+        <w:t xml:space="preserve"> zich tot lopende trajecten zoals de Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t>Chemicals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t xml:space="preserve"> Alliance </w:t>
       </w:r>
       <w:r w:rsidR="00065309">
         <w:t xml:space="preserve">(CCA) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">en het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6C8C" w:rsidR="00AC322B">
         <w:t>Europe</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6C8C" w:rsidR="00CF6C8C">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:t xml:space="preserve"> Concurrentievermogenfonds</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t>Concurrentievermogenfonds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF6C8C">
         <w:t xml:space="preserve"> (ECF)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00546B8F">
         <w:t xml:space="preserve">Deze leden vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t>concreet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00546B8F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">tot welk minimumniveau het kabinet de huidige percentages voor productnormering </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00546B8F">
         <w:t xml:space="preserve">wil </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">aanscherpen, en met welke lidstaten </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00DB3D7E">
@@ -1131,58 +1096,87 @@
         <w:t>om dat hogere ambitieniveau in de Raad te realiseren</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00460150">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AC0DA5" w:rsidR="00AC322B" w:rsidP="00BE7B99" w:rsidRDefault="00AC322B" w14:paraId="7A123DD5" w14:textId="4AEF3FE8">
       <w:pPr>
         <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC0DA5">
         <w:t>28ste regime / EU Inc. — snelheid en voltooiing van de interne markt</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="28DB11F6" w14:textId="0F0C537F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de D66-fractie zien in het 28ste regime een belangrijke stap naar het voltooien van de interne markt en steunen daarmee de doelstelling van het voorstel volmondig. </w:t>
       </w:r>
       <w:r w:rsidR="00392186">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55EBC">
-        <w:t>Letta- en Draghi-rapport</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Letta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Draghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>-rapport</w:t>
       </w:r>
       <w:r w:rsidR="00392186">
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t>hebben helder gemaakt dat de huidige fragmentatie in nationale rechtsvormen een rem is op de schaalsprong die Europese ondernemingen — start-ups, scale-ups en grootbedrijf — moeten maken om internationaal te kunnen concurreren. De Europese Raad heeft eind 2026 als deadline gesteld voor een politiek akkoord met het Europees Parlement</w:t>
+        <w:t xml:space="preserve">hebben helder gemaakt dat de huidige fragmentatie in nationale rechtsvormen een rem is op de schaalsprong die Europese ondernemingen — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>start-ups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>-ups en grootbedrijf — moeten maken om internationaal te kunnen concurreren. De Europese Raad heeft eind 2026 als deadline gesteld voor een politiek akkoord met het Europees Parlement</w:t>
       </w:r>
       <w:r w:rsidR="004B0A7A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B0A7A">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>eze leden vinden het van groot belang dat Nederland zich actief aansluit bij de lidstaten die d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="000D40AB">
         <w:t>eze</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> deadline daadwerkelijk willen halen. Tegelijk delen deze leden de zorgen over rechtsgrondslag en mogelijk misbruik, maar zij wijzen erop dat de risico-afweging tweezijdig is: vertraging benadeelt Europese ondernemers blijvend ten opzichte van Amerikaanse en Chinese concurrenten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00351C97" w14:paraId="774CCE53" w14:textId="22A6A8CA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
@@ -1209,60 +1203,84 @@
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">bereid zich aan te sluiten bij een kopgroep die de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004812D4">
         <w:t xml:space="preserve">deadline van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t>Europese Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004812D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">van eind 2026 daadwerkelijk vasthoudt? Welke aanvullende waarborgen tegen misbruik en witwassen acht het kabinet noodzakelijk — én voldoende — om dat tempo niet te belemmeren? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00A9537F">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">n hoeverre verhoudt de in het coalitieakkoord aangekondigde “rentmeestervennootschap” zich tot het 28ste regime: zijn dit complementaire of overlappende sporen? Is </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00A9537F">
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:t>bovendien bereid binnen de Raad actief te pleiten voor verdere harmonisatie van rechtsgebieden die de effectiviteit van het 28ste regime bepalen — zoals faillissementsrecht en vennootschapsrecht — zodat fragmentatie binnen de interne markt wordt verminderd en het volledige potentieel van EU Inc. voor start-ups, scale-ups en grensoverschrijdend ondernemerschap kan worden benut?</w:t>
+        <w:t xml:space="preserve">bovendien bereid binnen de Raad actief te pleiten voor verdere harmonisatie van rechtsgebieden die de effectiviteit van het 28ste regime bepalen — zoals faillissementsrecht en vennootschapsrecht — zodat fragmentatie binnen de interne markt wordt verminderd en het volledige potentieel van EU Inc. voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t>start-ups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t>-ups en grensoverschrijdend ondernemerschap kan worden benut?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00147E67" w:rsidR="00AC322B" w:rsidP="00BE7B99" w:rsidRDefault="00AC322B" w14:paraId="58943CB0" w14:textId="2183F117">
       <w:pPr>
         <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00147E67">
-        <w:t xml:space="preserve">Critical Chemicals Alliance — Nederlandse inzet als voorzitter van de </w:t>
+        <w:t xml:space="preserve">Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00147E67">
+        <w:t>Chemicals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00147E67">
+        <w:t xml:space="preserve"> Alliance — Nederlandse inzet als voorzitter van de </w:t>
       </w:r>
       <w:r w:rsidR="005209B3">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00147E67">
         <w:t xml:space="preserve">erkgroep </w:t>
       </w:r>
       <w:r w:rsidR="00C839DD">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00147E67">
         <w:t>arktcreatie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="0DA05D2C" w14:textId="2FD98E4F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de D66-fractie constateren dat Nederland binnen de </w:t>
       </w:r>
       <w:r w:rsidR="00B77EA0">
         <w:t xml:space="preserve">CCA </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
@@ -1317,85 +1335,85 @@
         <w:t xml:space="preserve">— gaat de marktcreatie-aanpak verder dan wat in de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3A72">
         <w:t>IAA</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> is voorzien, en zo ja, op welke punten? Op welk moment kan de Kamer worden geïnformeerd over de tussentijdse opbrengst van deze werkgroep?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00465BBB" w:rsidR="00AC322B" w:rsidP="00BE7B99" w:rsidRDefault="00AC322B" w14:paraId="5C231D00" w14:textId="749F8868">
       <w:pPr>
         <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00465BBB">
         <w:t>Horizon Europe — geld voor onderzoek en innovatie blijft voor onderzoek en innovatie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="4A1C75CC" w14:textId="52C8C32B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de D66-fractie onderschrijven het uitgangspunt uit het coalitieakkoord dat </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005225C2">
         <w:t>(tw</w:t>
       </w:r>
       <w:r w:rsidR="00CA34AC">
         <w:t>eeërlei gebruik) onderzoek en innovatie (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>O&amp;I</w:t>
       </w:r>
       <w:r w:rsidR="00CA34AC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve"> mede ten dienste kan staan van </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">innovatie en het Nederlandse verdienvermogen, in lijn met de aanbevelingen van het </w:t>
+        <w:t xml:space="preserve"> mede ten dienste kan staan van innovatie en het Nederlandse verdienvermogen, in lijn met de aanbevelingen van het </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00F66DE8">
         <w:t>rapport-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B7040C">
         <w:t>Wennink</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00F66DE8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0060015E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00F66DE8">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">e omgekeerde beweging — het Horizon Europe-budget inzetten om defensietoepassingen op te schalen via de Europese Innovatieraad — verhoudt zich naar het oordeel van deze leden slecht tot de kerntaak van dat programma, namelijk fundamenteel onderzoek en innovatie. Het </w:t>
       </w:r>
       <w:r w:rsidR="00750241">
         <w:t xml:space="preserve">ECF </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>kent juist een specifiek onderdeel voor “Veerkracht en veiligheid, defensie-industrie en ruimtevaart” en is daarmee het logische instrument voor defensie-opschaling.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="40DFE30F" w14:textId="5A5FB865">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1422,111 +1440,115 @@
         <w:t>wil laten verlopen? Onder welke voorwaarden zou Nederland niet kunnen instemmen met een gedeeltelijke algemene oriëntatie op 29 mei</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="0081707A">
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00465BBB" w:rsidR="00AC322B" w:rsidP="00BE7B99" w:rsidRDefault="00AC322B" w14:paraId="68168905" w14:textId="7DD55507">
       <w:pPr>
         <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00465BBB">
         <w:t>Horizon Europe — bescherming van het Nederlandse belang</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="43936519" w14:textId="19A33735">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de D66-fractie wijzen erop dat Nederland uit Horizon Europe sinds 2021 ongeveer €1 miljard per jaar ontvangt, met een retour van 8,6% — bijna tweemaal het Nederlandse aandeel in de Europese begroting. Die positie leunt direct op het excellentie-criterium als toekenningsmechanisme. Erosie van die grondslag — hetzij door verzwaarde </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>widening</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">-maatregelen die geografische verdeling boven kwaliteit stellen, hetzij door vermenging van de O&amp;I-programmering met </w:t>
       </w:r>
       <w:r w:rsidR="00DF114E">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">industriebeleid via het </w:t>
       </w:r>
       <w:r w:rsidR="00B96E82">
         <w:t xml:space="preserve">ECF </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>— raakt dus aan een fors Nederlands belang.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="089A5996" w14:textId="220A139A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">Welke harde randvoorwaarden brengt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="005049EB">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> in de Raad in om dit Nederlandse belang te beschermen, en met welke lidstaten trekt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="006F7185">
         <w:t>het</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> hierin op? Hoe waarborgt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="006F7185">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> dat de strategische sturing tussen Horizon Europe en het ECF de excellentie-grondslag van pijler I (Excellente Wetenschap) niet ondergraaft? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="008D670D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">elke positie neemt het kabinet in over de detailleringsgraad van </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>widening</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>-maatregelen — waar ligt de Nederlandse rode lijn?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006518BF" w:rsidR="00AC322B" w:rsidP="00BE7B99" w:rsidRDefault="00AC322B" w14:paraId="246B7961" w14:textId="27ACB39B">
       <w:pPr>
         <w:spacing w:before="280" w:after="140" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="006518BF">
         <w:t>Ruimte als strategisch domein — proactief Nederlands leiderschap</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="001152EA" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="6EBC7DBB" w14:textId="6130E888">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de D66-fractie merken op dat de Nederlandse inzet bij de </w:t>
       </w:r>
       <w:r w:rsidRPr="004C6B55">
         <w:t>EU</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">-ruimtevaartverordening en de gedachtewisseling over economische veiligheid overwegend defensief </w:t>
@@ -1587,91 +1609,99 @@
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t>elke concrete voorstellen Nederland zelf in</w:t>
       </w:r>
       <w:r>
         <w:t>brengt</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve"> om de Europese ruimtevaartsector te versterken — verder dan het bewaken van proportionaliteit en defensie-uitzonderingen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00DE1C10">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve"> Hoe wil </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00193DB9">
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:t xml:space="preserve">bevorderen dat Nederlandse bedrijven binnen </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Europese programma’s zoals </w:t>
+        <w:t xml:space="preserve">bevorderen dat Nederlandse bedrijven binnen Europese programma’s zoals </w:t>
       </w:r>
       <w:r w:rsidRPr="006004D6" w:rsidR="00AC322B">
         <w:t>IRIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
-        <w:t xml:space="preserve">, Galileo en Copernicus doorgroeien van subsystemen naar strategische systeem- en ketenposities? Hoe beantwoordt </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t>Galileo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
+        <w:t xml:space="preserve"> en Copernicus doorgroeien van subsystemen naar strategische systeem- en ketenposities? Hoe beantwoordt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00CB1AB1">
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">de tweede voorzitterschapsvraag: welke instrumenten zet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00B939B4">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve"> in om openheid en internationale samenwerking in de ruimtevaart te waarborgen terwijl strategische afhankelijkheden worden afgebouwd? In hoeverre is bescherming tegen verstoring van satellietsignalen — </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>jamming</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>spoofing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">, die op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="007D6E59">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">civiele luchtvaart, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="007D6E59">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t xml:space="preserve">scheepvaart en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="007D6E59">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
         <w:t>betalingsverkeer reeds aantoonbare</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="007D6E59">
         <w:t xml:space="preserve"> invloed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00AC322B">
@@ -1733,51 +1763,59 @@
       <w:r w:rsidRPr="00AF6B5C">
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidR="00AF6B5C">
         <w:t xml:space="preserve"> (EPA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">. Het non-paper richt zich op modernisering van het wetgevend kader, digitalisering en gelijk speelveld, met regeldrukvermindering als overkoepelend thema. Deze leden onderschrijven het belang van een goed werkende interne markt voor producten, maar wijzen erop dat de </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80DBE">
         <w:t>EPA</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> tegelijk de markttoezichtverordening, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00506EC6">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">conformiteitsbeoordeling en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00506EC6">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve">normalisatieverordening herziet — precies de plekken waar circulaire-economie-ambities zoals het digitaal productpaspoort, eisen aan repareerbaarheid en aansluiting op de Ecodesign-verordening </w:t>
+        <w:t xml:space="preserve">normalisatieverordening herziet — precies de plekken waar circulaire-economie-ambities zoals het digitaal productpaspoort, eisen aan repareerbaarheid en aansluiting op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Ecodesign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">-verordening </w:t>
       </w:r>
       <w:r w:rsidR="00412F52">
         <w:t>voor</w:t>
       </w:r>
       <w:r w:rsidR="000228B0">
         <w:t xml:space="preserve"> duurzame producten (ESPR) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>hun beslag moeten krijgen. Het non-paper noemt deze dimensie niet expliciet, terwijl het coalitieakkoord vasthoudt aan het doel van een volledig circulaire economie in 2050.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00AC322B" w:rsidP="00F15A43" w:rsidRDefault="00AC322B" w14:paraId="5280E0A6" w14:textId="3E2CFC41">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">Hoe waarborgt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00B7123C">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> dat de </w:t>
       </w:r>
       <w:r w:rsidR="000228B0">
@@ -1960,94 +1998,107 @@
       </w:r>
       <w:r w:rsidR="00BD535A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IAA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Deze leden weten dat er in deze</w:t>
       </w:r>
       <w:r w:rsidR="00DD13CF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> verordening </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ruimte wordt geboden voor </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>acceleration areas</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>acceleration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>, ook wel bekend als regelvrije zones. Is het kabinet van plan gebruik te maken van deze mogelijkheid tot het creëren van zo</w:t>
       </w:r>
       <w:r w:rsidR="0038601A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="0038601A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">zone </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">en zo ja, op welke manier? Graag ontvangen deze leden daarnaast een uitputtend overzicht van de mogelijkheden die EU-regelgeving biedt tot </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">regelvrije zones, </w:t>
+        <w:t xml:space="preserve">en zo ja, op welke manier? Graag ontvangen deze leden daarnaast een uitputtend overzicht van de mogelijkheden die EU-regelgeving biedt tot regelvrije zones, </w:t>
       </w:r>
       <w:r w:rsidR="0038601A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">en beantwoording van de vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">of Nederland daar momenteel gebruik van maakt en zo ja, of hier op maximale wijze gebruik van wordt gemaakt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0050445E" w:rsidP="0050445E" w:rsidRDefault="00781E25" w14:paraId="5B3EABAA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1906">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2141,52 +2192,77 @@
         <w:t xml:space="preserve">Nederlandse </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
         <w:t>ondernemers en de financiële positie van landen (nog verder) kan verslechteren. Is het kabinet hiertoe bereid?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00325B16" w:rsidR="00C20755" w:rsidP="0043795D" w:rsidRDefault="00781E25" w14:paraId="721E5CD9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325B16">
         <w:t xml:space="preserve">Inzet </w:t>
       </w:r>
       <w:r w:rsidRPr="00325B16">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Skills Portability Initiative</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Skills </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00325B16">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Portability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00325B16">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00325B16">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00325B16">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00781E25" w:rsidP="00F15A43" w:rsidRDefault="00781E25" w14:paraId="1E655B2B" w14:textId="105042C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidR="000B65C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
         <w:t>VVD-</w:t>
@@ -2207,51 +2283,59 @@
         <w:t>Regeldruk</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00781E25" w:rsidP="00F15A43" w:rsidRDefault="00781E25" w14:paraId="3167312D" w14:textId="0F8CCE3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidR="00B05804">
         <w:t>VVD-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t>fractie lezen dat Eurocommissaris Séjourné tijdens de afgelopen Raad heeft beloofd een overzicht rond te sturen van regels die inmiddels zijn afgeschaft, als onderdeel van de inspanningen om de regeldruk te verminderen. De</w:t>
+        <w:t xml:space="preserve">fractie lezen dat Eurocommissaris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Séjourné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> tijdens de afgelopen Raad heeft beloofd een overzicht rond te sturen van regels die inmiddels zijn afgeschaft, als onderdeel van de inspanningen om de regeldruk te verminderen. De</w:t>
       </w:r>
       <w:r w:rsidR="001B43DA">
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> leden </w:t>
       </w:r>
       <w:r w:rsidR="001B43DA">
         <w:t xml:space="preserve">verzoeken het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">dit overzicht </w:t>
       </w:r>
       <w:r w:rsidR="001B43DA">
         <w:t xml:space="preserve">naar de Kamer te sturen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00781E25" w:rsidP="00F15A43" w:rsidRDefault="00781E25" w14:paraId="5ED659CC" w14:textId="3EA30A09">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
@@ -2470,51 +2554,50 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden kijken uit naar een spoedig antwoord.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>De leden van de GroenLinks-PvdA-fractie zijn voorstander van het beslechte</w:t>
       </w:r>
       <w:r w:rsidR="0067703A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> van interne handelsbarrières in de </w:t>
       </w:r>
       <w:r w:rsidR="0067703A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
@@ -2747,119 +2830,169 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>elke kansen ziet het kabinet voor de versterking van de</w:t>
       </w:r>
       <w:r w:rsidR="0053299E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> IAA, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">maar bijvoorbeeld ook de Circulair Economy Act </w:t>
+        <w:t xml:space="preserve">maar bijvoorbeeld ook de Circulair </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Economy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act </w:t>
       </w:r>
       <w:r w:rsidR="002134D3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(CEA) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">en het </w:t>
       </w:r>
       <w:r w:rsidR="002F12B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">ost 2030 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B73310">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Renewable energy </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">framework voor duurzame energie? Bereid het kabinet concrete inzet voor om in al deze wetten vraagcreatie een stevige wettelijke basis te geven, bijvoorbeeld via productmandaten? </w:t>
+        <w:t>Renewable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B73310">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> energy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor duurzame energie? Bereid het kabinet concrete inzet voor om in al deze wetten vraagcreatie een stevige wettelijke basis te geven, bijvoorbeeld via productmandaten? </w:t>
       </w:r>
       <w:r w:rsidR="00203CD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>iet het kabinet in dit kader ook kans om Europese voorkeursprincipes voor duurzame producten te verankeren in deze wetgeving? Iets waar de chemische industrie in toenemende mate om vraagt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00A172D2" w:rsidP="00F15A43" w:rsidRDefault="00A172D2" w14:paraId="33C03C79" w14:textId="3094796A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hebben tevens enkele vragen over de Critical Chemicals Alliance. Ziet </w:t>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie hebben tevens enkele vragen over de Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Chemicals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alliance. Ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004721DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00047B15">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">de Alliance </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -2968,160 +3101,231 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="3CF12128" w14:textId="376FEF74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-</w:t>
       </w:r>
       <w:r w:rsidR="00050204">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>ractie hebben kennisgenomen van de geannoteerde agenda voor de Raad voor Concurrentievermogen van 28 en 29 mei. Hierbij hebben zij een aantal vragen.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009462A2" w:rsidR="00686780" w:rsidP="009462A2" w:rsidRDefault="00686780" w14:paraId="0991C32B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="009462A2">
-        <w:t>Non paper skill portability initiative </w:t>
+        <w:t>Non paper </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009462A2">
+        <w:t>skill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009462A2">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009462A2">
+        <w:t>portability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009462A2">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009462A2">
+        <w:t>initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009462A2">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="37F8EE9C" w14:textId="6B34CFD6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de CDA-fractie waarderen de inzet van </w:t>
       </w:r>
       <w:r w:rsidR="00050204">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> om samen met de Benelux-partners in Europa te pleiten voor het eenvoudiger erkennen van diploma’s, vaardigheden en werkervaring over landsgrenzen heen. Deze leden zijn ervan overtuigd dat juist in grensregio’s grote kansen liggen voor het wegnemen van belemmeringen voor werknemers, studenten en werkgevers door </w:t>
       </w:r>
       <w:r w:rsidR="00CA0098">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">wederzijdse erkenning </w:t>
       </w:r>
       <w:r w:rsidR="00CA0098">
         <w:t xml:space="preserve">te verbeteren </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>van diploma’s en beroepsvaardigheden</w:t>
       </w:r>
       <w:r w:rsidR="00FD7DE6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="63E6B408" w14:textId="244D8A95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de CDA-fractie constateren echter dat de Europese Commissie pas in het najaar</w:t>
       </w:r>
       <w:r w:rsidR="00FD7DE6">
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve"> met nadere wetsvoorstellen komt. Zij vragen in hoeverre het mogelijk is om binnen Benelux-verband alvast vooruit te lopen op bredere Europese besluitvorming en te fungeren als proeftuin voor verdere samenwerking op het gebied van skillspaspoorten, diplomawaardering en de uitwisseling van beroepskwalificaties. Welke juridische en praktische ruimte ziet </w:t>
+        <w:t xml:space="preserve"> met nadere wetsvoorstellen komt. Zij vragen in hoeverre het mogelijk is om binnen Benelux-verband alvast vooruit te lopen op bredere Europese besluitvorming en te fungeren als proeftuin voor verdere samenwerking op het gebied van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>skillspaspoorten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">, diplomawaardering en de uitwisseling van beroepskwalificaties. Welke juridische en praktische ruimte ziet </w:t>
       </w:r>
       <w:r w:rsidR="0011205E">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> hiervoor binnen de huidige Europese kaders? Is </w:t>
       </w:r>
       <w:r w:rsidR="0011205E">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidR="009A01D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> bereid </w:t>
       </w:r>
       <w:r w:rsidR="00E75979">
         <w:t xml:space="preserve">om </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>samen met de Benelux-partners te onderzoeken welke concrete stappen </w:t>
       </w:r>
       <w:r w:rsidR="00CF3AF4">
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00CF3AF4">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>op korte termijn gezet kunnen worden? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="24957D2F" w14:textId="3BB90DE3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>Deze leden van de CDA -</w:t>
       </w:r>
       <w:r w:rsidR="00E75979">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t>ractie vragen daarnaast hoe het Skills Portability Initiative </w:t>
+        <w:t>ractie vragen daarnaast hoe het Skills </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Portability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004C7D26">
         <w:t xml:space="preserve">(SPI) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">van de Europese </w:t>
       </w:r>
       <w:r w:rsidR="00E75979">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve">ommissie meegenomen wordt in de talentstategie zoals aangekondigd in de opdachtbrief Toekomstige Welvaart en </w:t>
+        <w:t>ommissie meegenomen wordt in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>talentstategie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t> zoals aangekondigd in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>opdachtbrief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> Toekomstige Welvaart en </w:t>
       </w:r>
       <w:r w:rsidRPr="00874EEF">
         <w:t>Vestigingsklimaat</w:t>
       </w:r>
       <w:r w:rsidR="00874EEF">
-        <w:t xml:space="preserve"> (TTWenV)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00874EEF">
+        <w:t>TTWenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00874EEF">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00644F4F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009462A2" w:rsidR="00686780" w:rsidP="009462A2" w:rsidRDefault="00686780" w14:paraId="15F04B98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="009462A2">
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="009462A2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -3149,57 +3353,75 @@
         <w:t>voorstel</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB28BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="4A5DDAE2" w14:textId="12737714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-fractie wensen </w:t>
       </w:r>
       <w:r w:rsidR="00FF4748">
         <w:t xml:space="preserve">voorts </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>alvast nadere informatie over de ervaringen met de rechtsvorm van de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Societas Europaea</w:t>
-      </w:r>
+        <w:t>Societas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Europaea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> (SE). Hoewel deze Europese rechtsvorm reeds in 2001 is ingevoerd met als doel grensoverschrijdend ondernemen binnen de Europese Unie te vergemakkelijken, is het gebruik ervan in de praktijk relatief beperkt gebleven. Deze leden vragen welke lessen uit de beperkte populariteit en toepassing van de SE zijn getrokken en in hoeverre deze lessen zijn meegenomen bij de uitwerking van de nieuwe voorgestelde rechtsvorm. Daarbij vragen zij in het bijzonder aandacht voor de praktische uitvoerbaarheid, administratieve lasten, rechtszekerheid en aantrekkelijkheid voor ondernemingen om daadwerkelijk van een Europese rechtsvorm gebruik te </w:t>
       </w:r>
       <w:r w:rsidR="00C85832">
         <w:t xml:space="preserve">kunnen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>maken. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009462A2" w:rsidR="00686780" w:rsidP="009462A2" w:rsidRDefault="00686780" w14:paraId="0DA2FC4D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="009462A2">
         <w:t>Toerisme </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="1AA77F50" w14:textId="5446CB15">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-fractie waarderen</w:t>
@@ -3214,218 +3436,261 @@
         <w:t xml:space="preserve">om </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>vluchten te annuleren. In dat kader zijn deze leden positief over de recente toelichting van de Europese Commissie via een commissiemededeling o</w:t>
       </w:r>
       <w:r w:rsidR="00A5452C">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> de toepassing van passagiersrechten. Zij vragen in hoeverre deze Europese mededeling aanleiding geeft tot nadere implementatie, beleidsaanpassing of verduidelijking in Nederland. Indien hiervan sprake is, wat is dan de huidige stand van zaken? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="26CBD6FD" w14:textId="676DF3D2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-fractie willen los hiervan benadrukken dat recreatie en toerisme van groot belang zijn voor zowel de regionale economie als de leefbaarheid van steden, dorpen en het landelijk gebied binnen Europa. Een sterke en toekomstbestendige toeristische sector kan een belangrijke rol spelen bij het behoud van voorzieningen, de vitaliteit van regio’s, de aantrekkelijkheid van binnensteden en de leefbaarheid van plattelandsgebieden. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="750360DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
-        <w:lastRenderedPageBreak/>
         <w:t>Deze leden zijn van mening dat recreatie en toerisme in Europees verband nadrukkelijker verbonden zouden moeten worden met bredere Europese opgaven, zoals regionale ontwikkeling, brede welvaart, demografische krimp, duurzaamheid en strategische economische weerbaarheid. Zij vragen hoe en op welke wijze toerisme wordt meegenomen in de bredere agenda voor concurrentiekracht en cohesie binnen de Europese Unie?  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="1DA78D33" w14:textId="6A0EC25F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">Daarnaast vragen </w:t>
       </w:r>
       <w:r w:rsidR="0041510D">
         <w:t xml:space="preserve">deze leden </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>hoe ervoor gezorgd wordt dat Europees beleid en Europese fondsen beter bijdragen aan een vitale toeristische sector die niet alleen economische waarde creëert, maar ook bijdraagt aan leefbare regio’s en sterke lokale gemeenschappen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A30344" w:rsidR="00686780" w:rsidP="00A30344" w:rsidRDefault="00686780" w14:paraId="3FE096B3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30344">
         <w:t>De Europese Chemische industrie </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="26021B35" w14:textId="2E92FC8B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De leden van de CDA-fractie vinden het positief om te vernemen dat er in Europees verband gesproken wordt over de toekomst van de Europese chemische industrie. Een sterke chemische sector is niet alleen belangrijk voor </w:t>
       </w:r>
       <w:r w:rsidR="00E13462">
         <w:t>het Nederlandse</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> verdienvermogen</w:t>
       </w:r>
       <w:r w:rsidR="00E13462">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t>maar is ook van groot strategisch belang voor onder meer onze hightech, defensie, de zorg, de bouw en tal van achterliggende waardeketens. De leden van de CDA-</w:t>
+        <w:t>maar is ook van groot strategisch belang voor onder meer onze hightech, defensie, de zorg, de bouw en tal van achterliggende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>. De leden van de CDA-</w:t>
       </w:r>
       <w:r w:rsidR="00E13462">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>ractie vragen daarom wat de huidige stand van zaken is </w:t>
       </w:r>
       <w:r w:rsidR="001000AF">
         <w:t>bij</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> de genoemde adviezen van de Critical Chemical Alliance.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="39DA935A" w14:textId="697AAEA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-</w:t>
       </w:r>
       <w:r w:rsidR="001000AF">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>ractie maken zich in het bijzonder zorgen over de toenemende druk van grootschalige, door de staat gesteunde overcapaciteit uit China,</w:t>
       </w:r>
       <w:r w:rsidR="001000AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">waarbij chemische producten tegen zeer lage prijzen op de Europese markt terechtkomen. Zij vragen het kabinet na te gaan in hoeverre </w:t>
       </w:r>
       <w:r w:rsidR="00670D50">
         <w:t xml:space="preserve">de EU </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">voldoende is toegerust om dergelijke vormen van dumping en marktverstoring tijdig te signaleren en daadkrachtig tegen te gaan, zodat strategische industriële capaciteit en hoogwaardige werkgelegenheid in </w:t>
       </w:r>
       <w:r w:rsidR="00670D50">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="005358B5">
         <w:t xml:space="preserve">EU </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve">behouden blijven. Zij vragen specifiek in hoeverre in Europees verband wordt gekeken naar effectieve handelsbeschermende instrumenten, zoals vrijwaringsmaatregelen, anti-dumpingonderzoeken en anti-subsidieonderzoeken. Kan </w:t>
+        <w:t>behouden blijven. Zij vragen specifiek in hoeverre in Europees verband wordt gekeken naar effectieve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>handelsbeschermende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> instrumenten, zoals vrijwaringsmaatregelen, anti-dumpingonderzoeken en anti-subsidieonderzoeken. Kan </w:t>
       </w:r>
       <w:r w:rsidR="005358B5">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> zich hiervoor hard maken in Europees verband, specifiek voor de chemiesector?  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="1153A808" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-fractie maken zich zorgen over de verslechterende concurrentiepositie van de Europese en Nederlandse plasticrecyclingsector. Zij constateren dat recyclers onder druk staan door hoge energieprijzen, goedkope import van nieuw en gerecycled plastic en een achterblijvende vraag naar recyclaat, waardoor recyclecapaciteit uit Europa dreigt te verdwijnen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="5162078F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>De leden van de CDA-fractie onderschrijven het belang van een sterke Europese recyclingketen, niet alleen vanuit duurzaamheidsperspectief, maar ook met het oog op strategische autonomie, leveringszekerheid van grondstoffen en het behoud van industriële werkgelegenheid. Zij vragen of het kabinet verwacht dat de huidige geopolitieke verstoringen en kwetsbaarheden in mondiale aanvoerketens het strategisch belang van Europese recyclingcapaciteit verder vergroten, en welke kansen dit biedt voor de Nederlandse en Europese plasticrecyclingsector. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00686780" w:rsidP="00F15A43" w:rsidRDefault="00686780" w14:paraId="38C8CBD2" w14:textId="767055BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">Daarnaast vragen deze leden welke aanvullende Europese maatregelen mogelijk zijn om een gelijker speelveld te creëren, bijvoorbeeld via strengere handhaving tegen dumping. </w:t>
       </w:r>
       <w:r w:rsidR="00952F29">
         <w:t xml:space="preserve">Tevens </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve"> vragen zij hoe Nederland zich opstelt ten aanzien van de aangekondigde voorstellen onder de Circular Economy Act. </w:t>
+        <w:t xml:space="preserve"> vragen zij hoe Nederland zich opstelt ten aanzien van de aangekondigde voorstellen onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Circular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Economy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t> Act. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="00D64BAA" w14:paraId="30D90282" w14:textId="4BE7C805">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen van de leden van de FvD-fractie</w:t>
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FvD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="00E06FE8" w14:paraId="38BA4001" w14:textId="21442C65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t>Forum voor Democratie</w:t>
       </w:r>
       <w:r>
         <w:t>-fractie</w:t>
       </w:r>
       <w:r w:rsidR="00A44212">
         <w:t xml:space="preserve"> maken </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
-        <w:t xml:space="preserve">zich zorgen over de richting waarin het industriebeleid binnen de Europese Unie zich beweegt. Onder het mom van ambitieus klinkende termen als ‘strategische autonomie’, ‘transitie’ en ‘concurrentievermogen’ gaat </w:t>
-[...3 lines deleted...]
-        <w:t>uiteindelijk beleid schuil dat alsmaar leidt tot meer centrale sturing, meer regeldruk, hogere kosten en daarmee een verzwakking van de Europese industrie in zijn geheel.</w:t>
+        <w:t>zich zorgen over de richting waarin het industriebeleid binnen de Europese Unie zich beweegt. Onder het mom van ambitieus klinkende termen als ‘strategische autonomie’, ‘transitie’ en ‘concurrentievermogen’ gaat uiteindelijk beleid schuil dat alsmaar leidt tot meer centrale sturing, meer regeldruk, hogere kosten en daarmee een verzwakking van de Europese industrie in zijn geheel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="00D64BAA" w14:paraId="27DF8159" w14:textId="359E635C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">CBS-cijfers laten zien dat steeds meer Nederlandse en Europese bedrijven overwegen (activiteiten) naar het buitenland te verplaatsen of </w:t>
       </w:r>
       <w:r w:rsidR="00BD7C95">
         <w:t xml:space="preserve">hebben </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>dit al gedaan. Dit vanwege regeldruk, belastingdruk, hoge energieprijzen en onzeker beleid vanuit de overheid</w:t>
       </w:r>
       <w:r w:rsidR="00195FBA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A0794F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
@@ -3498,51 +3763,59 @@
       </w:r>
       <w:r w:rsidR="00183AB1">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve"> doen om deze duidelijkheid toch te creëren?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="00D64BAA" w14:paraId="734BE99B" w14:textId="1570001A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">Daarnaast schrijft </w:t>
       </w:r>
       <w:r w:rsidR="00744B91">
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>dat Nederland inzet op gradueel toenemende productnormen per strategische sector</w:t>
       </w:r>
       <w:r w:rsidR="00744B91">
         <w:t xml:space="preserve">, zo lezen de </w:t>
       </w:r>
       <w:r w:rsidR="00507360">
-        <w:t>leden van de FvD-fractie</w:t>
+        <w:t xml:space="preserve">leden van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00507360">
+        <w:t>FvD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00507360">
+        <w:t>-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">. Hoeveel extra regeldruk zullen dergelijke normen naar verwachting veroorzaken voor Nederlandse bedrijven? Hoe beoordeelt </w:t>
       </w:r>
       <w:r w:rsidR="00507360">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidR="002530A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">deze realiteit? Hoe voorkomt </w:t>
       </w:r>
       <w:r w:rsidR="00507360">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> dat dergelijke maatregelen juist leiden tot verdere verplaatsing van industrie naar landen buiten Europa waar lagere energiekosten, minder regelgeving en minder verplichtingen als gevolg van klimaatbeleid gelden? Hoe voorkomt het kabinet dat Europese bedrijven hierdoor structureel op achterstand worden gezet ten opzichte van concurrenten uit onder meer China en de Verenigde Staten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="00BB0F72" w14:paraId="3CEF7F84" w14:textId="2A61B8DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -3592,93 +3865,97 @@
       </w:r>
       <w:r w:rsidR="00622C71">
         <w:t xml:space="preserve">het kabinet in de EU </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t>om hier aandacht voor te vragen? Waarom acht het kabinet snelheid in dit dossier wenselijk terwijl tegelijkertijd nog fundamentele vragen bestaan over rechtsgrondslag, toezicht en fraudebestendigheid? Wat gebeurt er als deze rechtsvorm eenmaal geïmplementeerd is, maar problemen met zich meebrengt? Zijn er dan nog mogelijkheden om er onderuit te kunnen? Zo ja, hoe?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="009B6AD6" w14:paraId="3932007A" w14:textId="25CA0660">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>De leden</w:t>
       </w:r>
       <w:r w:rsidR="00A0551B">
         <w:t xml:space="preserve"> van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t>Forum voor Democratie</w:t>
       </w:r>
       <w:r w:rsidR="00A0551B">
         <w:t xml:space="preserve">-fractie maken </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
-        <w:t xml:space="preserve">zich daarnaast zorgen over de staat van de Nederlandse en Europese chemische industrie. Vanuit de sector zelf wordt gewaarschuwd voor sluitingen en verlies van productiecapaciteit. Volgens vertegenwoordigers uit de chemische industrie verdwijnen inmiddels op grote schaal installaties uit Nederland en Europa vanwege onder meer hoge energieprijzen, oplopende kosten en gebrek aan </w:t>
-[...3 lines deleted...]
-        <w:t>voorspelbaar beleid</w:t>
+        <w:t>zich daarnaast zorgen over de staat van de Nederlandse en Europese chemische industrie. Vanuit de sector zelf wordt gewaarschuwd voor sluitingen en verlies van productiecapaciteit. Volgens vertegenwoordigers uit de chemische industrie verdwijnen inmiddels op grote schaal installaties uit Nederland en Europa vanwege onder meer hoge energieprijzen, oplopende kosten en gebrek aan voorspelbaar beleid</w:t>
       </w:r>
       <w:r w:rsidR="001E4699">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D857AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D857AF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve"> Kan </w:t>
       </w:r>
       <w:r w:rsidR="000C1AE4">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve"> aangeven hoeveel chemische productiecapaciteit Nederland de afgelopen vijf jaar heeft verloren? Hoeveel directe en indirecte banen zijn hierdoor geraakt? Hoe beoordeelt </w:t>
       </w:r>
       <w:r w:rsidR="000C1AE4">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve"> deze realiteit?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00D64BAA" w:rsidP="00F15A43" w:rsidRDefault="00786827" w14:paraId="64DACB68" w14:textId="647F0F8D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
-        <w:t xml:space="preserve"> schrijft dat koolstofbeprijzing een factor is die de concurrentiepositie van de Europese chemische industrie verzwakt. Erkent </w:t>
+        <w:t xml:space="preserve"> schrijft dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
+        <w:t>koolstofbeprijzing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
+        <w:t xml:space="preserve"> een factor is die de concurrentiepositie van de Europese chemische industrie verzwakt. Erkent </w:t>
       </w:r>
       <w:r>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve"> dat het ETS-systeem en bredere Europese verplichtingen als gevolg van klimaatbeleid bijdragen aan hogere productiekosten voor Europese bedrijven? </w:t>
       </w:r>
       <w:r w:rsidR="00CB0B7A">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve">us </w:t>
       </w:r>
       <w:r w:rsidR="00CB0B7A">
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve">tot een verslechterende concurrentiepositie? Hoe voorkomt het kabinet dat de Europese industrie steeds verder wordt weggeconcurreerd door bedrijven uit landen waar dergelijk klimaatbeleid niet bestaat? Kan </w:t>
       </w:r>
       <w:r w:rsidR="008B2EED">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00D64BAA">
         <w:t xml:space="preserve"> tot slot reflecteren op de fundamentele spanning tussen enerzijds de Europese klimaatdoelen en anderzijds het behoud van industrie, strategische autonomie en werkgelegenheid in Nederland, zoals blijkt uit een recent onderzoek van het </w:t>
       </w:r>
@@ -3856,151 +4133,158 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0047658F">
         <w:t xml:space="preserve"> zolang er op bepaalde onderdelen nog onvoldoende duidelijkheid is vanuit de Europese Commissie?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="525BACDA" w14:textId="1874F1C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047658F">
         <w:t>Samenhang met het ECF is één van de grote vraagstukken i</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">n de onderhandelingen. De rapporteur heeft vastgesteld dat er in de Raadsonderhandelingen discussie </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00FE1933">
         <w:t>is over</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> de samenhang tussen Horizon Europe en het ECF, en de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>governance</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">-structuur hierbij. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In welke mate zet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="0003322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> zich in de onderhandelingen in om de zelfstandigheid van de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>governance</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">-structuur van Horizon Europe ten opzichte van het ECF te waarborgen? Ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00176304">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>onderdelen die hierop aangepast moeten worden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="22030C6D" w14:textId="42F5867F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Een ander belangrijk discussiepunt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="000D4849">
         <w:t>betreft</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> de vraag of de focus van het programma moet liggen op excellentie (het beste onderzoek en de beste onderzoekers) of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="008914AE">
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>geografische spreiding (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>widening</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">) van deelname aan Horizon Europe binnen de Europese Unie. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is de balans in de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">discussie over het onderdeel </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>widening</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> tegenover excellentie op dit moment in de Raad?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="6A007448" w14:textId="16FC8508">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De Europese Commissie </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="0001732B">
         <w:t>heeft toege</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="002D2184">
         <w:t>licht</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> gebruik te willen maken van </w:t>
       </w:r>
       <w:r w:rsidRPr="002C4B14">
@@ -4027,326 +4311,487 @@
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>er in de Raad op aandringen om snel verduidelijking te krijgen hoe de EC dit wil vormgeven?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="2E79E153" w14:textId="1B0A6BA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t>Het Commissievoorstel zet in op een lump-sumvergoeding. De rapporteur heeft</w:t>
+        <w:t xml:space="preserve">Het Commissievoorstel zet in op een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>lump-sumvergoeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>. De rapporteur heeft</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00722314">
         <w:t xml:space="preserve"> er</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> kennis</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00722314">
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">genomen dat het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00FB0E06">
         <w:t>van mening is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
-        <w:t xml:space="preserve"> dat lump-sumbetalingen niet altijd de standaard hoeven te zijn</w:t>
+        <w:t xml:space="preserve"> dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>lump-sumbetalingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> niet altijd de standaard hoeven te zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00FB0E06">
         <w:t>. H</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>ierbij moeten uitzonderingen mogelijk blijven.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00FB0E06">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">toelichten </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">voor welke onderdelen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="001B6B8F">
         <w:t xml:space="preserve">men </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>uitzonderingen zou willen? Kan het kabinet hier medestanders vinden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="14C5E799" w14:textId="12053807">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De rapporteur heeft vernomen dat de inzet van Horizon Europe voor </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> onderzoeken in het Commissievoorstel breed wordt gesteund. Er </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00200EBB">
         <w:t>is wel</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> discussie over </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="009F48EE">
         <w:t xml:space="preserve">de vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">waar en hoe </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> onderzoek moet worden ingezet. Zo leidt de inzet op </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dual-use</w:t>
-      </w:r>
+        <w:t>dual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">-onderzoek onder kennisinstellingen tot veel discussie en onduidelijkheid over </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="004E4FB2">
         <w:t xml:space="preserve">de vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">of dit kan leiden tot andere regels voor export, kennisveiligheid en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> en het ontbreken van een definitie van </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> onderzoek.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Neemt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="005258F7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">zorgen van kennisinstellingen met betrekking tot nieuwe regels voor </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dual-use </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">onderzoek met betrekking tot export, kennisveiligheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> mee in de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="00145905">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>aadsonderhandelingen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="0752A623" w14:textId="5B3D9067">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Europese Commissie zet ook in op </w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commissie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in op </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>open science</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en internationale samenwerking (</w:t>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006A75B6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as open as possible, as closed as necessary</w:t>
       </w:r>
       <w:r w:rsidR="006A75B6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve">De gesprekspartners bij de Commissie gaven aan dat de doelstelling voor </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>open science</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> open science </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">van het kabinet met betrekking tot het opnemen van regels over </w:t>
+        <w:t>science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> met name zit in het openstellen van resultaten. Voor</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>open science</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">zijn volgens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t>Neth-ER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve"> in de huidige tekst onvoldoende specifieke regels opgenomen in het kader van kennisveiligheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat is het standpunt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:t xml:space="preserve">van het kabinet met betrekking tot het opnemen van regels over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55EBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D55EBC">
         <w:t xml:space="preserve"> met het oog op kennisveiligheid? Zijn er wijzigingen nodig in het voorstel om waarborgen in te bouwen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="005F0605" w:rsidP="00F15A43" w:rsidRDefault="005F0605" w14:paraId="08BC401F" w14:textId="17DA41B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>Ziet het kabinet in het kader van Europese samenwerking in onderzoek en innovatie noodzaak voor Europese maatregelen voor kennisveiligheid, zoals in de Europese Onderzoeksruimtewet</w:t>
       </w:r>
       <w:r w:rsidR="004323D2">
         <w:t xml:space="preserve"> (EOR/ERA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="008E4CCE" w:rsidP="00F15A43" w:rsidRDefault="008E4CCE" w14:paraId="5B84E51D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D55EBC" w:rsidR="00B70CE5" w:rsidP="00F15A43" w:rsidRDefault="00AE40B1" w14:paraId="2C8B53A5" w14:textId="310B4D89">
       <w:pPr>
@@ -4393,65 +4838,65 @@
         <w:t xml:space="preserve">Antwoord / Reactie van </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55EBC" w:rsidR="008E4CCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00D55EBC" w:rsidR="00B70CE5">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05344C1C" w14:textId="77777777" w:rsidR="00A85CF6" w:rsidRDefault="00A85CF6" w:rsidP="00FA5636">
+    <w:p w14:paraId="34940A48" w14:textId="77777777" w:rsidR="0051150D" w:rsidRDefault="0051150D" w:rsidP="00FA5636">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="593EA5CB" w14:textId="77777777" w:rsidR="00A85CF6" w:rsidRDefault="00A85CF6" w:rsidP="00FA5636">
+    <w:p w14:paraId="7E8AB9F4" w14:textId="77777777" w:rsidR="0051150D" w:rsidRDefault="0051150D" w:rsidP="00FA5636">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="552DB23D" w14:textId="77777777" w:rsidR="00A85CF6" w:rsidRDefault="00A85CF6" w:rsidP="00FA5636"/>
+    <w:p w14:paraId="21544092" w14:textId="77777777" w:rsidR="0051150D" w:rsidRDefault="0051150D" w:rsidP="00FA5636"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4476,99 +4921,100 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2077005573"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="10572C71" w14:textId="611D58D9" w:rsidR="00FA5BDB" w:rsidRDefault="00FA5BDB" w:rsidP="00FA5636">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="57C92F7A" w14:textId="77777777" w:rsidR="00FA5BDB" w:rsidRDefault="00FA5BDB" w:rsidP="00FA5636">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A95111C" w14:textId="77777777" w:rsidR="00A85CF6" w:rsidRDefault="00A85CF6" w:rsidP="00FA5636">
+    <w:p w14:paraId="386814A0" w14:textId="77777777" w:rsidR="0051150D" w:rsidRDefault="0051150D" w:rsidP="00FA5636">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EC71181" w14:textId="77777777" w:rsidR="00A85CF6" w:rsidRDefault="00A85CF6" w:rsidP="00FA5636">
+    <w:p w14:paraId="797D4620" w14:textId="77777777" w:rsidR="0051150D" w:rsidRDefault="0051150D" w:rsidP="00FA5636">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="796CA943" w14:textId="77777777" w:rsidR="00A85CF6" w:rsidRDefault="00A85CF6" w:rsidP="00FA5636"/>
+    <w:p w14:paraId="2F030970" w14:textId="77777777" w:rsidR="0051150D" w:rsidRDefault="0051150D" w:rsidP="00FA5636"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="71B784F0" w14:textId="51504252" w:rsidR="009404D9" w:rsidRDefault="009404D9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF3FE7">
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidR="00DB7651">
         <w:t xml:space="preserve">22112, nr. </w:t>
       </w:r>
       <w:r w:rsidR="001D7E09">
         <w:t>4306.</w:t>
       </w:r>
     </w:p>
@@ -4582,51 +5028,59 @@
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A66E04">
         <w:t>Kamerstuk 32637, nr. 739</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1E935ACD" w14:textId="1CD29F19" w:rsidR="00781E25" w:rsidRPr="004F45A8" w:rsidRDefault="00781E25" w:rsidP="00781E25">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00752339" w:rsidRPr="004F45A8">
-        <w:t xml:space="preserve"> Ecorys, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752339" w:rsidRPr="004F45A8">
+        <w:t>Ecorys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752339" w:rsidRPr="004F45A8">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F45A8" w:rsidRPr="004F45A8">
         <w:t>22 november 2023, ‘Territoriale Leveringsbeperki</w:t>
       </w:r>
       <w:r w:rsidR="004F45A8">
         <w:t>ngen’</w:t>
       </w:r>
       <w:r w:rsidRPr="004F45A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00752339" w:rsidRPr="004F45A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00752339" w:rsidRPr="004F45A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/8bf2ebbe-c875-4715-9a44-51c06adfd7b3/file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F45A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4686,51 +5140,59 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00187C98">
         <w:t>Inbreng schriftelijk overleg BNC-fiche: Voorstel 28</w:t>
       </w:r>
       <w:r w:rsidR="00187C98" w:rsidRPr="00187C98">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
       <w:r w:rsidR="00187C98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00875DB9">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00187C98">
         <w:t>egime</w:t>
       </w:r>
       <w:r w:rsidR="00875DB9">
-        <w:t xml:space="preserve"> voor ondernemingen – ‘EU Inc’</w:t>
+        <w:t xml:space="preserve"> voor ondernemingen – ‘EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00875DB9">
+        <w:t>Inc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00875DB9">
+        <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00FB59C7">
         <w:t xml:space="preserve"> op 28 mei 2026</w:t>
       </w:r>
       <w:r w:rsidR="00875DB9">
         <w:t xml:space="preserve"> (Kamerstuk 22112, nr. 4320).</w:t>
       </w:r>
       <w:r w:rsidR="00187C98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="3B8DE62C" w14:textId="3D0AFCBC" w:rsidR="00A0794F" w:rsidRPr="00F475D8" w:rsidRDefault="00A0794F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F475D8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F475D8">
         <w:t xml:space="preserve"> </w:t>
@@ -5677,54 +6139,56 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1647513143">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1906259822">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1529904604">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="163055057">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1086145023">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="758410188">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="187"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF605F"/>
     <w:rsid w:val="00000AEF"/>
     <w:rsid w:val="00002281"/>
     <w:rsid w:val="000058C5"/>
     <w:rsid w:val="00006AAF"/>
     <w:rsid w:val="000072F1"/>
@@ -5991,50 +6455,51 @@
     <w:rsid w:val="004C1E93"/>
     <w:rsid w:val="004C5548"/>
     <w:rsid w:val="004C5599"/>
     <w:rsid w:val="004C6B55"/>
     <w:rsid w:val="004C718A"/>
     <w:rsid w:val="004C7D26"/>
     <w:rsid w:val="004D6DF0"/>
     <w:rsid w:val="004E0735"/>
     <w:rsid w:val="004E41B0"/>
     <w:rsid w:val="004E4FB2"/>
     <w:rsid w:val="004E5FF4"/>
     <w:rsid w:val="004E68DB"/>
     <w:rsid w:val="004F010B"/>
     <w:rsid w:val="004F17A5"/>
     <w:rsid w:val="004F45A8"/>
     <w:rsid w:val="004F5BE6"/>
     <w:rsid w:val="004F6722"/>
     <w:rsid w:val="004F6BFC"/>
     <w:rsid w:val="0050445E"/>
     <w:rsid w:val="005049EB"/>
     <w:rsid w:val="00504F76"/>
     <w:rsid w:val="005055CE"/>
     <w:rsid w:val="00506EC6"/>
     <w:rsid w:val="00507360"/>
     <w:rsid w:val="00510391"/>
+    <w:rsid w:val="0051150D"/>
     <w:rsid w:val="00512212"/>
     <w:rsid w:val="00512D9D"/>
     <w:rsid w:val="00512E2A"/>
     <w:rsid w:val="00513598"/>
     <w:rsid w:val="00513E9E"/>
     <w:rsid w:val="00514A01"/>
     <w:rsid w:val="00517289"/>
     <w:rsid w:val="00517E17"/>
     <w:rsid w:val="005209B3"/>
     <w:rsid w:val="00520D35"/>
     <w:rsid w:val="005225C2"/>
     <w:rsid w:val="005258F7"/>
     <w:rsid w:val="0053299E"/>
     <w:rsid w:val="00533580"/>
     <w:rsid w:val="005345E3"/>
     <w:rsid w:val="005358B5"/>
     <w:rsid w:val="00536409"/>
     <w:rsid w:val="00541A29"/>
     <w:rsid w:val="00546B8F"/>
     <w:rsid w:val="00550298"/>
     <w:rsid w:val="00553D24"/>
     <w:rsid w:val="00554303"/>
     <w:rsid w:val="00556D3C"/>
     <w:rsid w:val="00557224"/>
     <w:rsid w:val="00566919"/>
@@ -6298,50 +6763,51 @@
     <w:rsid w:val="009F43A6"/>
     <w:rsid w:val="009F48EE"/>
     <w:rsid w:val="009F4A81"/>
     <w:rsid w:val="009F4F91"/>
     <w:rsid w:val="009F6217"/>
     <w:rsid w:val="00A013B6"/>
     <w:rsid w:val="00A01F16"/>
     <w:rsid w:val="00A03A31"/>
     <w:rsid w:val="00A04F27"/>
     <w:rsid w:val="00A0551B"/>
     <w:rsid w:val="00A074A2"/>
     <w:rsid w:val="00A0794F"/>
     <w:rsid w:val="00A13CE7"/>
     <w:rsid w:val="00A172D2"/>
     <w:rsid w:val="00A17C3F"/>
     <w:rsid w:val="00A219C1"/>
     <w:rsid w:val="00A22B24"/>
     <w:rsid w:val="00A22CA0"/>
     <w:rsid w:val="00A23964"/>
     <w:rsid w:val="00A30344"/>
     <w:rsid w:val="00A31E8D"/>
     <w:rsid w:val="00A32AB9"/>
     <w:rsid w:val="00A32AF7"/>
     <w:rsid w:val="00A34CA2"/>
     <w:rsid w:val="00A40297"/>
+    <w:rsid w:val="00A41A3C"/>
     <w:rsid w:val="00A42173"/>
     <w:rsid w:val="00A44212"/>
     <w:rsid w:val="00A4429C"/>
     <w:rsid w:val="00A45983"/>
     <w:rsid w:val="00A459F3"/>
     <w:rsid w:val="00A46311"/>
     <w:rsid w:val="00A47C17"/>
     <w:rsid w:val="00A5452C"/>
     <w:rsid w:val="00A62732"/>
     <w:rsid w:val="00A65276"/>
     <w:rsid w:val="00A66A54"/>
     <w:rsid w:val="00A66E04"/>
     <w:rsid w:val="00A71DE0"/>
     <w:rsid w:val="00A74D29"/>
     <w:rsid w:val="00A77299"/>
     <w:rsid w:val="00A80DBE"/>
     <w:rsid w:val="00A810F7"/>
     <w:rsid w:val="00A8347A"/>
     <w:rsid w:val="00A85CF6"/>
     <w:rsid w:val="00A91722"/>
     <w:rsid w:val="00A9236A"/>
     <w:rsid w:val="00A94140"/>
     <w:rsid w:val="00A9537F"/>
     <w:rsid w:val="00AA37D4"/>
     <w:rsid w:val="00AA3C81"/>
@@ -6614,50 +7080,51 @@
     <w:rsid w:val="00F475D8"/>
     <w:rsid w:val="00F51A81"/>
     <w:rsid w:val="00F538E8"/>
     <w:rsid w:val="00F56BFE"/>
     <w:rsid w:val="00F5773A"/>
     <w:rsid w:val="00F66000"/>
     <w:rsid w:val="00F66DE8"/>
     <w:rsid w:val="00F754AD"/>
     <w:rsid w:val="00F773A0"/>
     <w:rsid w:val="00F77644"/>
     <w:rsid w:val="00F80A7F"/>
     <w:rsid w:val="00F8296E"/>
     <w:rsid w:val="00F879DC"/>
     <w:rsid w:val="00F939A0"/>
     <w:rsid w:val="00F96F02"/>
     <w:rsid w:val="00FA083B"/>
     <w:rsid w:val="00FA285B"/>
     <w:rsid w:val="00FA5636"/>
     <w:rsid w:val="00FA5BDB"/>
     <w:rsid w:val="00FA6389"/>
     <w:rsid w:val="00FB0E06"/>
     <w:rsid w:val="00FB39BF"/>
     <w:rsid w:val="00FB58F5"/>
     <w:rsid w:val="00FB59C7"/>
     <w:rsid w:val="00FB6AC6"/>
+    <w:rsid w:val="00FB79FD"/>
     <w:rsid w:val="00FB7C87"/>
     <w:rsid w:val="00FC18D6"/>
     <w:rsid w:val="00FC3097"/>
     <w:rsid w:val="00FC6B2C"/>
     <w:rsid w:val="00FD005C"/>
     <w:rsid w:val="00FD1FEE"/>
     <w:rsid w:val="00FD47D2"/>
     <w:rsid w:val="00FD76A8"/>
     <w:rsid w:val="00FD7DE6"/>
     <w:rsid w:val="00FE1933"/>
     <w:rsid w:val="00FE51C7"/>
     <w:rsid w:val="00FE7674"/>
     <w:rsid w:val="00FF4748"/>
     <w:rsid w:val="00FF6504"/>
     <w:rsid w:val="21A77073"/>
     <w:rsid w:val="627F283A"/>
     <w:rsid w:val="7B6B0954"/>
     <w:rsid w:val="7DF93D87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7969,73 +8436,73 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>12</ap:Pages>
-  <ap:Words>5538</ap:Words>
-  <ap:Characters>30461</ap:Characters>
+  <ap:Words>5506</ap:Words>
+  <ap:Characters>30288</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>253</ap:Lines>
+  <ap:Lines>252</ap:Lines>
   <ap:Paragraphs>71</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>35928</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>35723</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB93CF778AF26044BFEA169266F8E057</vt:lpwstr>
   </property>