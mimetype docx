--- v0 (2026-05-20)
+++ v1 (2026-07-13)
@@ -1,6666 +1,3049 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="005871D0" w14:paraId="18D35AF2" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="00844EAC" w:rsidRDefault="004818CC" w14:paraId="0B46FE51" w14:textId="6624E49C">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225149842" w:id="0"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32772</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="00844EAC" w:rsidRDefault="00844EAC" w14:paraId="54270B58" w14:textId="6BAC7FA5">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volksgezondheid, Welzijn en Sport en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="00844EAC" w:rsidRDefault="00844EAC" w14:paraId="34793E81" w14:textId="1FB29138">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="00844EAC" w:rsidRDefault="00844EAC" w14:paraId="7D2F7F0C" w14:textId="16E09627">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="00844EAC" w:rsidRDefault="004818CC" w14:paraId="3840247B" w14:textId="3E0EAD9C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief wordt de Kamer geïnformeerd over de opvolging van de bevindingen en aanbevelingen van periodieke rapportages die in de afgelopen periode zijn afgerond. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227677933" w:id="1"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze brief geeft invulling aan de acties die in de Kamerbrief over versterking </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluatiestelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden aangekondigd, naar aanleiding van de motie van de leden Van Vroonhoven en Vermeer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="0FC4678A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="005871D0" w14:paraId="27C33EBC" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="7CC4DF56" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluaties vormen een belangrijke basis voor een lerende overheid. Bereikt beleid het gewenste effect (doeltreffendheid)? En wordt dat effect bereikt tegen de laagst mogelijke kosten (doelmatigheid)? Evaluaties verschaffen burgers, bedrijven en de Kamer inzicht in de effecten van het gevoerde beleid en daarmee de besteding van publieke middelen. Deze informatie kan ingezet worden om de kwaliteit van beleid, publieke voorzieningen, en wetten en regels continue te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="27B8EE04" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D59DF" w:rsidP="005871D0" w:rsidRDefault="0017228C" w14:paraId="00C33670" w14:textId="5F0040CF">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="7C8FC805" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vinden het belangrijk om de bevindingen en aanbevelingen van evaluaties mee te nemen in de (door)ontwikkeling van beleid. Deze brief bevat een overzicht van de opvolging van bevindingen en aanbevelingen van de twee periodieke rapportages (de opvolger van beleidsdoorlichtingen) die het afgelopen jaar zijn uitgevoerd bij het ministerie van VWS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D59DF" w:rsidP="005871D0" w:rsidRDefault="009D59DF" w14:paraId="5C0C263A" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="32F96D57" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D59DF" w:rsidP="005871D0" w:rsidRDefault="00F851A3" w14:paraId="59235A1C" w14:textId="63C4B6CB">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="25E47075" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk225149842" w:id="0"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Deze brief geeft invulling aan de acties die in de Kamerbrief over versterking </w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gaat om de rapportages ‘Arbeidsmarkt en opleidingen zorg en welzijn’ en ‘Beschikbaarheid in Perspectief, Beschikbaarheid medische producten, 2017 t/m 2023’. In de kabinetsreacties op deze periodieke rapportages die recent aan de Kamer zijn verzonden, wordt uitgebreid ingegaan op de evaluaties en de daaruit volgende aanbevelingen. In deze brief wordt in de tabellen hieronder conform het format voorgeschreven in de brief </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225149870" w:id="2"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.rijksoverheid.nl/documenten/kamerstukken/2024/12/17/kamerbrief-versterking-rijksbrede-evaluatiestelsel"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versterking </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D3780C">
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D3780C">
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> evaluatiestelsel</w:t>
       </w:r>
-      <w:r w:rsidR="00D3780C">
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingegaan op de periodieke rapportages en de status van de aanbevelingen en bevindingen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009D59DF" w:rsidP="005871D0" w:rsidRDefault="009D59DF" w14:paraId="3C44BDB6" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="47BB07C7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...228 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2351"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1268"/>
+        <w:gridCol w:w="2094"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="2208"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="5FA2D0AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="6F209962" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="3264C9E9" w14:textId="69749E58">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="6D263DE0" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk227674203" w:id="3"/>
-            <w:r w:rsidRPr="00D55990">
-              <w:rPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...11 lines deleted...]
-              <w:t>Arbeidsmarkt en opleidingen zorg en welzijn</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEA-thema: Arbeidsmarkt en opleidingen zorg en welzijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="6BA4640D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="04D91198" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="07A8A3E6" w14:textId="24077EFD">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="50A92ABA" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Overkoepelende toelichting SEA-thema: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D55990" w:rsidR="00450C13">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Het is van belang dat zorgprofessionals nu en in de toekomst graag in de sector zorg en welzijn gaan werken en daar ook blijven werken. Dit vraagt om een brede, intensieve en continue aanpak gericht op aantrekkelijk werken in de zorg. Dit betekent ook dat zorgopleidingen toekomstbestendig moeten blijven.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00D66C83" w:rsidTr="00D66C83" w14:paraId="0E803692" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="0AD41339" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="1C9F3B17" w14:textId="1DA254AF">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="1684968A" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Titel onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="23AA9848" w14:textId="7A653726">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="778FE6F3" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="62A0BB1A" w14:textId="377DECDD">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="669BE8AB" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaar afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="4B36B015" w14:textId="5FF500A6">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="0639D3A6" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Begrotingsartikel(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="0C0DF517" w14:textId="110A3F47">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="73792D84" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Budgettaire grondslag (laatste evaluatiejaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00D66C83" w:rsidTr="00D66C83" w14:paraId="72223722" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="0A958256" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00B61504" w14:paraId="67BA2FE4" w14:textId="33888F6A">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="04F22556" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId9">
-              <w:r w:rsidRPr="00D55990">
+              <w:r w:rsidRPr="00844EAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Arbeidsmarkt en opleidingen zorg en welzijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00B61504" w14:paraId="6CCC2826" w14:textId="516571BC">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="588F0D7C" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Periodieke rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00B61504" w14:paraId="6F2D3057" w14:textId="798CA5CB">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="03054590" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="009B78F3" w14:paraId="33A4613B" w14:textId="53839DBD">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="7C4A4DEC" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Artikel 4.2 en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D55990">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beschikbaarheidbijdrage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="009B78F3" w14:paraId="4432F65D" w14:textId="326048A7">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="499C41CF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 2,4 mld. (2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="33E31E37" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="0B311668" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E355A7" w:rsidP="005871D0" w:rsidRDefault="00E355A7" w14:paraId="577D725E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="24B5D271" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="6E57118A" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toelichting evaluatie:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D55990">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D55990" w:rsidR="009B78F3">
-              <w:rPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Een doelmatig en doeltreffend arbeidsmarkt- en opleidingsbeleid ziet zowel op de randvoorwaarden voor het aantrekken en behouden van voldoende gekwalificeerd personeel als op de momenteel gewenste transitie naar anders werken en leren in de sector zorg en welzijn. Deze transitie is noodzakelijk om de krapte op te vangen die gaat ontstaan door een stijgende zorgvraag gecombineerd met een stagnerende beroepsbevolking. Dit zodat de kwaliteit, toegankelijkheid en betaalbaarheid van de gezondheidszorg voor de burger gewaarborgd blijft. Voor het realiseren van deze doelstellingen is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D55990" w:rsidR="00B71F4C">
-[...9 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">het ministerie van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VWS één van de spelers in een groter veld met partijen. De hoofdvraag van deze periodieke rapportage luidt daarom als volgt: 'Op welke wijze kan de doeltreffendheid en doelmatigheid van het arbeidsmarkt- en opleidingsbeleid worden vergroot, rekening houdend met de rol die het </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ministerie </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D55990" w:rsidR="00B71F4C">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van VWS hierin kan en hoort te spelen?’. De periodieke rapportage gaat over de periode 2016–2024 en is door SEO uitgevoerd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="1D48C8D5" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-[...68 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="0C4D43DC" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="5B756C42" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="0AAB9DBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="5BC7405A" w14:textId="367C00F1">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="75355232" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00DE5850" w14:paraId="6D25BAA0" w14:textId="5360355C">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="199F2DC5" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="154"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toelichting status opvolging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="606AA59E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="7B318D85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="37A7BF6F" w14:textId="59FCE4BC">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="74CEED7D" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overweeg alternatieve instrumenten naast subsidies om de verantwoordelijkheid van het opleiden en goed werkgeverschap (deels) bij het veld zelf neer te leggen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="3967DBDE" w14:textId="04E57852">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="4179DD74" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">instrumentarium dat past bij een </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: Het kabinet heroverweegt samen met betrokken partijen stapsgewijs het instrumentarium voor opleiden, te beginnen bij de middelen waarover in het Aanvullend Zorg- en Welzijnsakkoord (AZWA) afspraken zijn gemaakt. Voor de strategische opleidingsactiviteiten, zoals de middelen voor tekortsectoren, overweegt het kabinet een instrumentarium dat past bij een </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00543879" w:rsidR="00543879">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zorgbrede</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00543879" w:rsidR="00543879">
-[...32 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aanpak waarbij de uitvoering bij de gezamenlijke werkgevers komt te liggen. Voor de zomer wordt de Kamer geïnformeerd over de uitkomsten van dit traject. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="6D8DCC6B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="44E5A39E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="0F8661C1" w14:textId="046C3172">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="370F141D" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Richt het beleid primair op het scheppen van de juiste randvoorwaarden om de arbeidsmarkt en het opleidingsstelsel binnen de zorg goed te laten functioneren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="3160E715" w14:textId="5079B46A">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="58836C7C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...155 lines deleted...]
-              <w:t xml:space="preserve"> gaat het kabinet met de arbeidsmarktfondsen in gesprek over een vervolg op het onderzoeksprogramma Arbeidsmarkt Zorg en Welzijn (AZW).</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Als onderdeel van het AZWA zijn of worden afspraken gemaakt over de bekostiging van opleiden en scholing binnen en buiten het ziekenhuis en om een goede samenwerking tussen zorg en welzijn en onderwijs als noodzakelijke randvoorwaarde te verstevigen. Ook gaat het kabinet met de arbeidsmarktfondsen in gesprek over een vervolg op het onderzoeksprogramma Arbeidsmarkt Zorg en Welzijn (AZW).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="60E212B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="5959865D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="0F81CE95" w14:textId="32FB7825">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="38C2C4AF" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bestendig de faciliterende rol die het ministerie de laatste jaren ten aanzien van de arbeidsmarkt heeft aangenomen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="01DEF177" w14:textId="2F099521">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="230030B6" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...176 lines deleted...]
-              <w:t>‘</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het kabinet zal de faciliterende rol van het ministerie van VWS voortzetten en werkgevers blijven stimuleren om het werkplezier van hun medewerkers te borgen, verzuim en verloop te voorkomen, agressie tegen te gaan en administratieve lasten te verminderen. Het ministerie van VWS blijft daarnaast het werken in zorg en welzijn positief onder de aandacht brengen bij verschillende doelgroepen en maakt middelen beschikbaar voor de ontwikkeling van het nieuwe loopbaanplatform ‘</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00980352" w:rsidR="00980352">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zowi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00980352">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="0069411B" w:rsidR="00980352">
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’, in lijn met de AZWA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00980352" w:rsidR="00980352">
-[...61 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afspraken. Ook faciliteert het ministerie van VWS regionale samenwerking door Regioplus te ondersteunen met een subsidie voor het meerjarenprogramma Samenwerken en Innoveren in de Regio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidTr="00D66C83" w14:paraId="712AB38F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="0A2B596F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="3B420052" w14:textId="1D61FC7E">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="5A848C3A" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Ondersteun voorlopers bij de toepassing van technologie en nieuwe werkvormen om zo een cultuuromslag richting meer innovatie binnen de sector te realiseren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00DE5850" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="6E133023" w14:textId="6EB9DFDA">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="2A04833C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...48 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het ministerie van VWS ondersteunt koplopers via diverse trajecten. In de brief van 9 december 2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidRPr="00D55990">
-[...65 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aan de Kamer wordt nader ingegaan op wat nodig is om het gebruik van deze innovaties te laten slagen, waaronder concrete maatregelen die gericht zijn op de door SEO benoemde ondersteuning en cultuuromslag. Daarnaast wordt in de Kamerbrief van 26 januari 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidR="00A40A09">
-[...39 lines deleted...]
-              <w:t>ondersteunt.</w:t>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> toegelicht hoe het ministerie van VWS het versterken van zeggenschap over (de implementatie en inbedding in werkprocessen van) innovaties ondersteunt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D55990" w:rsidR="00D55990" w:rsidTr="00D66C83" w14:paraId="78AE65D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="26721367" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00D55990" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="50589942" w14:textId="4CCC2F8C">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="3C12B97D" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Formuleer bij toekomstig te ontwikkelen beleid concrete, meetbare doelstellingen die voortkomen uit een expliciete beleidstheorie. Maak aan de voorkant helder hoe het nieuwe beleid wordt geëvalueerd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00D55990" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="71FC574F" w14:textId="7E98B8AA">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="3562B2CC" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...92 lines deleted...]
-              <w:t xml:space="preserve"> in de begroting 2027.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het ministerie van VWS werkt hard aan de implementatie van de Comptabiliteitswet 3.1 en de formulering van meetbare doelstellingen met behulp van het Beleidskompas wanneer bestaande regelingen worden herzien of nieuwe regelingen worden opgezet. Een eerstvolgende actualisatie van de planning van evaluaties maakt onderdeel uit van de Strategische Evaluatie Agenda (SEA) in de begroting 2027.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00D55990" w:rsidTr="00D66C83" w14:paraId="75006D53" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="42B3DA74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00D55990" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="7CB8091A" w14:textId="1A1C5003">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="015F215A" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laat daar waar beleidsresultaten te vatten zijn in eenduidige indicatoren, het instrument (of samenhang van instrumenten) door een onafhankelijke partij evalueren d.m.v. een (quasi-experimenteel) effectonderzoek (zoals een verschil-in-verschilanalyse) in plaats van alleen op basis van kwalitatieve percepties van partijen die baat hebben bij de betreffende regeling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D55990" w:rsidR="00D55990" w:rsidP="005871D0" w:rsidRDefault="00D55990" w14:paraId="3B422E8B" w14:textId="33261FBF">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="398F1F63" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...57 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het kabinet ondersteunt deze aanbeveling en zal inzetten op meer effectgerichte in plaats van procesgerichte evaluaties. De mogelijke extra administratieve lasten en kosten die dit soort effectonderzoek meebrengt, moeten wel in verhouding staan tot de grootte van het instrument.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w:rsidR="009D59DF" w:rsidP="005871D0" w:rsidRDefault="009D59DF" w14:paraId="492D9735" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="08D07002" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00112017" w:rsidP="005871D0" w:rsidRDefault="00112017" w14:paraId="63FC7079" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="3F65A45D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2351"/>
+        <w:gridCol w:w="2337"/>
         <w:gridCol w:w="1029"/>
-        <w:gridCol w:w="951"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1268"/>
+        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1939"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidTr="000624BA" w14:paraId="27448756" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="1B18EEFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="4FC081E8" w14:textId="37EDA0C1">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="395F60FF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...11 lines deleted...]
-              <w:t>Geneesmiddelen en medische technologie</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEA-thema: Geneesmiddelen en medische technologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidTr="000624BA" w14:paraId="67758764" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="357928DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00450C13" w:rsidR="00E355A7" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="0B08B0DB" w14:textId="301DA88B">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="2694CC95" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Overkoepelende toelichting SEA-thema: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450C13" w:rsidR="00450C13">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nederlanders moeten verzekerd zijn van doelmatige zorg met kwalitatief hoogwaardige en veilige producten. De overheid heeft hier een bijzondere verantwoordelijkheid in het borgen van de toegang tot werkzame en betaalbare genees- en hulpmiddelen, voor nu en voor morgen. Hiervoor schept het voorwaarden voor de beschikbaarheid en leveringszekerheid, de toegankelijkheid, de veiligheid, de kwaliteit en de betaalbaarheid van medische producten die aan de eisen van de tijd voldoen en doelmatig worden gebruikt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidTr="000624BA" w14:paraId="79EBABF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="7EF08863" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="22D7EC42" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="0420F9EE" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Titel onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="508F6D27" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="0020E4EC" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="295B4E75" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="08FAF3D3" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaar afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="2EDD9773" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="1E68A113" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Begrotingsartikel(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="0607F26B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="2EF81954" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Budgettaire grondslag (laatste evaluatiejaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00B61504" w:rsidTr="000624BA" w14:paraId="78F0B9E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="4FF6F7A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00B61504" w:rsidP="005871D0" w:rsidRDefault="009B78F3" w14:paraId="61310C4E" w14:textId="18EA1DD9">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="6CAD307E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" r:id="rId10">
-              <w:r w:rsidRPr="00194E85">
+              <w:r w:rsidRPr="00844EAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:sz w:val="14"/>
-                  <w:szCs w:val="14"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Beschikbaarheid in Perspectief, Beschikbaarheid medische producten, 2017 t/m 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B61504" w:rsidR="00B61504" w:rsidP="005871D0" w:rsidRDefault="00B61504" w14:paraId="31B1E3A1" w14:textId="066DFB6D">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="4B2A3102" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Periodieke rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B61504" w:rsidR="00B61504" w:rsidP="005871D0" w:rsidRDefault="00B61504" w14:paraId="1076626B" w14:textId="475605AE">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="2CA6EE79" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00B61504" w:rsidP="005871D0" w:rsidRDefault="009B78F3" w14:paraId="28AA6EED" w14:textId="220F5D70">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="1B175C25" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Artikel 2 Curatieve zorg; Apotheek zorg (onderdeel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zvw</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-uitgaven); Hulpmiddelen (onderdeel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zvw</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-uitgaven)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00B61504" w:rsidP="005871D0" w:rsidRDefault="009B78F3" w14:paraId="2D6E3B96" w14:textId="73EAE7B1">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="6A36B627" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B78F3">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> mln. (2023)</w:t>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 10.921 mln. (2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidTr="000624BA" w14:paraId="29D68D64" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="1A21F89B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="0C7B5673" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="508749FC" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Toelichting evaluatie:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D66C83">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> De beschikbaarheid van geneesmiddelen, medische hulpmiddelen en lichaamsmaterialen staat onder druk en het evalueren van ingezet beleid is van belang om dit verder te kunnen verbeteren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. De hoofdvraag van de periodieke rapportage is in welke mate de beleidsinstrumenten ten aanzien van de beschikbaarheid van geneesmiddelen, medische technologie en lichaamsmateriaal in zijn geheel doeltreffend en doelmatig zijn. Dit is in relatie tot de bijdrage die ze leveren aan de toegankelijkheid, kwaliteit en betaalbaarheid van deze zorg en ondersteuning. Gezien het internationale karakter van de verschillende ketens voor deze medische producten zullen hierbij ook de ervaringen waar bekend uit andere landen in de analyse worden betrokken. De periodieke rapportage gaat over de periode 2017–2023 en is door </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gupta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450C13" w:rsidR="00450C13">
-[...21 lines deleted...]
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Strategists</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="14"/>
-[...103 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uitgevoerd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="712E289A" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="12D896E8" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidTr="000624BA" w14:paraId="5A24487C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="05108019" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="26FAFAB7" w14:textId="77777777">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="244B203C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="0570F99A" w14:textId="2C5C385C">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="71207409" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="154"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toelichting status opvolging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidTr="000624BA" w14:paraId="58193A5B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="383D01D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EB6572" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="3CFD9816" w14:textId="4E7EB44D">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="650EF840" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Creëer de juiste prikkels in de keten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EB6572" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="67C05211" w14:textId="408F0D0F">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="0A569FCC" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...59 lines deleted...]
-            <w:r w:rsidRPr="000404A3" w:rsidR="00E53AE2">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het kabinet deelt de opvatting dat het wenselijk is om het beleidsinstrumentarium in te zetten om de prikkels in de keten te verbeteren. De aanbevelingen uit de periodieke rapportage sluiten voor een belangrijk deel aan op het kabinetsbeleid. Zo wordt door het ministerie van VWS met het ministerie van Defensie onderzocht hoe opschaalbare productie van geneesmiddelen kan worden ingezet om de zorg weerbaarder te maken tegen diverse crisisscenario’s. Daarnaast draagt Nederland bij aan het Europese streven om de afhankelijkheid van plasma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E53AE2" w:rsidR="00E53AE2">
-[...25 lines deleted...]
-              <w:t>die handvatten biedt om in de inkoop rekening te houden met de beschikbaarheid van geneesmiddelen.</w:t>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>import te verminderen. Tot slot werkt het kabinet in het kader van het AZWA met partijen aan een inkoopleidraad die handvatten biedt om in de inkoop rekening te houden met de beschikbaarheid van geneesmiddelen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidTr="000624BA" w14:paraId="469D87A9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="10E16449" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EB6572" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="5AE08947" w14:textId="1E5BDF2E">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="177C7FCE" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Richt een effectieve structuur in om met ‘</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008B4F79">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008B4F79">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008B4F79">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>whole</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008B4F79">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> system in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008B4F79">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008B4F79">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> room’ op bestuurlijk, strategisch, tactisch en operationeel niveau problemen in beschikbaarheid te voorkomen, er op te kunnen anticiperen en – indien tekorten zich voordoen – zo snel en effectief mogelijk te reageren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EB6572" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="72FF48EC" w14:textId="057AD84F">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="1E3FCE7D" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...85 lines deleted...]
-              <w:t xml:space="preserve"> en de platforms van de Kwaliteitsraad elkaar kunnen versterken in het oplossen van beschikbaarheidsproblematiek.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: De overlegstructuur in de geneesmiddelensector is in 2025 opnieuw ingericht voor een effectieve samenwerking met duidelijkheid over verantwoordelijkheden. Daarnaast subsidieert het ministerie van VWS Zorginkoop Netwerk Nederland voor de coördinatie bij tekorten van medische hulpmiddelen. Daarbij wordt verkend hoe deze partij en de platforms van de Kwaliteitsraad elkaar kunnen versterken in het oplossen van beschikbaarheidsproblematiek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidTr="000624BA" w14:paraId="151C61BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="796530FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="246A3709" w14:textId="548FF2AC">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="31D0F3F3" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Borg een tijdige en bruikbare informatievoorziening om snel te reageren en knelpunten beter te begrijpen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="19CE298A" w14:textId="7B9FC338">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="382B8A4B" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="000404A3" w:rsidR="00F311DD">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het kabinet ziet dit advies in lijn met de implementatie van de herziening van de Europese geneesmiddelenwetgeving en de AZWA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F311DD" w:rsidR="00F311DD">
-[...60 lines deleted...]
-              <w:t>n centraal meldpunt voor hulpmiddelen; de basis hiervoor wordt momenteel gelegd.</w:t>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afspraken over het verbeteren van de beschikbaarheid van geneesmiddelen. Versterking van de informatievoorziening en het meldpunt zijn hoekstenen van beide trajecten. Voor medische hulpmiddelen wordt in kaart gebracht welke producten kritiek en welke toeleveringsketens kwetsbaar zijn, als onderdeel van de verkenning naar de mogelijkheden voor het aanleggen van een eventuele voorraad medische hulpmiddelen. Het kabinet onderschrijft daarnaast het belang van één centraal meldpunt voor hulpmiddelen; de basis hiervoor wordt momenteel gelegd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidTr="000624BA" w14:paraId="0361E621" w14:textId="77777777">
+      <w:tr w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidTr="00BA1436" w14:paraId="7AB672DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="7CDE3186" w14:textId="1A190456">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="3A1560A2" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:right="119"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...16 lines deleted...]
-              <w:t>beleidsinstrumenten in deze complexe markten.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monitor en evalueer beleid om te blijven leren van de (neven)effecten van beleidsinstrumenten in deze complexe markten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D66C83" w:rsidR="00EB6572" w:rsidP="005871D0" w:rsidRDefault="008B4F79" w14:paraId="731EE5C7" w14:textId="2630CD75">
+          <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="6128F11B" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="154"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...213 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden: Het kabinet ziet deze aanbeveling als breder toepasbaar dan alleen op de vraagstukken rondom de beschikbaarheid van medische producten en sluit aan bij de verdere implementatie van de centrale werkwijze van de Rijksoverheid, waaronder het beleidskompas en de SEA. Het kabinet wil er wel op wijzen dat beleid maken op actuele onderwerpen om snel ingrijpen vraagt en zich daardoor niet altijd laat vangen in gestandaardiseerde werkwijzen. Daarbij komt dat de overheid in het domein van medische producten marktmeester en soms regisseur is, maar (veelal) zelf geen directe actor in de zin dat de overheid niet zelf inkoopt, produceert, of voorraden aanlegt. Het zo SMART mogelijk formuleren van de beleidsdoelen moet in het licht van deze rollen worden gezien.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB4C09" w:rsidP="005871D0" w:rsidRDefault="00BB4C09" w14:paraId="1E878330" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="4461BB97" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E745D3" w:rsidP="005871D0" w:rsidRDefault="00843791" w14:paraId="7B1D2272" w14:textId="392D3F58">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="74665CF4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidR="00E745D3">
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bijlage van deze brief gaat in op de besparingsvarianten uit de periodieke rapportages. Dit geeft invulling aan de uitwerking van de motie van het lid Van Eijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00E745D3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E745D3" w:rsidP="005871D0" w:rsidRDefault="00E745D3" w14:paraId="04AA32DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="1608F953" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="005871D0" w14:paraId="0F085CCB" w14:textId="0AAA34E7">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="63C9199B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="005871D0" w14:paraId="7E1AD846" w14:textId="77777777">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="00844EAC" w:rsidRDefault="00844EAC" w14:paraId="4AE3D871" w14:textId="7DF3F9E7">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="00844EAC" w14:paraId="4BFA0441" w14:textId="2D11CF35">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC" w:rsidR="004818CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004818CC" w:rsidP="004818CC" w:rsidRDefault="004818CC" w14:paraId="5182072E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="005871D0" w14:paraId="2CC1457A" w14:textId="2DC1CC5A">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="00844EAC" w:rsidRDefault="00844EAC" w14:paraId="593F33E9" w14:textId="353A33B2">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="001E3535" w14:paraId="42833E69" w14:textId="2D2651B9">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="00844EAC" w:rsidRDefault="00844EAC" w14:paraId="14DDF707" w14:textId="0973730F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008423F8">
-[...39 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005871D0" w:rsidP="005871D0" w:rsidRDefault="005871D0" w14:paraId="59FE488A" w14:textId="3FFE201B">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="00844EAC" w:rsidP="004818CC" w:rsidRDefault="00844EAC" w14:paraId="572309F5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008423F8" w:rsidR="001E3535" w:rsidP="005871D0" w:rsidRDefault="001E3535" w14:paraId="1DBE375B" w14:textId="0B31C3E8">
+    <w:p w:rsidRPr="00844EAC" w:rsidR="004E5D09" w:rsidP="004818CC" w:rsidRDefault="004E5D09" w14:paraId="045A5A30" w14:textId="77777777">
       <w:pPr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008423F8" w:rsidR="001E3535" w:rsidP="005871D0" w:rsidRDefault="001E3535" w14:paraId="255E5F53" w14:textId="77777777">
-[...93 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidRPr="00844EAC" w:rsidR="004E5D09" w:rsidSect="004818CC">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A0B8F3" w14:textId="77777777" w:rsidR="00ED098A" w:rsidRDefault="00ED098A">
+    <w:p w14:paraId="6A32ED93" w14:textId="77777777" w:rsidR="00FE63CD" w:rsidRDefault="00FE63CD" w:rsidP="004818CC">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40EF69E4" w14:textId="77777777" w:rsidR="00ED098A" w:rsidRDefault="00ED098A">
+    <w:p w14:paraId="76447E57" w14:textId="77777777" w:rsidR="00FE63CD" w:rsidRDefault="00FE63CD" w:rsidP="004818CC">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F5144E1" w14:textId="77777777" w:rsidR="009D59DF" w:rsidRDefault="009D59DF">
+  <w:p w14:paraId="37590B05" w14:textId="77777777" w:rsidR="004818CC" w:rsidRPr="004818CC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="573D7717" w14:textId="77777777" w:rsidR="002278F4" w:rsidRPr="004818CC" w:rsidRDefault="002278F4" w:rsidP="004818CC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BF79CF5" w14:textId="77777777" w:rsidR="004818CC" w:rsidRPr="004818CC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24281E41" w14:textId="77777777" w:rsidR="00ED098A" w:rsidRDefault="00ED098A">
+    <w:p w14:paraId="72B6D3EB" w14:textId="77777777" w:rsidR="00FE63CD" w:rsidRDefault="00FE63CD" w:rsidP="004818CC">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E4914FF" w14:textId="77777777" w:rsidR="00ED098A" w:rsidRDefault="00ED098A">
+    <w:p w14:paraId="1D17D415" w14:textId="77777777" w:rsidR="00FE63CD" w:rsidRDefault="00FE63CD" w:rsidP="004818CC">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="554BE335" w14:textId="77777777" w:rsidR="00D3780C" w:rsidRPr="00E355A7" w:rsidRDefault="00D3780C" w:rsidP="00D3780C">
+    <w:p w14:paraId="576D4631" w14:textId="2EB523A3" w:rsidR="004818CC" w:rsidRPr="00844EAC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E355A7">
+      <w:r w:rsidRPr="00844EAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E355A7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 31865, nr. 267.</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 31 865, nr. 267.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5B583B93" w14:textId="77777777" w:rsidR="00D3780C" w:rsidRPr="00E355A7" w:rsidRDefault="00D3780C" w:rsidP="00D3780C">
+    <w:p w14:paraId="162AB153" w14:textId="7624EBD8" w:rsidR="004818CC" w:rsidRPr="00844EAC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E355A7">
+      <w:r w:rsidRPr="00844EAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E355A7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 36470, nr. 6.</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 36 470, nr. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5350FDA8" w14:textId="77777777" w:rsidR="00173FD2" w:rsidRPr="00E355A7" w:rsidRDefault="00173FD2" w:rsidP="00173FD2">
+    <w:p w14:paraId="7EE189BA" w14:textId="77777777" w:rsidR="004818CC" w:rsidRPr="00844EAC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E355A7">
+      <w:r w:rsidRPr="00844EAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E355A7">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 27 529 en 31 765, nr. 354.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3194D724" w14:textId="77777777" w:rsidR="00173FD2" w:rsidRPr="00E355A7" w:rsidRDefault="00173FD2" w:rsidP="00173FD2">
+    <w:p w14:paraId="2D6D96D6" w14:textId="0178B030" w:rsidR="004818CC" w:rsidRPr="00844EAC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E355A7">
+      <w:r w:rsidRPr="00844EAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E355A7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 29 282 nr. 621.</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 29 282, nr. 621.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="27BF7757" w14:textId="77777777" w:rsidR="00E745D3" w:rsidRPr="00E355A7" w:rsidRDefault="00E745D3" w:rsidP="00E745D3">
+    <w:p w14:paraId="604069BB" w14:textId="0E0BD883" w:rsidR="004818CC" w:rsidRPr="00844EAC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E355A7">
+      <w:r w:rsidRPr="00844EAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E355A7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31865, nr. 295.</w:t>
+      <w:r w:rsidRPr="00844EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31 865, nr. 295.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="106FF73B" w14:textId="77777777" w:rsidR="009D59DF" w:rsidRDefault="0017228C">
-[...358 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="36AF9DCA" w14:textId="77777777" w:rsidR="004818CC" w:rsidRPr="004818CC" w:rsidRDefault="004818CC" w:rsidP="004818CC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41C4E7EB" w14:textId="77777777" w:rsidR="009D59DF" w:rsidRDefault="0017228C">
+  <w:p w14:paraId="16818E49" w14:textId="77777777" w:rsidR="002278F4" w:rsidRPr="004818CC" w:rsidRDefault="002278F4" w:rsidP="004818CC">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1217 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...719 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0523124E" w14:textId="77777777" w:rsidR="002278F4" w:rsidRPr="004818CC" w:rsidRDefault="002278F4" w:rsidP="004818CC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009049DB"/>
-[...236 lines deleted...]
-    <w:rsid w:val="00FF6D20"/>
+    <w:rsidRoot w:val="004818CC"/>
+    <w:rsid w:val="002278F4"/>
+    <w:rsid w:val="004818CC"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00844EAC"/>
+    <w:rsid w:val="00C160E8"/>
+    <w:rsid w:val="00F15DF6"/>
+    <w:rsid w:val="00FE63CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58DCDBCF"/>
+  <w14:docId w14:val="301B9F25"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4AE767CE-7B89-439B-BE7C-4F63FE16E874}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6669,77 +3052,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6761,78 +3144,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6867,55 +3250,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6987,1021 +3370,830 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BB4C09"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004818CC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="004818CC"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...197 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenscursief">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...91 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...53 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...140 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00347290"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00347290"/>
+    <w:rsid w:val="004818CC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00347290"/>
+    <w:rsid w:val="004818CC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...75 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="005871D0"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="005871D0"/>
+    <w:rsid w:val="004818CC"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel1">
     <w:name w:val="Afzendgegevens witregel 1"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="005871D0"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
       <w:spacing w:line="90" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="9"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="005871D0"/>
+    <w:rsid w:val="004818CC"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004818CC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004818CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004818CC"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...118 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/8cd847a1-0a96-4777-9177-4441a3ed9a94/file" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/5c7c385f-c83a-4303-8198-cda926a6a5ce/file" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8277,53 +4469,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11237</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2074</ap:Words>
+  <ap:Characters>11413</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
+  <ap:Lines>95</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13254</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13461</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>