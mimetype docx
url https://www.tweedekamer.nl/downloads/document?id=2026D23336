--- v0 (2026-05-20)
+++ v1 (2026-08-10)
@@ -163,114 +163,93 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33298">
         <w:t xml:space="preserve">Het lid </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Müller</w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
         <w:t xml:space="preserve"> (VVD), in haar rol van rapporteur, voorstel voor een rondetafelgesprek over het wetsvoorstel Wet jaarverplichting hernieuwbare brandstoffen van niet-biologische oorsprong in de industrie) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(zie bijlage en ook agendapunt 16)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F33298" w:rsidR="00F33298" w:rsidP="00F33298" w:rsidRDefault="00F33298" w14:paraId="35524A83" w14:textId="77777777">
+    <w:p w:rsidRPr="00F33298" w:rsidR="00F33298" w:rsidP="00F33298" w:rsidRDefault="00F33298" w14:paraId="35524A83" w14:textId="01168770">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33298">
         <w:t xml:space="preserve">Het lid </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Teunissen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
-        <w:t xml:space="preserve"> (PvdD) voorstel om de genodigden voor het rondetafelgesprek over een verbod op fossiele reclame te wijzigen, waarbij Heleen de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (VU)</w:t>
+        <w:t xml:space="preserve"> (PvdD) voorstel om de genodigden voor het rondetafelgesprek over een verbod op fossiele reclame te wijzigen</w:t>
+      </w:r>
+      <w:r w:rsidR="002967F4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F33298" w:rsidR="00F33298" w:rsidP="00F33298" w:rsidRDefault="00F33298" w14:paraId="3101623A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33298">
         <w:t xml:space="preserve">Het lid </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klos</w:t>
       </w:r>
       <w:r w:rsidRPr="00F33298">
-        <w:t xml:space="preserve"> (D66) verzoek om de ACM te vragen een technische briefing te verzorgen over de uitwerking van een </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> voor grote elektriciteitsproducenten.</w:t>
+        <w:t xml:space="preserve"> (D66) verzoek om de ACM te vragen een technische briefing te verzorgen over de uitwerking van een invoedingstarief voor grote elektriciteitsproducenten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F33298" w:rsidR="00F33298" w:rsidP="00F33298" w:rsidRDefault="00F33298" w14:paraId="1D220E5C" w14:textId="77777777"/>
     <w:p w:rsidR="00B37094" w:rsidRDefault="00B37094" w14:paraId="7F64157B" w14:textId="1B06A51E"/>
     <w:sectPr w:rsidR="00B37094">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -404,81 +383,72 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="895316827">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33298"/>
     <w:rsid w:val="00170375"/>
+    <w:rsid w:val="002967F4"/>
     <w:rsid w:val="006F6E77"/>
     <w:rsid w:val="00B37094"/>
     <w:rsid w:val="00C558D3"/>
     <w:rsid w:val="00F33298"/>
     <w:rsid w:val="00F80245"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1073,50 +1043,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F33298"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -1704,52 +1675,52 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>230</ap:Words>
-  <ap:Characters>1267</ap:Characters>
+  <ap:Words>209</ap:Words>
+  <ap:Characters>1150</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>10</ap:Lines>
+  <ap:Lines>9</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1495</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1357</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>