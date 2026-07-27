--- v0 (2026-05-20)
+++ v1 (2026-07-27)
@@ -1,5206 +1,1727 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...556 lines deleted...]
-    <w:p w:rsidRPr="005030E0" w:rsidR="00D049A8" w:rsidP="1A20A7BF" w:rsidRDefault="1A20A7BF" w14:paraId="26E66287" w14:textId="77777777">
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="33B893A5" w14:textId="377286BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk205971335" w:id="0"/>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Defensie (X) voor het jaar 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="2E2A3DD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="005139FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>81</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A11315">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="3B2EF504" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Functie"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00796885" w:rsidP="1A20A7BF" w:rsidRDefault="1A20A7BF" w14:paraId="472FE762" w14:textId="49A7331E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="73E96BD5" w14:textId="3CA06A69">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Functie"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="005139FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB" w:rsidR="005139FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Hierbij bieden wij u de jaarverslagen aan van de toezichthouders van Defensie over het jaar 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00366B24" w:rsidP="1A20A7BF" w:rsidRDefault="1A20A7BF" w14:paraId="647EFBFA" w14:textId="5611855A">
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="5CDACF00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Functie"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...132 lines deleted...]
-    <w:p w:rsidRPr="007C47E6" w:rsidR="007C47E6" w:rsidP="007C47E6" w:rsidRDefault="004C4F65" w14:paraId="5CABF8FF" w14:textId="28EC26A9">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het gaat om de jaarverslagen van zes toezichthouders: de Inspectie Veiligheid Defensie (IVD), de Militaire Luchtvaart Autoriteit (MLA), de Inspectie Militaire Gezondheidszorg (IMG), het Korps Militaire Controleurs Gevaarlijke Stoffen (KMCGS), de Beveiligingsautoriteit (BA) en de Functionaris voor Gegevensbescherming (FG).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="51442052" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="3D98C427" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de jaarverslagen delen de toezichthouders van Defensie hun bevindingen over het functioneren van de defensieorganisatie. Zij schetsen een algemeen beeld en gaan in op de deelterreinen van het toezicht. De toezichthouders geven ook een gezamenlijke boodschap mee, gebaseerd op de hoofdlijnen van het afgelopen jaar en waarneembare trends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="28A9E842" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Functie"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoofdboodschap van de toezichthouders:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="193FE885" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Functie"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoek de balans tussen versnellen en verankeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="43C8072A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Functie"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze hoofdboodschap ligt ten grondslag aan de vier kernboodschappen die de toezichthouders meegeven:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="6BC7AFB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Maak af waar je mee bezig bent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D3EBE" w:rsidP="007C47E6" w:rsidRDefault="008D3EBE" w14:paraId="3AB9B74C" w14:textId="1E317F94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="66AD2166" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Maak duidelijk wie welk (rest)risico mag accepteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D3EBE" w:rsidP="008D3EBE" w:rsidRDefault="008D3EBE" w14:paraId="6BF82595" w14:textId="771ED830">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="1AE73420" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008D3EBE">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Versterk de informatiepositie van de defensieorganisatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C47E6" w:rsidR="008D3EBE" w:rsidP="008D3EBE" w:rsidRDefault="008D3EBE" w14:paraId="7558AEA8" w14:textId="7BFC6FCB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="32C782F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008D3EBE">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voorkom kennisverlies en zorg voor structurele kennisoverdracht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C590F" w:rsidP="1A20A7BF" w:rsidRDefault="008D3EBE" w14:paraId="75191691" w14:textId="2C8BAF65">
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="2AF75728" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Functie"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze kernboodschappen hebben betrekking op de verandering/versnelling die is ingezet om de operationele gereedheid op orde te brengen en invulling te geven aan Hoofdtaak 1. Daarbij zien de leden van het Toezichtberaad toenemende druk op de organisatie, maar ook belangrijke positieve ontwikkelingen, zoals intensivering van civiel-militaire en internationale samenwerking en actualisering van beleid dat beter aansluit bij Defensie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...89 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zien samen met de toezichthouders het belang van deze kernboodschappen en de door de toezichthouders geformuleerde bijbehorende aanbevelingen. Om ook recht te doen aan de losse jaarverslagen van iedere toezichthouder gaan we kort in op de jaarverslagen van de verschillende toezichthouders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="6DD759D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="1A0F2131" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Jaarverslag Inspectie Veiligheid Defensie</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A20A7BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IVD)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E5D07" w:rsidR="0047604C" w:rsidP="0047604C" w:rsidRDefault="004C1DC1" w14:paraId="5D465DDA" w14:textId="16D78EB1">
-[...218 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="517922F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Inspectie Veiligheid Defensie (IVD) houdt onafhankelijk toezicht op een veilige taakuitvoering van Defensie, met inbegrip van operaties in missiegebieden, met als doel optimalisering van de gevechtskracht. Het jaar 2025 was het eerste volledige jaar waarin de IVD invulling gaf aan haar Meerjarenperspectief 2025-2027 met vier toezichtlijnen: 1) opleiden, trainen en oefenen 2) cultuur, leiderschap en gedrag 3) regelgeving en procedures in veranderde omstandigheden 4) opbouw van de veiligheidsorganisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="2F3EAF6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie bevindt zich in periode van versnelling waardoor er druk ligt op het personeel om de krijgsmacht versneld gereed te stellen. De IVD constateert dat het in deze fase van versnelde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ontwikkeling van essentieel belang is om blijvend aandacht te besteden aan veiligheid en risicomanagement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="12DCB8B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een specifieke zorg van de IVD betreft de druk op de opleidingsketen, die ten koste gaat van de duur van opleidingen en trainingen. Dit vergroot het risico dat veiligheid, zorgvuldigheid en risicobeheersing onder druk komen te staan. Het is in dit kader dan ook van belang dat er aandacht voor is - en blijft - dat medewerkers zich ook daadwerkelijk durven uit te spreken, problemen met elkaar bespreken en elkaar aanspreken op gevaarlijk gedrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="38A6652C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot constateert de IVD dat de Plan-Do-Check-Act (PDCA)-cyclus in de praktijk niet altijd volledig wordt doorlopen, hetgeen het lerend vermogen van de organisatie beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="62842106" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij herkennen bovenstaande bevindingen van de IVD. We voeren momenteel o.a. Integraal Risico Management (IRM) in en besteden doorlopend aandacht aan sociale veiligheid. Verder onderschrijven wij dat de vernieuwde werkwijze van de IVD, waarbij aanbevelingen eerder en tussentijds worden teruggekoppeld, bijdraagt aan het versterken van het lerend vermogen van de organisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="01F3CD6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="011CBE2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jaarverslag Militaire Luchtvaart Autoriteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A20A7BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00543D4A" w:rsidR="0047604C" w:rsidP="0047604C" w:rsidRDefault="0047604C" w14:paraId="00CE3750" w14:textId="6B05F84B">
-[...21 lines deleted...]
-          <w:rFonts w:cs="RijksoverheidSansText"/>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="46B83CDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taak van de MLA is het waarborgen van de militaire luchtvaartveiligheid binnen de militaire context. De MLA geeft hier invulling aan door te reguleren, toezicht te houden en te handhaven. De MLA houdt toezicht op alle organisaties (zowel militair als civiel) die een rol hebben in de borging van de Nederlandse militaire luchtvaartveiligheid. De MLA vervult die taak voor de militaire luchtvaart door onder andere toezicht te houden op naleving van militaire luchtvaarteisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="2503881A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De MLA werkt inhoudelijk veel samen met militaire luchtvaartautoriteiten van andere landen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="61577AAE">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In 2025 gaf de MLA onverminderd prioriteit aan de ondersteuning van het in 2023 opgerichte Europees F-16 Trainingscentrum in Roemenië. Omdat de F-16’s tot 31 december 2025 de Nederlandse registratie hebben behouden, stonden de vliegoperaties en alle onderhoudswerkzaamheden gedurende geheel 2025 onder toezicht van de MLA. Daarnaast gaf de MLA prioriteit aan het wederzijds kunnen uitvoeren van onderhoud aan de F-35 tussen Nederland en Noorwegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047604C" w:rsidP="0047604C" w:rsidRDefault="0047604C" w14:paraId="075E9791" w14:textId="121B39A3">
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="13891F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Terugblikkend constateert de MLA dat alle organisaties binnen de militaire luchtvaartsector weliswaar moeten worden goedgekeurd, maar dat de weg daarnaartoe hobbelig bleek te zijn. Met name het personeelstekort (stafcapaciteit) bij de operationele onderdelen werkte vertragend. Voornamelijk op het kwaliteitsvlak is er binnen de sector vrijwel over de volledige breedte ruimte voor verbetering, samenhangend met de daaraan gerelateerde personele tekorten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="0E871AC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="221E1F"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast constateert de MLA dat de sector moet verbeteren in het opvolgen van de (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="221E1F"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Netherlands Special Military Aviation Regulation For Occurrence and Hazard Reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) NLD-SMAR-1 aangaande het rapporteren van voorvallen en gevaren. Een aandachtsgebied is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="221E1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de onbemande luchtvaart (UAS). Op dit gebied zijn er legio militaire toepassingsmogelijkheden en gaan de ontwikkelingen zeer snel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="701ADBAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij herkennen bovenstaande constatering van de MLA. Met name het personeelstekort als zijnde een Defensie-brede problematiek. Er zijn daarom al verschillende wervingscampagnes gestart om het personeelsbestand aan te vullen zodat de MLA als organisatie wordt versterkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="516A22BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="221E1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="221E1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot zijn er stappen gezet met betrekking tot harmonisatie van de regelgeving betreffende de onbemande luchtvaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="6FC36AA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="36DE5E48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jaarverslag Inspectie Militaire Gezondheidszorg (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IMG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="0BD3C833" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De IMG is binnen Defensie de onafhankelijke toezichthouder op de toezichtdomeinen reguliere en de operationele militaire gezondheidszorg; gezondheidsbescherming; voedselveiligheid en nucleaire veiligheid en stralingsbescherming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="56B41069" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De IMG is al in een vroeg stadium gestart met de voorbereiding op het uitvoeren van toezicht onder oorlogsomstandigheden. De IMG uitte in een nota aan de Commandant der Strijdkrachten, in zijn rol als zorgaanbieder van Defensie, haar zorg over de positie en (inhoudelijke) borging van de Militaire Gezondheidszorg in de gereedstelling van Defensie voor inzet in Hoofdtaak 1. De IMG ziet ook dat Defensie in de gereedstelling voor en inzet tijdens Hoofdtaak 1 aanloopt tegen juridische belemmeringen. De IMG stelde in dit kader het afgelopen jaar een toetsingskader op waarmee zij nieuwe of herziene wet- en regelgeving toetst op uitvoerbaarheid en handhaafbaarheid; de uitvoerbaarheid en handhaafbaarheidstoets (UHT). Met deze toets kijkt de IMG naar zowel het proces als naar de inhoud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="54E67BB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij waarderen de proactieve opstelling van de IMG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="2924E0B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="06CDA008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarverslag Korps Militaire Controleurs Gevaarlijke Stoffen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KMCGS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="1980F454" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het KMCGS is wettelijk belast met het controleren en handhaven bij de opslag, behandeling en vervoer van gevaarlijke stoffen. De KMCGS beschikt hiervoor over drie teams met elk een eigen taakgebied, te weten: Controle Vervoer Gevaarlijke Stoffen (CVGS), Controle Opslag en Behandeling Gevaarlijke Stoffen (COBGS) en milieuhandhaving door de rechercheurs van Team Milieuhandhaving (TMH).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="0329EE72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De KMCGS ziet positieve effecten van het uitvoeren van regelmatig toezicht ter plaatse. Tegelijk signaleert de KMCGS op basis van de uitgevoerde controles een toegenomen spanningsveld tussen versnelde groei, de versnelling in de gereedstelling en het verbeteren van de bedrijfsvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="7AAD3A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rStyle w:val="bumpedfont17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij erkennen dat door de toegenomen dreiging het balanceren tussen normnaleving en tijdig gereed zijn uitdagender is geworden. Wij ondersteunen dan ook het belang van actief en kritisch toezicht naast de interne beheersmaatregelen en blijven werken aan de continue verbetering van de bedrijfsvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="629D6AA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="4C1149C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag Beveiligingsautoriteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(BA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="4E485193" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Beveiligingsautoriteit (BA) is de toezichthouder voor beveiliging. Hieronder valt het toetsen van de uitgevoerde beveiligingsmaatregelen door de Defensieonderdelen op een positief rendement, het afwegen van een eventueel restrisico en het doorlichten van de organisatie, personeel en middelen voor een goede integrale beveiliging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="476E5F06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De BA constateert dat de normen uit het Defensie Beveiligingsbeleid nog niet in voldoende mate binnen de organisatie zijn geïmplementeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="70405539" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit beeld wordt herkend. Er zijn onder aansturing van de Commandant der Strijdkrachten aanzienlijke stappen gezet om de beveiliging van militaire objecten verder te verbeteren. Dit heeft geresulteerd in een ambitieus verbeterprogramma dat al concrete resultaten laat zien, waaronder een Defensiebrede aanpak van de verhoging van het beveiligingsbewustzijn, uitgevoerde beveiligingstests en een maatwerkanalyse per defensieonderdeel. Dit verbeterprogramma voorziet ook in een groei van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>capaciteit voor beveiliging. Resultaten van dat programma hebben de komende tijd naar verwachting steeds meer positieve invloed op de status van integrale beveiliging. Een toename van capaciteit en de noodzakelijke bouwkundige en elektronische aanpassingen vraagt een langere termijn. Ten aanzien van accreditaties van informatiesystemen zijn begin 2026 sessies gehouden om processen te verbeteren en te versimpelen. Dit draagt bij aan het meer in control komen op dit punt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="6F12690F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="3055604F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jaarverslag Functionaris voor Gegevensbescherming (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="565C73EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Functionaris voor Gegevensbescherming (FG) houdt intern bij Defensie geïntegreerd toezicht op de naleving van het gegevensbeschermingsrecht vanuit de Algemene Verordening Gegevensbescherming (AVG), de Wet Politiegegevens (Wpg) en de verantwoorde inzet van Artificial Intelligence (AI) en algoritmes (AI-verordening).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="33D7C135" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eenheden dienen voldoende getraind en geoefend te zijn om zowel in de fysieke als in de digitale informatie-omgeving te kunnen optreden. Hierbij moet de van toepassing zijnde wet- en regelgeving gerespecteerd worden om op deze wijze de grondrechten van burgers en het eigen personeel te beschermen en te respecteren. Door het gegevensbeschermingsrecht tijdig te betrekken in de gereedstellingsfase kan de gewenste versnelling in het informatiedomein worden gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="771BE8FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De FG concludeert dat de gehele privacy-organisatie zich in 2025 heeft ingezet om aansluiting te behouden bij de dynamische ontwikkelingen in het informatiedomein om het gegevensbeschermingsrecht effectief en constructief in te richten. De snelle ontwikkelingen vragen echter ook om een toereikende capaciteit en een brede bewustwording in de organisatie. De FG adviseert dan ook om de organisatie en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="221E1F"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rondom gegevensbescherming te versterken en te borgen. Een versterkte privacy-organisatie leidt ook tot betere registraties en overzichten waardoor de informatiepositie van de krijgsmacht in algemene zin verbetert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="04C630D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast adviseert de FG te zorgen voor een versnelling en verbetering van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="221E1F"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assessments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zoals het uitvoeren van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...90 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Data Protection Impact Assessments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DPIA’s), rondom risico-inventarisaties en – acceptatie. Wij evalueren het DPIA-proces voortdurend en waar mogelijk passen wij processen aan om bij te dragen aan de versnelling. De uitbreiding van de privacy-capaciteit levert direct een bijdrage aan het verbeteren van het DPIA-proces. Deze aanbeveling sluit ook aan bij de algemene bevindingen van de toezichthouders om risicomanagement beter in de Defensie-organisatie te verankeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="424C768E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij onderkennen de bevindingen van de FG. Vanuit de verschillende Defensie-onderdelen, maar ook op centraal niveau, maken we middelen vrij om de privacyorganisatie te versterken en te ondersteunen daar waar dit het hardst nodig is; bij de verschillende onderdelen. Deze extra capaciteit versterkt onder andere de bewustwording maar kan ook ondersteunen in het verder up-to-date houden van registers. Daarnaast onderschrijven wij de behoefte om te versnellen op het gebied van risico-assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="0A6D063F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="13955E81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="64573681" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren is de geopolitieke en veiligheidscontext waarin Nederland opereert, ingrijpend veranderd. De verslechterde veiligheidssituatie vraagt om een hernieuwde beoordeling van de wijze waarop Defensie invulling geeft aan haar taken en verantwoordelijkheden. Deze ontwikkelingen raken niet alleen de inzetbaarheid en gereedheid van de krijgsmacht, maar vragen ook om een herijking van de afwegingen die worden gemaakt ten aanzien van risico’s. Juist in een periode waarin sneller en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Wij herkennen </w:t>
-[...98 lines deleted...]
-        <w:rPr>
+        <w:t>adaptiever optreden noodzakelijk is, blijft zorgvuldige toetsing van deze risico’s van groot belang. De toezichthouders vervullen daarin een cruciale rol. Zij dragen eraan bij dat het kabinet en uw Kamer scherp zicht houden op de consequenties van gemaakte keuzes, zodat noodzakelijke flexibiliteit hand in hand blijft gaan met transparantie, rechtmatigheid en publieke verantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="00D2E32F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...104 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Effectief en gericht toezicht versterkt daardoor de operationele gereedheid van de krijgsmacht en draagt bij aan de benodigde versnelling van de organisatie. Wij zijn de toezichthouders dan ook erkentelijk voor hun jaarverslagen en de bijdrage die zij leveren aan Defensie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="005139FF" w:rsidP="00085BAB" w:rsidRDefault="005139FF" w14:paraId="15484168" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="2BDBDAEB" w14:textId="2E509C19">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="5E4E3F1B" w14:textId="3E7DF28F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D. Yeşilgöz-Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="24E74463" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="7DE4AA02" w14:textId="35644647">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="00085BAB" w:rsidP="00085BAB" w:rsidRDefault="00085BAB" w14:paraId="42B51FED" w14:textId="42F468C6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.G. Boswijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00085BAB" w:rsidR="004E5D09" w:rsidP="00085BAB" w:rsidRDefault="004E5D09" w14:paraId="25A9E4C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...881 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00085BAB" w:rsidR="004E5D09" w:rsidSect="00F1662E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18795B45" w14:textId="77777777" w:rsidR="00C20EA5" w:rsidRDefault="00C20EA5" w:rsidP="001E0A0C">
+    <w:p w14:paraId="5806DAAB" w14:textId="77777777" w:rsidR="000506C3" w:rsidRDefault="000506C3" w:rsidP="005139FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1200C058" w14:textId="77777777" w:rsidR="00C20EA5" w:rsidRDefault="00C20EA5" w:rsidP="001E0A0C">
+    <w:p w14:paraId="7FA8B738" w14:textId="77777777" w:rsidR="000506C3" w:rsidRDefault="000506C3" w:rsidP="005139FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...43 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B03011E" w14:textId="77777777" w:rsidR="00867E57" w:rsidRDefault="00867E57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D934647" w14:textId="77777777" w:rsidR="009F7FDD" w:rsidRPr="005139FF" w:rsidRDefault="009F7FDD" w:rsidP="005139FF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2AA0847C" w14:textId="77777777" w:rsidR="00E342BA" w:rsidRDefault="00E342BA" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A273312" w14:textId="77777777" w:rsidR="009F7FDD" w:rsidRPr="005139FF" w:rsidRDefault="009F7FDD" w:rsidP="005139FF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6FBBA409" w14:textId="77777777" w:rsidR="00867E57" w:rsidRDefault="00867E57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75A666E8" w14:textId="77777777" w:rsidR="009F7FDD" w:rsidRPr="005139FF" w:rsidRDefault="009F7FDD" w:rsidP="005139FF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC03B7D" w14:textId="77777777" w:rsidR="00C20EA5" w:rsidRDefault="00C20EA5" w:rsidP="001E0A0C">
+    <w:p w14:paraId="16A9DEAA" w14:textId="77777777" w:rsidR="000506C3" w:rsidRDefault="000506C3" w:rsidP="005139FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018ABDB8" w14:textId="77777777" w:rsidR="00C20EA5" w:rsidRDefault="00C20EA5" w:rsidP="001E0A0C">
+    <w:p w14:paraId="7A9C62CF" w14:textId="77777777" w:rsidR="000506C3" w:rsidRDefault="000506C3" w:rsidP="005139FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6630B90C" w14:textId="77777777" w:rsidR="00867E57" w:rsidRDefault="00867E57">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="121108E4" w14:textId="77777777" w:rsidR="009F7FDD" w:rsidRPr="005139FF" w:rsidRDefault="009F7FDD" w:rsidP="005139FF">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2555A84A" w14:textId="77777777" w:rsidR="00E342BA" w:rsidRDefault="00E342BA" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AF888E5" w14:textId="77777777" w:rsidR="009F7FDD" w:rsidRPr="005139FF" w:rsidRDefault="009F7FDD" w:rsidP="005139FF">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74023FA4" w14:textId="06EAC9FE" w:rsidR="00E342BA" w:rsidRDefault="00E342BA" w:rsidP="61577AAE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5436AA93" w14:textId="77777777" w:rsidR="009F7FDD" w:rsidRPr="005139FF" w:rsidRDefault="009F7FDD" w:rsidP="005139FF">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...631 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1302 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7A64EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E4ECEA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5242,4380 +1763,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1143 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="1018315121">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...86 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...5 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008974C4"/>
-[...3014 lines deleted...]
-    <w:rsid w:val="00FC20EE"/>
+    <w:rsidRoot w:val="005139FF"/>
+    <w:rsid w:val="000506C3"/>
+    <w:rsid w:val="00085BAB"/>
+    <w:rsid w:val="00136984"/>
+    <w:rsid w:val="001F0332"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009F7FDD"/>
+    <w:rsid w:val="00A11315"/>
+    <w:rsid w:val="00BA31ED"/>
+    <w:rsid w:val="00EC4111"/>
+    <w:rsid w:val="00F1662E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0C74AE07"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4ADA44E2-E0E5-41C2-90F4-28FBA542C846}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9726,51 +2009,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9943,422 +2226,1124 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C532CDC88C14234ABDF639A97904524">
-[...4 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...17 lines deleted...]
-    <w:name w:val="DCE84D68FFCE443F9D75BBE400C7DBF4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005139FF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Functie">
+    <w:name w:val="Huisstijl - Functie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="005139FF"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:i/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="bumpedfont17">
+    <w:name w:val="bumpedfont17"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="005139FF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00085BAB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2118</ap:Words>
-  <ap:Characters>11655</ap:Characters>
+  <ap:Words>2115</ap:Words>
+  <ap:Characters>11633</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>97</ap:Lines>
+  <ap:Lines>96</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13746</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13721</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>