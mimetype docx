--- v0 (2026-05-20)
+++ v1 (2026-07-12)
@@ -1,6186 +1,4119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...547 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidRDefault="0023005B" w14:paraId="4D4D9B4C" w14:textId="629ACDB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28676</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69" w:rsidR="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69" w:rsidR="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>NAVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="00C024A6" w:rsidRDefault="00442F69" w14:paraId="7004B2D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>559</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Defensie en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="00442F69" w:rsidRDefault="00442F69" w14:paraId="2BE40D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="00442F69" w:rsidRDefault="00442F69" w14:paraId="7DAEDA74" w14:textId="59462E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="00442F69" w:rsidRDefault="0023005B" w14:paraId="146A3C15" w14:textId="66E1C0D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deze voortgangsrapportage geeft inzicht in de Nederlandse militaire inzet aan de oostflank van het NAVO-verdragsgebied over de periode mei 2025 tot en met april 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet licht in deze rapportage de ontwikkelingen en besluiten omtrent deze militaire inzet toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="4A8FAD32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="04F44084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voortgangsrapportage bestaat uit drie onderdelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="295BCA44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Geopolitieke context;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003455C3" w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="49D0996A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="416B6307" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:textAlignment w:val="auto"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overzicht en voortgang van de Nederlandse inzet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="4FC2D297" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="294"/>
-        <w:textAlignment w:val="auto"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Militaire bijdrage aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Multinational </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001A7160">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Battlegroup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00372A60">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vanuit Litouwen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0015DCE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="294"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D5545D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enhanced</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D5545D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D5545D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vigilance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D5545D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Activity</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MQ-9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reaper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vanuit Roemenië;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00263A4E" w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="6C3443A8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="61C82890" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="294"/>
-        <w:textAlignment w:val="auto"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inzet F-35’s in Polen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="56C90151" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="294"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Inzet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07EBD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Air &amp; Missile Defence Taskforce</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00990484" w:rsidR="00CA3932">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> Polen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="78446234" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="294"/>
-        <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-          <w:i/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Early</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00575563">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forward </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00575563">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00575563">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de Baltische Zee-regio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="727866AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="294"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse deelname aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F22F10">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Baltic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F22F10">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F22F10">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sentry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003455C3" w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="09969F44" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="100778AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:textAlignment w:val="auto"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financiën.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="09AD5480" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="598F6932" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Geopolitieke context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="3DBA67C6" w14:textId="7F4FF060">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="6DC393EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De grootschalige agressieoorlog van Rusland tegen Oekraïne duurt onverminderd voort. Ook de rechtstreekse dreiging vanuit Rusland richting Europa neemt toe.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rusland test via verschillende activiteiten, waaronder hybride oorlogsvoering in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0EBE">
-        <w:rPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>grey</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0EBE">
-        <w:rPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zone</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, de escalatiebereidheid van het Westen. Europa moet rekening houden met een aanhoudende Russische vijandige houding, ook na een einde aan de Russische oorlog tegen Oekraïne.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="332BFD95" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="030EF977" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="70850233" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnen de NAVO en de EU, en via eigen inzet, spant Nederland zich in om deze dreiging het hoofd te bieden. Voor de Nederlandse militaire inzet betekent dit dat de focus is komen te liggen op hoofdtaak 1: bescherming van het eigen grondgebied en dat van NAVO-bondgenoten. Aangezien de Russische dreiging zich nadrukkelijk manifesteert aan de oostflank, blijft Nederland zich in NAVO-verband inzetten op de versterking van afschrikking en verdediging aan de oostflank van het NAVO-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verdragsgebied. Daarnaast zet Nederland zich in voor het tegengaan van hybride activiteiten, die ook in Nederland toenemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="39B252AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="091A4982" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verschuivingen op het geopolitieke toneel onderstrepen de noodzaak om, samen met Europese bondgenoten, snel meer verantwoordelijkheid te nemen voor de veiligheid van Europa. Dat is ook wat de VS van Europese bondgenoten verwachten. Het kabinet onderschrijft die wens. Daarom is het zaak dat Europese bondgenoten grotere militaire bijdragen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) leveren binnen de NAVO, naast het behalen van de NAVO-doelstellingen op de defensie-uitgaven (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en –capaciteiten (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>capabilities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). De Nederlandse inspanningen ter versterking van de oostflank van het NAVO-verdragsgebied dienen ook in dit licht te worden bezien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="5082BC78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:i/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="428522EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...135 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overzicht en voortgang van Nederlandse activiteiten aan de oostflank</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0899EE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De doelstellingen van de Nederlandse militaire activiteiten aan de oostflank als onderdeel van de bredere NAVO-aanwezigheid zijn het bijdragen aan de verdediging van het NAVO-verdragsgebied, en het afschrikken van tegenstanders (met name Rusland). De Nederlandse Krijgsmacht geeft invulling aan deze doelstelling door bijdrages aan oefeningen en operaties aan de oostflank. Deze activiteiten dienen ook ter geruststelling van (de bevolking van) bondgenoten en ter bevordering van de eensgezindheid en solidariteit binnen de NAVO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="145C05D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="2958DED3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de krijgsmacht biedt dit ook de gelegenheid om de gereedheid en geoefendheid te bevorderen. Zo kan de onderlinge samenwerking en interoperabiliteit met bondgenoten naar een hoger niveau worden getild en kan met de inzet aan de oostflank waardevolle ervaring opgedaan worden met het opereren binnen een context van (hybride) dreigingen. Ten slotte biedt de inzet kansen voor het inzetten van nieuwe complexe (wapen)systemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="516916B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="4798A6E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de periode mei 2025 tot en met april 2026 bestond de Nederlandse inzet uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="46477F2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een bijdrage aan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F54F62">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Multinationale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F54F62">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Battlegroup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MNBG) in Litouwen. Het mandaat voor deze inzet loopt tot en met 31 december 2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3FE6AEF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De inzet van MQ-9 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F54F62">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reapers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vanuit Roemenië van maart 2024 tot en met september 2026;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="46C05C55" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0FD36731" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De inzet van F-35’s in Polen van september tot en met december 2025;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="5CA31303" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3C2A8962" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inzet van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07EBD">
-[...13 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D07EBD">
-[...15 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D07EBD">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Taskforce</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in Polen van december 2025 tot en met juni 2026;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A6DF4" w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="771D526C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="46E5527D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...10 lines deleted...]
-          <w:i/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Early</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forward </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...7 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Special Operations </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003464B7">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOF) in de Baltische Zee-regio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="669A4FBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse deelname aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Baltic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sentry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001A6DF4">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003455C3" w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="219D6251" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="48F1E6B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="032BF6C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Multinational </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Battlegroup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MNBG) Litouwen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="5BCD4713" w14:textId="651B99D5">
-[...11 lines deleted...]
-          <w:i/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="48A63DE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na de illegale Russische annexatie van de Krim in 2014 besloten de NAVO-bondgenoten tot versterking van afschrikking- en verdediging aan de oostflank van het NAVO-verdragsgebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D25A4">
-[...7 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Baltische staten en Polen richtte het bondgenootschap zich via de stationering van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Multinational </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005459E4">
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Battlegroups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MNBGs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) op geruststelling van NAVO-bondgenoten en afschrikking van Rusland. De aanhoudende Russische agressieoorlog tegen Oekraïne en de voortdurende Russische dreiging richting Europa onderstrepen de noodzaak om afschrikking voort te zetten en te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="2CA0AC92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="2B0920A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland neemt sinds 2017 onafgebroken deel aan de MNBG in Litouwen onder leiding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Framework </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FN) Duitsland. Sinds februari 2022 heeft SACEUR het mandaat om, indien nodig, over te gaan tot verplaatsing en inzet van MNBG-eenheden binnen de aan hem toegekende kaders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="18356DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="54C2E702" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland acht zich en wil gezoen worden als een consistente en betrouwbare bondgenoot die een professioneel en zichtbaar aandeel levert aan de versterking van de NAVO-afschrikking en verdediging. Daarnaast versterkt de deelname de zichtbaarheid, de interoperabiliteit en de ervaring met het gezamenlijk optreden met partners zoals Litouwen, Duitsland en Noorwegen. De integratie binnen het Duitse raamwerk en de samenwerking met Litouwse eenheden hebben de operationele relevantie en gezamenlijke gereedheid vergroot. Ook in de komende periode zal de focus op operationele samenwerking en integratie liggen. Nationaal draagt de inzet bij aan de operationele gereedheid van de eenheden en verhoging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>situational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> awareness </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan de oostflank van het NAVO-verdragsgebied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="542509C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="2BF4C6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse aanwezigheid in de MNBG en de zichtbare deelname aan oefeningen en activiteiten worden door Litouwen gezien als concrete bevestiging van NAVO-betrokkenheid, bondgenootschappelijke solidariteit en politieke steun. Dit wordt ook zo ervaren in het Litouwse publieke domein, hetgeen versterkt wordt door de bijdrage van Nederlandse militairen van de MNBG aan publieke evenementen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reassurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="687B6017" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="60224658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het huidige mandaat van de inzet loopt tot en met eind 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aan de hand van de NAVO-plannen voor de versterking van de collectieve verdediging op de langere termijn bepaalt Nederland de toekomstige inzet in het Balticum, waaronder in Litouwen. Uw Kamer wordt uiterlijk in Q2 2026 geïnformeerd over een mogelijk vervolg van deze inzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="1DF17EB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="549685F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inzet MQ-9 Roemenië</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="2D9E7F58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege de Russische dreiging aan de oostflank van het NAVO-verdragsgebied ontplooit de NAVO activiteiten in het kader van afschrikking en verdediging, waaronder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enhanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D25A4">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001D25A4">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vigiliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Sinds maart 2024 draagt Nederland hieraan bij met de inzet van MQ-9’s vanuit Roemenië (nationaal aangestuurd en ter ondersteuning van NAVO). De MQ-9’s vliegen langs de grens van het NAVO-verdragsgebied en over internationale wateren. Zij dragen met hun sensoren bij aan het opbouwen van een accuraat situationeel beeld. Op deze wijze draagt Nederland bij aan het versterken van de inlichtingenpositie van de NAVO en aan het geruststellen van bondgenoten in de regio.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="34881D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="64D8CDA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De oorlog in Oekraïne zorgt voor negatieve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spillover </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effecten in Roemenië, waaronder dreigingen in het luchtruim zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incursies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brokstukken van drones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de Nederlandse aanwezigheid toont Nederland solidariteit met bondgenoot Roemenië. De samenwerking verloopt goed en de Nederlandse inzet wordt door Roemenië zeer gewaardeerd. Daarnaast heeft de Nederlandse inzet ervoor gezorgd dat de MQ-9 capaciteit geïntegreerd is in de NAVO ISR-structuur, waar de Nederlandse MQ-9 sinds 1 januari 2025 deel van uitmaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="6C55EF08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="37BFF9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Inzet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F-35’s en Air &amp; Missile </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taskforce Polen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="5ADA0763" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft F-35’s en luchtverdedigingscapaciteiten ingezet ter beveiliging van het logistieke centrum van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NATO Security Assistance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NSATU) in Polen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="795A3AE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="1591A262" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NSATU coördineert en faciliteert het leveren van training en militaire steun aan Oekraïne door NAVO-bondgenoten. De Nederlandse bijdrage aan de luchtverdediging in Polen stelt NSATU in staat om het aan Oekraïne geschonken militaire materieel veilig de plek van bestemming te laten bereiken. Daarnaast draagt deze inzet bij aan de militair-strategische doelstelling om Rusland af te schrikken en het NAVO-verdragsgebied te verdedigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0F0F3896" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="55FA81B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In dit kader vonden twee opeenvolgende activiteiten plaats. Ten eerste heeft Nederland, zoals eerder aan uw Kamer gecommuniceerd, in de periode 1 september tot en met 1 december 2025 een bijdrage geleverd aan de beveiliging van het logistieke centrum van de NSATU met de inzet van F-35 toestellen vanuit Polen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland deed dit op verzoek van NAVO, met een gecombineerd detachement met Noorwegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="064E7424" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0ACA40D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De taakstelling kwam overeen met een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quick </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reaction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> (QRA) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enhanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Air </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Policing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), met een focus op het wegnemen van de dreiging van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unmanned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-          <w:i/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aerial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Systems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> (UAS) en kruisraketten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0C25BDE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="1EF28223" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gezamenlijke inzet met een Noors detachement gaf de mogelijkheid om te leren van elkaars inzet en om interoperabiliteit te testen in de praktijk. Dat kwam tot uitdrukking in een daadwerkelijke inzet, toen in de nacht van 9 op 10 september 2025 diverse Russische drones het luchtruim van NAVO-bondgenoot Polen schonden en onder andere door Nederlandse F-35’s neergehaald werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="587735EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="705CD4A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inzet van Nederlandse capaciteiten op Pools grondgebied ten behoeve van geruststelling, solidariteit en gezamenlijke verdediging en afschrikking wordt tevens zeer gewaardeerd in de bilaterale relatie. Daarnaast toonde de inzet, in combinatie met directe artikel 4-consultaties, stevige verklaringen van SG NAVO en de Noord-Atlantische Raad en het opstarten van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001E0E51">
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eastern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, de paraatheid en besluitvaardigheid van de NAVO in reactie op toenemende dreigingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="34573222" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="102B1AFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede levert Nederlands sinds december 2025 een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AMDTF) in Polen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze inzet loopt in ieder geval tot en met juni 2026. De AMDTF bestaat uit een geïntegreerde eenheid van drie verschillende capaciteiten. Deze capaciteiten bestaan uit de PATRIOT (lucht- en raketafweersysteem), NASAMS (lucht- en raketafweersysteem) en anti-dronesystemen. De geïntegreerde inzet van deze capaciteiten beschermt het logistieke centrum in Polen tegen ballistische raketten, kruisvluchtwapens, vliegtuigen, helikopters en drones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="60B7578A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="74A63E18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse luchtverdedigingsinzet in Polen bestond gemiddeld uit 250 personen. De personele inzet van AMDTF wordt vooral geleverd door het Defensie Grondgebonden Luchtverdedigingscommando. Momenteel lopen binnen de NAVO gesprekken over de invulling van de inzet na juni 2026. Het is aan de NAVO om doorlopende luchtverdediging van NSATU te garanderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="28A90D51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="787093CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forward </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOF in de Baltische </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zeeregio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="11E2DBDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet, in het kader van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forward </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EFP)-raamwerk van de Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Operations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOF) kleinschalige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Operations Liaison </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SOLEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in, waaronder in de Baltische Zee-regio (standplaats: Litouwen). Deze EFP-inzet is onderdeel van de breed geïntegreerde Nederlandse inzet in de Nederlandse prioritaire regio’s. Het doel van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SOLEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het opbouwen van relaties met zowel lokale als internationale (SOF-)partners in de regio, het bijdragen aan beeldopbouw en het identificeren van handelingsopties voor het Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Operations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOCOM). Tevens bieden de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SOLEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondersteuning aan SOF-eenheden in voorbereidingen op taken in de collectieve verdediging van NAVO en wordt bekeken hoe Nederlandse SOF complementair kan zijn aan lokale initiatieven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="471996B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3BB78D66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het afgelopen jaar hebben diverse activiteiten plaatsgevonden op onder meer het gebied van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unmanned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aerial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Systems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UAS) en gezamenlijk optreden. Deze activiteiten dragen bij aan de interoperabiliteit met lokale SOF-partners en tonen solidariteit met de Baltische staten in zowel NAVO- als bilateraal verband. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0BB84E43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="389F0967" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse bijdrage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baltic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="48387C93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NAVO startte met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baltic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in januari 2025 een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op ter beveiliging van de vitale infrastructuur in de Oostzee. Met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baltic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil de NAVO een beter beeld krijgen van wat zich op en onder water afspeelt in de regio. De NAVO-aanwezigheid moet staten en niet-statelijke actoren afschrikken om kritieke onderzeese infrastructuur in de Oostzee te beschadigen. Om een zo volledig mogelijk beeld te schetsen van de Nederlandse inzet aan de oostflank is deze tijdelijke deelname van Nederlands personeel en materieel aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baltic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in deze voortgangsrapportage opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3A0FEA2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Begin 2025 heeft SACEUR de Standing NATO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Group 1 (SNMG1) en Standing NATO Mine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Countermeasures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Group 1 (SNMCMG1) aangewezen om deel te nemen aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baltic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nederland leverde in 2025 met diverse schepen een bijdrage aan deze vlootverbanden. In 2026 levert Nederland een bijdrage aan het vlootverband SNMCMG1 met een mijnenbestrijdingsvaartuig en draagt zodoende bij aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baltic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00A33E01">
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036448A">
-[...1636 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0F975A80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3C77A309" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financiën</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="06844DBA" w14:textId="7F075301">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="54B6757F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De lopende hoofdtaak 1-missies die voor 2025 al gestart waren zijn in 2025 gefinancierd vanuit het Budget Internationale Veiligheid (BIV – artikel 1.1 – € 38,5 miljoen). De inzet aan de oostflank van de NAVO die in 2025 startte werd bekostigd vanuit artikel 1.3 – Inzet. (€ 13,2 miljoen). De totale uitgaven voor 2025 komen daarmee op € 51,7 miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...96 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="76C6722F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3617683D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="4DE3B913" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="3B06CD0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rusland is de meest acute en directe bedreiging voor de NAVO en de Europese veiligheid. Afschrikking, beperking en bestrijding van deze dreiging is daarop het enige juiste antwoord. Daarom zet Nederland in op onverminderde steun aan Oekraïne, versterking van de NAVO en afschrikking en verdediging aan de oostflank. Een actieve Nederlandse bijdrage aan de bescherming en verdediging van het NAVO-verdragsgebied is nu en in de toekomst essentieel om de eigen en collectieve veiligheid in Europa te waarborgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D0338" w:rsidR="009B6387" w:rsidP="009B6387" w:rsidRDefault="009B6387" w14:paraId="343FEB44" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="0023005B" w:rsidRDefault="0023005B" w14:paraId="0EF4F385" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003455C3">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003455C3" w:rsidR="008F5319" w:rsidP="008F5319" w:rsidRDefault="008F5319" w14:paraId="154289B9" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="00442F69" w:rsidRDefault="00442F69" w14:paraId="662EE498" w14:textId="5998822E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="0023005B" w:rsidP="00442F69" w:rsidRDefault="00442F69" w14:paraId="2595D436" w14:textId="581FC0E9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00442F69" w:rsidR="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00442F69" w:rsidR="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="00D80872" w:rsidRDefault="00442F69" w14:paraId="6228FC32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00BD40A2" w:rsidR="00A42B10" w:rsidP="00BD40A2" w:rsidRDefault="00AD0330" w14:paraId="789E0CFD" w14:textId="36CFD04B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="00442F69" w:rsidRDefault="00442F69" w14:paraId="6DAFECEF" w14:textId="59600711">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="00442F69" w:rsidRDefault="00442F69" w14:paraId="07EBE37E" w14:textId="2A27E8EE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.B.W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="00442F69" w:rsidP="0023005B" w:rsidRDefault="00442F69" w14:paraId="0061AD80" w14:textId="11217880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:before="960" w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...34 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00442F69" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="7FFAECC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00442F69" w:rsidR="004E5D09" w:rsidSect="0023005B">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CACD375" w14:textId="77777777" w:rsidR="00A80ADC" w:rsidRDefault="00A80ADC" w:rsidP="001E0A0C">
+    <w:p w14:paraId="4FB138F0" w14:textId="77777777" w:rsidR="00800F54" w:rsidRDefault="00800F54" w:rsidP="0023005B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CEC6BE2" w14:textId="77777777" w:rsidR="00A80ADC" w:rsidRDefault="00A80ADC" w:rsidP="001E0A0C">
+    <w:p w14:paraId="6DD3861D" w14:textId="77777777" w:rsidR="00800F54" w:rsidRDefault="00800F54" w:rsidP="0023005B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7FAE1963" w14:textId="77777777" w:rsidR="000719A8" w:rsidRDefault="000719A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2842054F" w14:textId="77777777" w:rsidR="00183748" w:rsidRPr="0023005B" w:rsidRDefault="00183748" w:rsidP="0023005B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="01DBE7D2" w14:textId="77777777" w:rsidR="000719A8" w:rsidRDefault="000719A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FBDD3F5" w14:textId="77777777" w:rsidR="00183748" w:rsidRPr="0023005B" w:rsidRDefault="00183748" w:rsidP="0023005B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3312B4A0" w14:textId="77777777" w:rsidR="000719A8" w:rsidRDefault="000719A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28AA7183" w14:textId="77777777" w:rsidR="00183748" w:rsidRPr="0023005B" w:rsidRDefault="00183748" w:rsidP="0023005B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C8968C8" w14:textId="77777777" w:rsidR="00A80ADC" w:rsidRDefault="00A80ADC" w:rsidP="001E0A0C">
+    <w:p w14:paraId="386CCAB1" w14:textId="77777777" w:rsidR="00800F54" w:rsidRDefault="00800F54" w:rsidP="0023005B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6784A04C" w14:textId="77777777" w:rsidR="00A80ADC" w:rsidRDefault="00A80ADC" w:rsidP="001E0A0C">
+    <w:p w14:paraId="25520F12" w14:textId="77777777" w:rsidR="00800F54" w:rsidRDefault="00800F54" w:rsidP="0023005B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1B06684C" w14:textId="77777777" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet heeft de Tweede kamer een jaarlijks ijkmoment toegezegd over de doorlopende Nederlandse inspanning in Litouwen als onderdeel van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Munltinational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Battlegroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(MNBG). Voor een volledig beeld omdat voorliggende voortgangsrapportage ook de overige Nederlandse inzet aan de oostflank van het NAVO-verdragsgebied.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="13314F9F" w14:textId="77777777" w:rsidR="0036448A" w:rsidRPr="00B76F77" w:rsidRDefault="0036448A" w:rsidP="009B6387">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="5FDBDC29" w14:textId="77777777" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> de oostflank van het NAVO-verdragsgebied.</w:t>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publicatie AIVD en MIVD ‘Tussen vrede en oorlog: de oorlog in Oekraïne en de Russische dreiging in Europa’, 19 februari 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="65C837EA" w14:textId="77777777" w:rsidR="0036448A" w:rsidRPr="002F0EBE" w:rsidRDefault="0036448A" w:rsidP="009B6387">
-[...11 lines deleted...]
-          <w:sz w:val="16"/>
+    <w:p w14:paraId="109A05B6" w14:textId="77777777" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F0EBE">
-[...11 lines deleted...]
-        <w:t>, 19 februari 2026.</w:t>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief 29 521, nr. 481 van 6 mei 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4D15EBD7" w14:textId="77777777" w:rsidR="0036448A" w:rsidRPr="00373553" w:rsidRDefault="0036448A" w:rsidP="009B6387">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7FD9D168" w14:textId="76943986" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00373553">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerbrief 29 521, nr. 481 van 6 mei 2024.</w:t>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Over het doel en de missie van deze systemen is uw Kamer met een Kamerbrief op 17 oktober 2023 geïnformeerd (kenmerk 28 676 en 30 806, nr. 442). Met de Kamerbrief van 10 februari 2026 (Kamerstuk 21 501-28, nr. 296) is uw Kamer geïnformeerd over de verlenging van deze inzet tot en met september 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5D057D28" w14:textId="77777777" w:rsidR="0036448A" w:rsidRPr="00373553" w:rsidRDefault="0036448A" w:rsidP="009B6387">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="62438F1F" w14:textId="4E5A7368" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00373553">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Over het doel en de missie van deze systemen is uw Kamer met een Kamerbrief op 17 oktober 2023 geïnformeerd (kenmerk 28 676 30 806, nr. 442). Met de Kamerbrief van 10 februari 2026 (kenmerk 21501-28-296) is uw Kamer geïnformeerd over de verlenging van deze inzet tot en met september 2026.</w:t>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 045, nr. 208 van 7 juli 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="369F5082" w14:textId="77777777" w:rsidR="0036448A" w:rsidRPr="003464B7" w:rsidRDefault="0036448A" w:rsidP="009B6387">
-[...9 lines deleted...]
-          <w:sz w:val="16"/>
+    <w:p w14:paraId="54D67A58" w14:textId="6C1F69F8" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003464B7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerbrief 36 045, nr. 208 van 7 juli 2025</w:t>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook Kamer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 045, nr. 212.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="18E05110" w14:textId="77777777" w:rsidR="0036448A" w:rsidRPr="001872F3" w:rsidRDefault="0036448A" w:rsidP="009B6387">
-[...11 lines deleted...]
-          <w:sz w:val="16"/>
+    <w:p w14:paraId="432052E4" w14:textId="77777777" w:rsidR="0023005B" w:rsidRPr="0023005B" w:rsidRDefault="0023005B" w:rsidP="0023005B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001872F3">
-[...2 lines deleted...]
-          <w:sz w:val="16"/>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0023005B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Om boekhoudkundige redenen is het alleen mogelijk om terug te kijken op (fiscale) kalenderjaren.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72A90E7F" w14:textId="77777777" w:rsidR="000719A8" w:rsidRDefault="000719A8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="083038EE" w14:textId="77777777" w:rsidR="00183748" w:rsidRPr="0023005B" w:rsidRDefault="00183748" w:rsidP="0023005B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3A0E3F27" w14:textId="77777777" w:rsidR="0036448A" w:rsidRDefault="0036448A" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="788B0C71" w14:textId="77777777" w:rsidR="00183748" w:rsidRPr="0023005B" w:rsidRDefault="00183748" w:rsidP="0023005B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2480432B" w14:textId="5C0A50F3" w:rsidR="0036448A" w:rsidRDefault="0036448A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60DF7F00" w14:textId="77777777" w:rsidR="00183748" w:rsidRPr="0023005B" w:rsidRDefault="00183748" w:rsidP="0023005B">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...417 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1171 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48EF4829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B6E6D80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6249,51 +4182,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D265DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97922AFE"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6340,164 +4273,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54370A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="800CEE04"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6544,51 +4364,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547714AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34DE9E82"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -6633,3974 +4453,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...677 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="849761956">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="1304772293">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="3" w16cid:durableId="880019303">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="392699910">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-[...56 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F5319"/>
-[...3094 lines deleted...]
-    <w:rsid w:val="00F30802"/>
+    <w:rsidRoot w:val="0023005B"/>
+    <w:rsid w:val="00183748"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rsid w:val="00442F69"/>
+    <w:rsid w:val="004D5B49"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005F2276"/>
+    <w:rsid w:val="00676C9E"/>
+    <w:rsid w:val="006E3EC2"/>
+    <w:rsid w:val="00800F54"/>
+    <w:rsid w:val="00DB4845"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="46A5FBDA"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{490EE8AA-8143-4F79-82DD-3E76B25BD996}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10711,51 +4709,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10928,422 +4926,1155 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C180D67EE986425CA72966EB91FBFDC5">
-    <w:name w:val="C180D67EE986425CA72966EB91FBFDC5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="0023005B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023005B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3ABCF3C20A34F388B6D712916B14912">
-    <w:name w:val="F3ABCF3C20A34F388B6D712916B14912"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8D94EE365084ACDA2CB6964B4E782C6">
-    <w:name w:val="B8D94EE365084ACDA2CB6964B4E782C6"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023005B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DAC98D237F644948421855927FE8097">
-[...6 lines deleted...]
-    <w:name w:val="9FA9D9CD6F6048B99D7A6A04020F8536"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00442F69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11901</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2149</ap:Words>
+  <ap:Characters>11824</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>99</ap:Lines>
-  <ap:Paragraphs>28</ap:Paragraphs>
+  <ap:Lines>98</ap:Lines>
+  <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14036</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13946</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>