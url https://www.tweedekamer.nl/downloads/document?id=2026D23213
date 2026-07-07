--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -1,3095 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...5 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.15 (Apache licensed) using IBM_WEBSPHERE_XLXP JAXB in IBM Corporation Java 1.8.0_311 on Windows Server 2012 R2 -->
-[...21 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="00D26795" w:rsidRDefault="007F165A" w14:paraId="44A01D9A" w14:textId="1066B03D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795" w:rsidR="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795" w:rsidR="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D26795" w:rsidR="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D26795" w:rsidR="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toekomst pensioenstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="00D26795" w:rsidP="00D80872" w:rsidRDefault="00D26795" w14:paraId="3747CEE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795" w:rsidR="007F165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>710</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="00D26795" w14:paraId="00656275" w14:textId="7DD9398B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="00D26795" w:rsidP="007F165A" w:rsidRDefault="00D26795" w14:paraId="2FCBFDF3" w14:textId="58A0A979">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="396809E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="32FA4BC4" w14:textId="4C7ED96D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De Wet toekomst pensioenen (Wtp) is ingevoerd om het pensioenstelsel persoonlijker en transparanter te maken en om het pensioen meer te laten aansluiten bij de veranderende arbeidsmarkt. Ook moet de Wtp eerder perspectief bieden op een koopkrachtig pensioen. Deze doelstellingen staan in onderlinge relatie met elkaar en kunnen niet los van elkaar worden bezien. Dat betekent dat deze doelen elkaar kunnen versterken, maar ook dat er afruilen kunnen zijn tussen deze doelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="726DEB1F" w14:textId="77777777">
-[...20 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="47396B74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tijdens de wetsbehandeling van de Wtp is aangegeven dat het nieuwe pensioenstelsel eerder perspectief op een koopkrachtig pensioen biedt ten opzichte van het oude pensioenstelsel. Ten opzichte van het oude pensioenstelsel bieden de pensioencontracten van de Wtp diverse nieuwe opties om het inflatiepatroon te volgen waar de pensioenfondsen gebruik van kunnen maken Bijvoorbeeld door toedelingsregels, de inzet van de solidariteits- of risicodelingsreserve, een vaste afslag van het projectierendement en het directe beschermingsrendement met inflatiegerelateerde beleggingsproducten. Sociale partners hebben de wettelijke ruimte om daarin samen met pensioenfondsbesturen en deelnemersvertegenwoordigingen binnen het pensioenfonds verantwoorde keuzes te maken binnen hun pensioenregeling. Ook bij gebruik van deze instrumenten geldt dat er altijd sprake is van een afruil, bijvoorbeeld meer kans op verhoging van pensioen maar wel groter risico op verlaging of verhoogde complexiteit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56763" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="571E19E6" w14:textId="77777777">
-[...20 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="00DC2566" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In de Kamerbrief van 9 juli jl. is toegezegd dat een kwantitatieve analyse zal worden gemaakt van de effecten van additionele koopkrachtinstrumenten</w:t>
       </w:r>
-      <w:r w:rsidR="00B1198A">
+      <w:r w:rsidRPr="00D26795">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001D174D">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. De Nederlandsche Bank (DNB) heeft deze kwantitatieve analyse gemaakt. Hiermee is een beter beeld verkregen van de mate waarin de pensioenuitkering de feitelijk gerealiseerde inflatie kan volgen bij deze varianten en de mate van ex-ante herverdeling die deze varianten tot gevolg kunnen hebben. Om inzicht te krijgen in zowel het risico als het rendement is nagegaan wat de impact is op de mediane en pessimistische reële uitkering en in hoeverre sprake is van vermogensaanpassingen achteraf als uitkomst van deze varianten. Bij het bieden van additionele koopkracht aan gepensioneerden geldt dat er nooit sprake is van een zogeheten ‘free lunch’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="7DE209C8" w14:textId="25916D62">
-[...20 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="18936EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Dit betekent dat er kosten of risico’s tegenover kunnen staan zoals ex-ante herverdelingseffecten, een lagere startuitkering of meer risico tijdens de opbouw- en/of uitkeringsfase.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="00C03763" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="2C2033D3" w14:textId="01410910">
-[...47 lines deleted...]
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="48A0F3B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="6B1189C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vooraf is gezamenlijk met Pensioenakkoordpartijen gesteld dat eventuele additionele koopkrachtvarianten moeten voldoen aan de volgende randvoorwaarden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="1ADE7231" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De varianten moeten niet leiden tot een heropening van discussies tussen generaties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="61B21B5A" w14:textId="77777777">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="62CF7F2A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zij moeten geen financiële gevolgen hebben voor werkgevers en geen budgettaire gevolgen voor de overheidsbegroting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="08D0392B" w14:textId="3E3AB877">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="4D4E6565" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het draagvlak van Pensioenakkoordpartijen mag niet wegvallen. Veranderingen van het contract ten opzichte van het feitelijke contract dat sociale partners hebben afgesproken in de transitie moet op draagvlak kunnen rekenen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="372DE88F" w14:textId="55DAB080">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="5394A630" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De varianten hebben een substantiële impact op de koopkracht van deelnemers. Er wordt in kaart gebracht in welke mate de variant of de combinatie van varianten ervoor zorgt dat de uitkering de feitelijke inflatie beter kan volgen ten opzichte van het wettelijk beschikbare koopkrachtinstrumentarium.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="773F89CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="08B858C1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De varianten dienen uitvoerbaar te zijn voor de pensioensector en mogen geen grote uitvoeringskosten met zich meebrengen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="5B961466" w14:textId="41B20D8B">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="2331AB5F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De varianten moeten logisch, intuïtief begrijpelijk en daarmee uitlegbaar zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="27997D60" w14:textId="77777777">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="43882B63" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De varianten mogen niet leiden tot vertraging van de pensioentransitie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C03763" w:rsidP="001D174D" w:rsidRDefault="00C03763" w14:paraId="0A8A69AD" w14:textId="77777777">
-[...35 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="59F54091" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="30BADF15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij de kwantitatieve analyse zijn de experts die eerder betrokken waren bij het opstellen van de varianten betrokken geweest als klankbordgroep. Als een variant tot stand is gekomen via één van de experts, dan zijn het model en de aannames van deze variant in overleg met deze experts vastgesteld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="269C7EE0" w14:textId="62220700">
-[...53 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="0C0CEB65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarna is door het ministerie van SZW, in afstemming met de sociale partners een eerste kwalitatieve analyse verricht over de uitlegbaarheid en uitvoerbaarheid van de vier varianten. De analyse is inmiddels afgerond en de uitkomsten worden hieronder behandeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="66AF2F19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Resultaten analyse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="00C03763" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="0837E24A" w14:textId="37056987">
-[...20 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="69AEAEC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Uit de analyse kunnen vier conclusies worden getrokken:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="5AB252F2" w14:textId="58549ABC">
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="6D73897D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="0624EE20" w14:textId="0AF3D1C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De nieuwe premieovereenkomsten uit de Wtp bieden middels de basisvariant reeds meer perspectief op een koopkrachtig pensioen dan het oude stelsel, met name door de mogelijkheden van de solidariteitsreserve. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="138E685E" w14:textId="3708F989">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...85 lines deleted...]
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="00C03763" w14:paraId="51CFFDCB" w14:textId="712F41F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De additionele instrumenten die voorgesteld zijn hebben elk hun voor- en nadelen en er kan geen eenduidige voorkeur worden uitgesproken voor een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">specifieke variant. Ook ten aanzien van de uitlegbaarheid en uitvoerbaarheid van de diverse varianten, kan niet worden geconcludeerd dat een van deze voorgestelde varianten evident beter is dan een andere variant, of dat ze beter zijn dan het huidige instrumentarium onder de Wtp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="59469E36" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...55 lines deleted...]
-    <w:p w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="3348291E" w14:textId="5EC6D0D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer inflatiebescherming zonder extra premie-inleg kan alleen bereikt worden door meer beleggingsrisico te nemen, een lagere startuitkering te ontvangen, spreiding van vermogen door de tijd of meer ex-ante herverdeling met andere generaties binnen het fonds ten opzichte van het huidig instrumentarium, waarbij grotere ex-ante herverdeling met andere generaties het risico heeft van hernieuwde generatiediscussies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="05306313" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...68 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitkomsten van de analyses voor de verschillende varianten zijn afhankelijk van hun verdere invulling. Er zijn immers veel aanpassingen binnen de varianten mogelijk die andere uitkomsten tot gevolg zullen hebben en/ of effecten kunnen mitigeren. Er zal altijd een afruil zijn tussen het beter volgen van de feitelijke inflatie en meer beleggingsrisico, een lagere startuitkering of meer herverdeling (met jezelf of met anderen). Mogelijke aanpassingen binnen de varianten zullen altijd getoetst moeten worden op hun uitvoerbaarheid en uitlegbaarheid in de praktijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="2C558122" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> te toetsen op uitvoerbaarheid en uitlegbaarheid. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="6747B5CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitvoeringspartijen in de pensioensector zijn het best gepositioneerd om de varianten en diverse denkbare modaliteiten te toetsen op uitvoerbaarheid en uitlegbaarheid. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk224734889" w:id="0"/>
-      <w:r w:rsidRPr="001D174D">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De uitvoeringspartijen zijn ook beter in staat om de praktische uitwerking van deze varianten verder te onderzoeken</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="001D174D">
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarmee ligt het voor de hand dat de pensioensector hier het initiatief neemt. Onder coördinatie van de Pensioenfederatie zal hier verder vorm aan gegeven worden binnen de eerdergenoemde randvoorwaarden. Om dit op een degelijke manier te doen is ruime tijd nodig. Het ministerie zal de Kamer begin volgend jaar hierover een stand van zaken geven. De uiteindelijke resultaten en aanbevelingen van deze initiatieven zullen worden meegenomen in de evaluatie van de Wtp. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="21BBACA2" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="4515E850" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Inflatie inzichtelijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D174D" w:rsidR="001D174D" w:rsidP="001D174D" w:rsidRDefault="001D174D" w14:paraId="37DA75BB" w14:textId="77777777">
-[...20 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="747E2E69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenslotte is toegezegd om met betrokken partijen in gesprek te gaan over hoe pensioenuitvoerders inzichtelijk kunnen maken aan sociale partners en deelnemers wat de kans is dat in de pensioenregeling de pensioenuitkering naar verwachting de inflatie bijhoudt in de uitkeringsfase. Bestuurders van pensioenfondsen moeten in staat zijn om aan hun deelnemers uit te leggen wat de keuzes in de vormgeving en uitvoering van de pensioenregeling betekenen voor de kans op verlaging van de uitkering en voor de mate waarin de regeling naar verwachting de koopkracht kan bijhouden. Voor deelnemers kan het toegevoegde waarde hebben als zij kennis kunnen nemen van de betekenis en onderbouwing van beslissingen van het pensioenfondsbestuur over de pensioenregeling voor koopkracht en pensioenzekerheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56763" w:rsidP="00C03763" w:rsidRDefault="001D174D" w14:paraId="365C07FE" w14:textId="77777777">
-[...60 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="27C75AD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ik wil dit combineren met een bredere evaluatie van de informatievereisten over premieregelingen. Uitkomsten hiervan zullen meegenomen worden in de Wtp-evaluatie. De Kamer zal hierover in 2028 worden geïnformeerd</w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Pensioengerechtigden krijgen al informatie over hun eigen pensioen in reële termen over tien jaar. Zij zien hierbij hoe hoog het pensioenbedrag in reële termen naar verwachting zal zijn over 10 jaar. Dat geeft deze groep een goede indicatie in hoeverre de koopkracht wordt bijgehouden. In het licht van bovenstaande is het een open vraag of, en zo ja, hoe deze informatie ook kan worden gegeven aan nog actieve deelnemers zonder de indruk te wekken dat sprake is van een reële doelstelling. Een aandachtspunt hierbij is dat het tonen van extra informatie, naast de bestaande informatie, kan leiden tot een te grote hoeveelheid aan informatie en verwarring over bestaande communicatie. Daarom zal de pensioensector in de komende periode onderzoeken en in de praktijk toetsen hoe dergelijke communicatie het best kan worden vormgegeven. Naast informatie over de bestuurlijke afweging rondom koopkracht en bijvoorbeeld beleggingsbeleid en risicohouding, gaat het ook over welke informatie (en hoeveel) relevant is en te verwerken is voor deelnemers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="007F165A" w:rsidRDefault="007F165A" w14:paraId="25F3FAB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik wil dit combineren met een bredere evaluatie van de informatievereisten over premieregelingen. Uitkomsten hiervan zullen meegenomen worden in de Wtp-evaluatie. De Kamer zal hierover in 2028 worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="00D26795" w:rsidRDefault="007F165A" w14:paraId="1BE507F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="007F165A" w:rsidP="00D26795" w:rsidRDefault="007F165A" w14:paraId="3C6F0990" w14:textId="1884887B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795" w:rsidR="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Sociale Zaken en Werkgelegenheid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t>en Werkgelegenheid,</w:t>
-[...34 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D26795" w:rsidR="00FE0FA3" w:rsidP="00D26795" w:rsidRDefault="00FE0FA3" w14:paraId="0ACE9EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D26795" w:rsidR="00FE0FA3" w:rsidSect="003C1AF3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6802BDA9" w14:textId="77777777" w:rsidR="00746FFC" w:rsidRDefault="00746FFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3AFAA104" w14:textId="77777777" w:rsidR="00BC63F4" w:rsidRDefault="00BC63F4" w:rsidP="007F165A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6802BDAB" w14:textId="77777777" w:rsidR="00746FFC" w:rsidRDefault="00746FFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6281B822" w14:textId="77777777" w:rsidR="00BC63F4" w:rsidRDefault="00BC63F4" w:rsidP="007F165A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="009A28FD" w:rsidRDefault="009A28FD" w14:paraId="5C1498BF" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="679F2227" w14:textId="77777777" w:rsidR="003D01DF" w:rsidRPr="007F165A" w:rsidRDefault="003D01DF" w:rsidP="007F165A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="009A28FD" w:rsidRDefault="009A28FD" w14:paraId="0DC41E9A" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72FB1916" w14:textId="77777777" w:rsidR="003D01DF" w:rsidRPr="007F165A" w:rsidRDefault="003D01DF" w:rsidP="007F165A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="009A28FD" w:rsidRDefault="009A28FD" w14:paraId="42BF0EC9" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A315A63" w14:textId="77777777" w:rsidR="003D01DF" w:rsidRPr="007F165A" w:rsidRDefault="003D01DF" w:rsidP="007F165A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6802BDA5" w14:textId="77777777" w:rsidR="00746FFC" w:rsidRDefault="00746FFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="44CF51EB" w14:textId="77777777" w:rsidR="00BC63F4" w:rsidRDefault="00BC63F4" w:rsidP="007F165A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6802BDA7" w14:textId="77777777" w:rsidR="00746FFC" w:rsidRDefault="00746FFC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21AA9A8B" w14:textId="77777777" w:rsidR="00BC63F4" w:rsidRDefault="00BC63F4" w:rsidP="007F165A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="57B0FCC4" w14:textId="7F9B5B7C" w:rsidR="00B1198A" w:rsidRDefault="00B1198A">
+    <w:p w14:paraId="06A1D768" w14:textId="77777777" w:rsidR="007F165A" w:rsidRPr="00D26795" w:rsidRDefault="007F165A" w:rsidP="007F165A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26795">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D26795">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36578, nr.31.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="009A28FD" w:rsidRDefault="009A28FD" w14:paraId="04E9D280" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C9FC3C0" w14:textId="77777777" w:rsidR="003D01DF" w:rsidRPr="007F165A" w:rsidRDefault="003D01DF" w:rsidP="007F165A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...304 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="653CB762" w14:textId="77777777" w:rsidR="003D01DF" w:rsidRPr="007F165A" w:rsidRDefault="003D01DF" w:rsidP="007F165A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1017 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29653E30" w14:textId="77777777" w:rsidR="003D01DF" w:rsidRPr="007F165A" w:rsidRDefault="003D01DF" w:rsidP="007F165A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="DA4D4122"/>
-[...356 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DDE2436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46E66300"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3134,51 +911,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40831589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A44A3F72"/>
     <w:lvl w:ilvl="0" w:tplc="2C645F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3223,518 +1000,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...237 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="86849492">
+  <w:num w:numId="1" w16cid:durableId="647631109">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="698091269">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1362779276">
+  <w:num w:numId="2" w16cid:durableId="1952858173">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:removePersonalInformation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D95370"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00FC2195"/>
+    <w:rsidRoot w:val="007F165A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0037760D"/>
+    <w:rsid w:val="003C1AF3"/>
+    <w:rsid w:val="003D01DF"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BC63F4"/>
+    <w:rsid w:val="00D26795"/>
+    <w:rsid w:val="00D50A6A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="23553" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="1" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6802BD97"/>
+  <w14:docId w14:val="336D56A8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{51412882-6D2C-4411-A002-FCD4E833D048}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3759,75 +1251,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3862,55 +1354,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3982,1251 +1474,836 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Salutation"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...140 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007F165A"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...96 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B1198A"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007F165A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B1198A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="007F165A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B1198A"/>
+    <w:rsid w:val="007F165A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D26795"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...6 lines deleted...]
-
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5283,51 +2360,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5391,65 +2468,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5470,225 +2547,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...24 lines deleted...]
-  <properties:DocSecurity>0</properties:DocSecurity>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1375</ap:Words>
+  <ap:Characters>7563</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>8921</ap:CharactersWithSpaces>
+  <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<prop:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:prop="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-[...120 lines deleted...]
-</prop:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
 </file>