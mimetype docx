--- v0 (2026-05-20)
+++ v1 (2026-07-25)
@@ -1,4250 +1,1018 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CC6C89" w:rsidP="00AC34C9" w:rsidRDefault="00CC6C89" w14:paraId="378A89C8" w14:textId="77777777">
+    <w:p w:rsidRPr="002C0889" w:rsidR="002C0889" w:rsidRDefault="00E00D27" w14:paraId="55D26FC8" w14:textId="55E8CDE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="002C0889" w:rsidP="00D80872" w:rsidRDefault="002C0889" w14:paraId="5E81F3AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="00E00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>888</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="002C0889" w14:paraId="5F0D4E5C" w14:textId="0E456AC4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CC6C89" w:rsidP="00AC34C9" w:rsidRDefault="00CC6C89" w14:paraId="58D48703" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="002C0889" w:rsidP="00E00D27" w:rsidRDefault="002C0889" w14:paraId="43D7921F" w14:textId="3EF50F4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CC6C89" w:rsidP="00AC34C9" w:rsidRDefault="00CC6C89" w14:paraId="6C4C5142" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="12E398A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:sectPr w:rsidR="00CC6C89">
-[...12 lines deleted...]
-        <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="009C25E7" w14:textId="1C8419EF">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="24C77C8D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Met deze brief informeert het kabinet de Kamer over de voornemens voor het verbeteren van de programmatische vaccinatiezorg voor volwassenen en de stand van zaken daarvan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="0166C804" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="1401E113" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="5F1404AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004347D3">
-        <w:rPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00047B07" w:rsidR="004D37D9" w:rsidP="00080BFF" w:rsidRDefault="00BF0872" w14:paraId="7796E692" w14:textId="4F0641FF">
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="1E03D07A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...63 lines deleted...]
-    <w:p w:rsidR="0064236A" w:rsidP="00080BFF" w:rsidRDefault="00903C76" w14:paraId="3A1F31DF" w14:textId="162487C2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Vaccinatiezorg voor volwassenen is belangrijk om ziekte, ziekenhuisopnames en sterfte door infectieziekten te voorkomen, met name onder ouderen en medische risicogroepen. Vaccinatie draagt bij aan het beperken van druk op de zorg en het versterken van de weerbaarheid tegen uitbraken van infectieziekten. Het is daarom van belang dat volwassenen op een laagdrempelige en begrijpelijke manier toegang hebben tot vaccinaties, informatie en advies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="136193F7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DD3D76">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>De huidige inrichting van de programmatische vaccinatiezorg voor volwassenen in Nederland is echter versnipperd en onvoldoende toekomstbestendig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00DD3D76">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00080BFF" w:rsidR="00080BFF">
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volwassenen kunnen voor verschillende programmatische vaccinaties terecht bij verschillende uitvoerders: voor griep- en pneumokokkenvaccinaties bij de huisarts en voor COVID-19-vaccinaties bij de GGD. Deze verdeling is voor burgers niet altijd logisch en maakt het onduidelijk waar men terecht kan voor vaccinaties, informatie of advies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00080BFF" w:rsidR="00080BFF">
-[...24 lines deleted...]
-    <w:p w:rsidR="0064236A" w:rsidP="00080BFF" w:rsidRDefault="0064236A" w14:paraId="59C9081C" w14:textId="77777777">
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd functioneert de huidige individuele vaccinatiezorg, met een belangrijke rol voor huisartsen en GGD’en, in de praktijk over het algemeen goed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="217634B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="1048FAAF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="4ED00221" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...39 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanleiding voor herinrichting ligt vooral in de uitbreiding en toenemende complexiteit van de vaccinatiezorg voor volwassenen in de afgelopen jaren. Met de toevoeging van COVID-19-vaccinaties, nieuwe adviezen rondom griepvaccinatie met verschillende vaccintypen en de introductie van nieuwe vaccinaties zoals de gordelroosvaccinatie, is behoefte ontstaan aan een meer samenhangende en toekomstbestendige inrichting. Daarnaast zijn taken en verantwoordelijkheden ten aanzien van de vaccinatieprogramma’s niet eenduidig juridisch belegd en bestaan er verschillende financieringsstructuren. Ook de informatievoorziening kent knelpunten: vaccinaties worden in verschillende systemen geregistreerd en gegevensuitwisseling is beperkt. Dit bemoeilijkt monitoring, evaluatie en het gericht uitnodigen van mensen die in aanmerking komen voor vaccinatie. Het huidige stelsel maakt het bovendien lastig om nieuwe vaccinaties toe te voegen of bestaande programma’s aan te passen. De introductie van nieuwe vaccinaties, zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>systemen geregistreerd</w:t>
-[...122 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="5AC5BD40" w14:textId="77777777">
+        <w:t>de gordelroosvaccinatie, vraagt dan ook om een meer samenhangende inrichting. Ten slotte is het systeem beperkt flexibel en opschaalbaar, terwijl pandemische dreigingen en dalende vaccinatiegraden juist vragen om een wendbare inrichting van de vaccinatiezorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="1CEE7CB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="004347D3" w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="6EFA2A7F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="04323778" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004347D3">
-        <w:rPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Wenselijke situatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004347D3" w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="0E3D39B5" w14:textId="77777777">
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="1586ADAB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...32 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Tegen deze achtergrond en in lijn met de eerder gedeelde visie op vaccinatiezorg 0-100+ jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00271913">
-[...120 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="5DDB9A10" w14:textId="77777777">
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>, werkt het kabinet toe naar een toegankelijke, vanzelfsprekende en toekomstbestendige inrichting van de uitvoering van de programmatische vaccinatieprogramma’s voor volwassenen. In deze gewenste situatie is er één samenhangende uitvoeringsstructuur, waarin burgers eenvoudig weten waar zij terecht kunnen voor vaccinaties, informatie en advies. Vaccinaties zijn laagdrempelig toegankelijk en worden waar mogelijk gecombineerd aangeboden, zodat mensen meerdere vaccinaties in één bezoek kunnen ontvangen. Daarnaast maakt deze inrichting het mogelijk om nieuwe vaccinaties en wijzigingen in bestaande programma’s sneller en doelmatiger te implementeren en, indien nodig, snel op te schalen. In deze wenselijke situatie vervullen de GGD’en de rol van gecommitteerde uitvoerder, onder centrale regie van het RIVM. De GGD’en kunnen daarbij samenwerken met andere partijen, zoals huisartsen, zorginstellingen en apothekers. Deze partijen kunnen mogelijk een rol spelen bij het indiceren, uitnodigen, informeren en vaccineren van doelgroepen. Deze samenwerking draagt bij aan toegankelijkheid, benut bestaande zorgrelaties en zorgt voor voldoende capaciteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="6AC14000" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="4CB23253" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="12C139C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Stand van zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="6B41842C" w14:textId="77777777">
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="19D1A7B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...129 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="4B788D03" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In 2025 is een gezamenlijk traject van het ministerie van VWS en het RIVM gestart om te komen tot een toekomstbestendige inrichting van de programmatische vaccinatiezorg voor volwassenen. In dit traject zijn gesprekken gevoerd met betrokken partijen in het veld, waaronder GGD’en, huisartsen, apothekers en andere stakeholders, om inzicht te krijgen in de huidige praktijk. Deze inzichten vormen de basis voor de verdere uitwerking van de gewenste richting. De komende periode wordt de wenselijke situatie nader uitgewerkt langs twee samenhangende sporen: het in kaart brengen van de nodige randvoorwaarden (o.a. juridische en financieel) en het uitwerken – met betrokken uitvoerders en andere stakeholders – van de mogelijke uitvoering in de praktijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="1B1AC71C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="6AC67DD6" w14:textId="77777777">
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="6D552B2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00271913">
-        <w:rPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0064236A" w:rsidR="00A73D33" w:rsidP="0064236A" w:rsidRDefault="00903C76" w14:paraId="5BD65B19" w14:textId="77777777">
+        <w:t xml:space="preserve">Om te verkennen hoe een passende inrichting eruit kan zien en op welke wijze deze mogelijk kan worden vormgegeven, wordt in de komende periode door het RIVM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en het ministerie van VWS langs beide sporen verder gewerkt aan de volgende activiteiten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="77664B6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="0064236A" w:rsidR="00A73D33" w:rsidP="0064236A" w:rsidRDefault="00903C76" w14:paraId="4971BEB3" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Het uitwerken van de randvoorwaarden voor de nieuwe inrichting, waaronder governance, juridische inbedding, financiering en een toekomstbestendige digitale infrastructuur voor registratie en gegevensuitwisseling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="2A681B45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="0064236A" w:rsidR="00A73D33" w:rsidP="0064236A" w:rsidRDefault="00903C76" w14:paraId="2BADB318" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Het faciliteren van het, waar mogelijk, gelijktijdig aanbieden van vaccinaties (bijvoorbeeld COVID-19 en griep) op één locatie, zodat burgers eenvoudiger toegang hebben en meerdere vaccinaties in één bezoek kunnen ontvangen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="76EADFFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="0064236A" w:rsidR="00A73D33" w:rsidP="0064236A" w:rsidRDefault="00903C76" w14:paraId="41BC5FEF" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Het uitwerken van scenario’s voor de (mogelijke) inrichting van de programmatische vaccinatiezorg in de praktijk, waarbij het volledige vaccinatieproces wordt bezien (van indiceren en uitnodigen tot vaccineren en registreren);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="2B9FB00C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="0064236A" w:rsidR="00C150BA" w:rsidP="0064236A" w:rsidRDefault="00903C76" w14:paraId="72B920D9" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoeken van specifieke vraagstukken, waaronder (1) een mogelijke rol van apothekers bij aspecten van het vaccinatieproces en (2) de wijze waarop indicatie en selectie van medische risicogroepen in de toekomst georganiseerd kan worden; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="28318C9C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="0064236A" w:rsidR="00A73D33" w:rsidP="0064236A" w:rsidRDefault="00903C76" w14:paraId="432E1A8B" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Het verkennen en waar mogelijk uitvoeren van proeftuinen om te leren ten behoeve van de inrichting van de wenselijke situatie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="0FEC04C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het opstellen van een routekaart voor de transitie van de huidige situatie naar de gewenste inrichting, inclusief benodigde stappen, afhankelijkheden en beslismomenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="6C7F2FE9" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00271913" w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="5ABD2E1F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="665DE8A4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="269F3D1F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Bij deze verdere uitwerking wordt aandacht besteed aan de uitvoerbaarheid van de voorgestelde inrichting in de praktijk, aan heldere samenwerking en rolverdeling tussen betrokken partijen en aan het borgen van voldoende capaciteit binnen de beschikbare middelen. Hierbij is het uitgangspunt dat de impact op lopende programma’s en reguliere werkzaamheden zo beperkt mogelijk is. Ook wordt de samenhang bewaakt met lopende trajecten, zoals de implementatie van de gordelroosvaccinatie en eventuele aanpassingen in bestaande vaccinatieprogramma’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="3BB2C41B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="45F88A47" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="541A0232" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="004347D3" w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00903C76" w14:paraId="6ADDB296" w14:textId="44146CC0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Bij de uitwerking worden GGD’en, huisartsen, apothekers en andere stakeholders betrokken. De eerste resultaten van het traject om de programmatische vaccinatiezorg voor volwassenen vorm te geven worden in het najaar van 2026 verwacht en zullen richting geven aan verdere besluitvorming. Op basis daarvan zal worden bezien hoe en wanneer implementatie kan plaatsvinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="04D30F76" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="00A73D33" w:rsidP="00A73D33" w:rsidRDefault="00A73D33" w14:paraId="56191ACE" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="00E00D27" w:rsidRDefault="00E00D27" w14:paraId="3004C66F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...199 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal de Kamer aan het einde van 2026 nader informeren over de voortgang en de eerste uitkomsten van deze uitwerking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="002C0889" w:rsidRDefault="00E00D27" w14:paraId="423D5C60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="002C0889" w:rsidRDefault="002C0889" w14:paraId="70D41517" w14:textId="304B9855">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="00E00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00E00D27" w:rsidP="002C0889" w:rsidRDefault="00E00D27" w14:paraId="409FA1D2" w14:textId="63E0B5B2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889" w:rsidR="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C0889" w:rsidR="00FE0FA3" w:rsidP="002C0889" w:rsidRDefault="00FE0FA3" w14:paraId="72AF016F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002C0889" w:rsidR="00FE0FA3" w:rsidSect="00B17FD6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="377CEADD" w14:textId="77777777" w:rsidR="00DD289D" w:rsidRDefault="00DD289D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3397D2CE" w14:textId="77777777" w:rsidR="008E5452" w:rsidRDefault="008E5452" w:rsidP="00E00D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DE8E99C" w14:textId="77777777" w:rsidR="00DD289D" w:rsidRDefault="00DD289D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B51D2A5" w14:textId="77777777" w:rsidR="008E5452" w:rsidRDefault="008E5452" w:rsidP="00E00D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Gadugi"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79CD2DCB" w14:textId="77777777" w:rsidR="00E00D27" w:rsidRPr="00E00D27" w:rsidRDefault="00E00D27" w:rsidP="00E00D27">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AC2F4AF" w14:textId="77777777" w:rsidR="00E00D27" w:rsidRPr="00E00D27" w:rsidRDefault="00E00D27" w:rsidP="00E00D27">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CD82CB5" w14:textId="77777777" w:rsidR="00E00D27" w:rsidRPr="00E00D27" w:rsidRDefault="00E00D27" w:rsidP="00E00D27">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D3D9C64" w14:textId="77777777" w:rsidR="00DD289D" w:rsidRDefault="00DD289D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1300B651" w14:textId="77777777" w:rsidR="008E5452" w:rsidRDefault="008E5452" w:rsidP="00E00D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B4E9F7F" w14:textId="77777777" w:rsidR="00DD289D" w:rsidRDefault="00DD289D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F44EF52" w14:textId="77777777" w:rsidR="008E5452" w:rsidRDefault="008E5452" w:rsidP="00E00D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="782C7791" w14:textId="77777777" w:rsidR="00A73D33" w:rsidRDefault="00903C76" w:rsidP="00A73D33">
+    <w:p w14:paraId="74D00572" w14:textId="77777777" w:rsidR="00E00D27" w:rsidRPr="002C0889" w:rsidRDefault="00E00D27" w:rsidP="00E00D27">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="0064236A">
-[...11 lines deleted...]
-        <w:t>Raad voor Volksgezondheid en Samenleving (RVS) ‘Het vaccinatiestelsel nader verkend’ (2021)</w:t>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Raad voor Volksgezondheid en Samenleving (RVS) ‘Het vaccinatiestelsel nader verkend’ (2021)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5CF3FB32" w14:textId="77777777" w:rsidR="00A73D33" w:rsidRPr="0064236A" w:rsidRDefault="00903C76" w:rsidP="00A73D33">
+    <w:p w14:paraId="6B6DEC02" w14:textId="77777777" w:rsidR="00E00D27" w:rsidRPr="002C0889" w:rsidRDefault="00E00D27" w:rsidP="00E00D27">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0064236A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0889">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0064236A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002C0889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 32 793, nr. 851</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...387 lines deleted...]
-  <w:p w14:paraId="76E9257B" w14:textId="4A346D6B" w:rsidR="00250939" w:rsidRDefault="00903C76">
+  <w:p w14:paraId="3BD013EA" w14:textId="77777777" w:rsidR="00E00D27" w:rsidRPr="00E00D27" w:rsidRDefault="00E00D27" w:rsidP="00E00D27">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...667 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36BA6B51" w14:textId="1D9AA480" w:rsidR="00250939" w:rsidRDefault="004D37D9">
+  <w:p w14:paraId="571C6182" w14:textId="77777777" w:rsidR="00AA0B5F" w:rsidRPr="00E00D27" w:rsidRDefault="00AA0B5F" w:rsidP="00E00D27">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...353 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1849808A" w14:textId="70B3BFB6" w:rsidR="00250939" w:rsidRDefault="004D37D9">
+  <w:p w14:paraId="3CCD0EF0" w14:textId="77777777" w:rsidR="00AA0B5F" w:rsidRPr="00E00D27" w:rsidRDefault="00AA0B5F" w:rsidP="00E00D27">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1061 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC5432A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED24369C"/>
     <w:lvl w:ilvl="0" w:tplc="18D069EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="234EDC2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4320,585 +1088,137 @@
     <w:lvl w:ilvl="7" w:tplc="0EDC534A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A6906586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="2028604984">
+  <w:num w:numId="1" w16cid:durableId="2028604984">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...183 lines deleted...]
-    <w:rsid w:val="00FD0E22"/>
+    <w:rsidRoot w:val="00E00D27"/>
+    <w:rsid w:val="002C0889"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0037760D"/>
+    <w:rsid w:val="008E5452"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A84D08"/>
+    <w:rsid w:val="00AA0B5F"/>
+    <w:rsid w:val="00B17FD6"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FD98809"/>
+  <w14:docId w14:val="7CDB5002"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F1926892-A5C9-4ADF-9D79-BA786E33D3F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5013,51 +1333,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5239,1103 +1559,1251 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00D27"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-    <w:pPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...33 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevenskop">
     <w:name w:val="Huisstijl - Afzendgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-    <w:pPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensW1">
     <w:name w:val="Huisstijl - Afzendgegevens W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00E00D27"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Algemenevoorwaarden">
     <w:name w:val="Huisstijl - Algemene voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...25 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC6C89"/>
-    <w:pPr>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC6C89"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00E00D27"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensC">
     <w:name w:val="Huisstijl - Afzendgegevens C"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00E00D27"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A73D33"/>
-[...4 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A73D33"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A73D33"/>
+    <w:rsid w:val="00E00D27"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...42 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF0872"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00E00D27"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF0872"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E00D27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0889"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1110</ap:Words>
-  <ap:Characters>6105</ap:Characters>
+  <ap:Words>1132</ap:Words>
+  <ap:Characters>6227</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
+  <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7201</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7345</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>