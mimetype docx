--- v0 (2026-05-19)
+++ v1 (2026-07-27)
@@ -1,2664 +1,1631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...67 lines deleted...]
-    <w:p w:rsidR="00674063" w:rsidP="008107A7" w:rsidRDefault="006C35B5" w14:paraId="362F0FD4" w14:textId="77777777">
+    <w:p w:rsidRPr="008051FF" w:rsidR="008051FF" w:rsidRDefault="00410813" w14:paraId="03014D92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>24170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF" w:rsidR="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF" w:rsidR="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF" w:rsidR="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gehandicaptenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="008051FF" w:rsidP="008051FF" w:rsidRDefault="008051FF" w14:paraId="5BD394D2" w14:textId="006DDBCC">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>400</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="008051FF" w:rsidP="00410813" w:rsidRDefault="008051FF" w14:paraId="13AFD083" w14:textId="14A10010">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="008051FF" w:rsidP="00410813" w:rsidRDefault="008051FF" w14:paraId="3F0EA266" w14:textId="13C83257">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="6A3AF87C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="7B50E7C2" w14:textId="1D4B3B9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij informeer ik uw Kamer op welke wijze ik uitvoering ga geven aan de aangenomen moties 161, 164, 167, 174 en 176 (Kamerstukken II 2025/2026, 36 800-XVI), ingediend tijdens het Wetgevingsoverleg Gehandicaptenbeleid d.d. 9 maart 2026 (Kamerstuk 36800 XVI, nr. 189). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="69D80518" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="1F48613B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. 161, Motie van het lid Westerveld c.s. over het verlenen van coulance aan gezinnen van wie de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerzorgaanvraag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is afgewezen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="36C6E369" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="070EF7DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze motie vraagt de regering om tot ten minste 2027 coulance te verlenen aan gezinnen en cliënten voor wie de aanvraag voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerzorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is afgewezen en het definitieve beleidskader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerzorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in samenspraak met cliënten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangen-organisaties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor cliënten vast te stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze motie had ik tijdens het debat voorzien van de appreciatie “ontraden” aangezien de verzoeken aan de regering op gespannen voet staan met de bevoegdheden die ik als bewindspersoon heb. Het verlenen van coulance aan gezinnen en cliënten van wie een aanvraag is afgewezen, behoort tot de beslisruimte van zorgkantoren. Zoals toegelicht in de brief over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerzorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 10 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn zorgkantoren zelfstandige bestuursorganen die niet hiërarchisch ondergeschikt zijn aan een minister. Het is vanuit mijn positie dan ook niet toegestaan om aan de zorgkantoren of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitvoerders aanwijzingen te geven. Ook beslissen zorgkantoren zelf over het vaststellen van hun definitieve beleidskader en de wijze van afstemming met betrokken partijen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225842238" w:id="0"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik heb deze motie onder de aandacht van Zorgverzekeraars Nederland (ZN) gebracht met het verzoek om een schriftelijke reactie te geven op beide verzoeken aan de regering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De reactie van ZN verwacht ik later deze maand. Ik stuur eind juni een brief aan uw Kamer over stand van zaken rondom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerzorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarin ik ook in zal gaan op dit punt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="1D410358" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. 164, Motie van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Maeijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over een plan van aanpak om de administratieve lastendruk in de gehandicaptenzorg verder te verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="622A0E60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="027656B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225244369" w:id="1"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze motie vraagt de regering om in overleg te treden met de gehandicaptensector en voor het zomerreces 2026 een plan van aanpak te presenteren om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">administratieve lastendruk verder te verminderen. Deze motie had ik tijdens het debat voorzien van de appreciatie “ontraden” aangezien de vermindering van de administratieve lasten onder andere onderdeel is van de gesprekken met de sector over een akkoord in de gehandicaptenzorg en deze gesprekken niet voor het zomerreces zijn afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="10E8614D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bovendien heeft de toenmalige minister van VWS op 3 februari jl. het aangepaste plan van aanpak van de Regiegroep en de daarbij behorende werkagenda’s van de leden aan uw Kamer gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De aanpak van administratieve lasten en regeldruk in de gehandicaptensector maakt hier deel van uit, onder meer via de werkagenda van de Vereniging Gehandicaptenzorg Nederland (VGN). Hiermee is de facto uitvoering gegeven aan de motie en beschouw ik de motie als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="3DE985C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verminderen van de administratieve lasten is enorm belangrijk en vraagt om inzet van alle betrokken partijen, ook binnen de gehandicaptensector. Partijen hebben elkaar nodig om vraagstukken rond administratiedruk op te lossen. Daarom werken alle betrokken zorgpartijen samen binnen de Regiegroep Aanpak Regeldruk, met als doel om ervoor te zorgen dat uiterlijk in 2030 zorgverleners maximaal 20% van hun tijd aan administratie besteden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="42BD82ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle deelnemende partijen zijn verantwoordelijk om de uitvoering van de eigen afspraken uit het plan van aanpak en hun eigen werkagenda te realiseren. Ook het ministerie van VWS heeft als lid van de Regiegroep een eigen werkagenda met acties. Waar knelpunten bestaan op het vlak van wet- en regelgeving of toezicht zijn overheidspartijen als het ministerie van VWS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, IGJ en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ZiNL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uiteraard bereid te bezien of deze weggenomen kunnen worden. De Regiegroep, met als trekkers speciaal gezanten Stephan Valk en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toosje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valkenburg, ziet toe op de samenhang, voortgang en bevordert de samenwerking tussen partijen. Zo draagt de regionale aanpak voor vermindering en stroomlijnen van administratieve eisen binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Jeugdzorg ook bij aan het verlagen van de administratieve lasten van aanbieders in de gehandicaptenzorg, omdat zij vaak met inkoop bij meerdere gemeenten te maken hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="7B5485F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de gehandicaptensector wordt ingezet op een aantal specifieke onderwerpen, zoals de veldbevraging waarover in het Aanvullend Zorg- en Welzijnsakkoord (AZWA) afspraken zijn gemaakt. Dit onderzoek gaat na welke registratie zorgverleners noodzakelijk achten binnen een maximale administratietijd van 20%. Andere belangrijke acties binnen de gehandicaptenzorg zijn de vereenvoudiging en versnelling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>herindicaties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, de herziening van de Wet zorg en dwang, en het opschalen van Zinnig en Simpel Verantwoorden. Dit laatste is een opschaling van de werkwijze in de langdurige zorg die aantoonbaar leidt tot minder administratietijd, zinvolle registratie in het cliëntdossier en verminderen van dubbele controles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="74A3C2E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Partijen kunnen waar nodig binnen de Regiegroep sector-overstijgende acties organiseren. Daarnaast zijn gesprekken gestart met de sector om een gezamenlijk toekomstperspectief te formuleren en te komen tot bestuurlijke afspraken om daar naartoe te werken. In overleg met partijen bezie ik of het onderwerp administratieve lasten hierin een plek krijgt, in samenhang met andere onderwerpen. Gezien de centrale rol van de Regiegroep Aanpak Regeldruk bij de aanpak van regeldruk in de zorg zullen eventuele aanvullende acties ook worden opgenomen in de desbetreffende werkagenda’s binnen de Regiegroep.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="4978C2B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="38D24271" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr. 167, Motie van het lid Van Houwelingen over respijtzorg borgen voor mantelzorgers die zorgen voor iemand met een 24/7 intensieve zorgbehoefte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="754BB4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="74612EF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Houwelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzoekt de regering respijtzorg te borgen voor mantelzorgers die zorgen voor iemand met 24/7 intensieve zorgbehoefte en dit proces samen met mantelzorgers of hun belangenbehartigers vorm te geven om zo te komen tot passend aanbod. Deze motie heb ik eerder ontraden omdat ten onrechte de suggestie wordt gewekt dat ik respijtzorg kan garanderen. Ik kan dat echter niet, het is de verantwoordelijkheid van zorgkantoren samen met zorgaanbieders. Uiteraard wil ik het gebruik van respijtzorg blijven bevorderen. Het ministerie van VWS heeft het afgelopen jaar gesprekken gevoerd met zorgkantoren en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over logeren. ZN heeft bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Nederlandse Zorgautoriteit) signalen ingediend rondom de financiering van logeren in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft mij recent laten weten dat zij naar aanleiding van het signaal een werkgroep logeren ingericht heeft met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, ZN, VGN en de VGU (Vereniging Gehandicaptenzorg Utrecht). De doelstelling is dat partijen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, VGN, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Valente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, de Nederlandse ggz, ZN, zorgkantoren, cliëntvertegenwoordigers) gezamenlijk binnen de langdurige zorg het gebruik van logeerzorg stimuleren daar waar de meerwaarde het grootst is. De nadruk hierbij ligt op de gehandicaptenzorg. De ggz-partijen haken aan als eventuele problemen in ggz zijn geconcretiseerd. Naar verwachting hebben veldpartijen voor eind 2026:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="4F52B8A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...139 lines deleted...]
-    <w:p w:rsidR="00674063" w:rsidP="008107A7" w:rsidRDefault="006C35B5" w14:paraId="0C7F8AC5" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goede voorbeelden in kaart gebracht en gedeeld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="3381D3AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...264 lines deleted...]
-    <w:p w:rsidR="00674063" w:rsidP="008107A7" w:rsidRDefault="006C35B5" w14:paraId="4CD3AB13" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cijfermatig inzicht in vraag en aanbod van logeerzorg per regio en per doelgroep;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="16A26FDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E26B58" w:rsidP="00E26B58" w:rsidRDefault="00E26B58" w14:paraId="2357DF1A" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële drempels weggenomen door redelijkerwijs kostendekkende tarieven vast te stellen en (daar waar nodig) gedifferentieerde tarieven;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="70AA26DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...267 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...65 lines deleted...]
-    <w:p w:rsidR="00674063" w:rsidP="008107A7" w:rsidRDefault="006C35B5" w14:paraId="397118D1" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijke informatie beschikbaar gemaakt over inhoud en declaratieregels rondom logeren voor zowel zorg in natura als pgb, en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="4AA19AE4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzichtelijk gemaakt waar logeeraanbod ontbreekt, zodat zij gericht verbetermogelijkheden kunnen stimuleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="34BFF612" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze verschillende acties wordt uitvoering gegeven aan de motie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="434FD0D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="680B2902" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr. 174, Motie van het lid Dobbe c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de gevolgen in kaart brengen van de maatregelen uit het regeerakkoord voor de positie van mensen met een beperking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="0F312352" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="7C40CE0F" w14:textId="086E8EE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze motie verzoekt de regering om onafhankelijk in kaart te laten brengen wat de gevolgen van het maatregelenpakket uit het regeerakkoord zijn voor de positie van mensen met een beperking en hoe zich dit zich verhoudt tot het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>standstillprincipe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het VN-verdrag Handicap, voordat deze maatregelen worden doorgevoerd. Ik heb deze motie ontraden omdat uw Kamer reeds op 26 februari 2026 via een motie van lid Stoffer de regering verzocht voorafgaand aan alle voorgenomen maatregelen die ingrijpen op de portemonnee van mensen in de sociale zekerheid en zorg, de gevolgen daarvan voor kwetsbare groepen in kaart te brengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de procesbrief aan uw Kamer over de uitwerking van de moties Stoffer en Dobbe is geschetst dat de analyse naar de effecten van de maatregelen uit het coalitieakkoord ook specifiek voor mensen met chronische ziekten en/of beperking zal plaatsvinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="5D2E0DDC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr. 176, Motie van het lid Dobbe over de positie van vrouwen met een beperking verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="4AD686DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="2300B33D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie verzoekt de regering om op basis van de aanbevelingen uit het rapport over het VN-Vrouwenverdrag plannen te maken om de positie van vrouwen met een beperking te verbeteren. Ik heb deze motie ontraden omdat ik niet met een nieuw plan wil komen maar eerst de voortgang van de werkagenda VN-Verdrag Handicap en de opvolging van de aanbevelingen wil afwachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008051FF" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="304C46FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet onderschrijft de noodzaak om de positie van vrouwen met een beperking te versterken, in het bijzonder waar het gaat om bescherming tegen seksueel en gender gerelateerd geweld. Vrouwen met een beperking hebben een aantoonbaar verhoogd risico om slachtoffer te worden van geweld, misbruik en uitbuiting en ervaren tegelijkertijd belemmeringen in de toegang tot passende ondersteuning, opvang en rechtsbescherming. Dit vraagt om een gerichte en structurele beleidsinzet. Op de aanbevelingen zoals gedaan door het ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Elimination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Discrimination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>against</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Women</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ zal het kabinet vóór de zomer integraal reageren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008051FF" w:rsidRDefault="008051FF" w14:paraId="02BD2C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nr. 176, </w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00E71B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="6CE8F4AA" w14:textId="794C649F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierin wordt de reactie op de aanbevelingen zoals bedoeld door lid Dobbe (SP) meegenomen. Daarnaast vindt er op dit moment vanuit de Werkagenda VN-Verdrag Handicap een verkenning plaats naar hoe vrouwen met een beperking steeds vaker bij beleid dat hen aangaat worden betrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="00410813" w:rsidRDefault="00410813" w14:paraId="3FFEFEDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="008051FF" w:rsidRDefault="008051FF" w14:paraId="0FAC9C67" w14:textId="05469825">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF" w:rsidR="00410813">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...100 lines deleted...]
-          <w:kern w:val="2"/>
+      <w:r w:rsidRPr="008051FF" w:rsidR="00410813">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008107A7" w:rsidR="008107A7" w:rsidP="008107A7" w:rsidRDefault="008107A7" w14:paraId="5832AB4B" w14:textId="77777777">
-[...50 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00410813" w:rsidP="008051FF" w:rsidRDefault="008051FF" w14:paraId="17D325FB" w14:textId="6468E819">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008107A7">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00235AED" w:rsidSect="008D59C5">
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008051FF" w:rsidR="00410813">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008051FF" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="1A64C5C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008051FF" w:rsidR="00FE0FA3" w:rsidSect="00E3695D">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B7C4EA8" w14:textId="77777777" w:rsidR="00407B6B" w:rsidRDefault="00407B6B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18D620E5" w14:textId="77777777" w:rsidR="005B623E" w:rsidRDefault="005B623E" w:rsidP="00410813">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35F56C82" w14:textId="77777777" w:rsidR="00407B6B" w:rsidRDefault="00407B6B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6DC84C50" w14:textId="77777777" w:rsidR="005B623E" w:rsidRDefault="005B623E" w:rsidP="00410813">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="167C2606" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="006C35B5">
+  <w:p w14:paraId="4E73E391" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="00410813" w:rsidRDefault="00410813" w:rsidP="00410813">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C4563C0" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="00410813" w:rsidRDefault="00410813" w:rsidP="00410813">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="458F1454" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="00410813" w:rsidRDefault="00410813" w:rsidP="00410813">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01F24584" w14:textId="77777777" w:rsidR="00407B6B" w:rsidRDefault="00407B6B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33AF35F5" w14:textId="77777777" w:rsidR="005B623E" w:rsidRDefault="005B623E" w:rsidP="00410813">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29CD8D2F" w14:textId="77777777" w:rsidR="00407B6B" w:rsidRDefault="00407B6B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D7D2877" w14:textId="77777777" w:rsidR="005B623E" w:rsidRDefault="005B623E" w:rsidP="00410813">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="49F49C44" w14:textId="77777777" w:rsidR="00E71B63" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="3C728008" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...32 lines deleted...]
-        <w:t>, nr. 161</w:t>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 800-XVI, nr. 161</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="481BBCE9" w14:textId="77777777" w:rsidR="00E71B63" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="0FA67A9E" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...18 lines deleted...]
-        <w:t>2026, 34 104, nr. 453</w:t>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 34 104, nr. 453</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6B2B192C" w14:textId="77777777" w:rsidR="00F97345" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="00BAAC5C" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 38 600-XVI, nr. 164</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="376224F3" w14:textId="77777777" w:rsidR="00B401BB" w:rsidRPr="008107A7" w:rsidRDefault="00B401BB" w:rsidP="00B401BB">
+    <w:p w14:paraId="1472F84D" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 29 515, nr. 499</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="763C05B2" w14:textId="77777777" w:rsidR="00585193" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="19AC6244" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...46 lines deleted...]
-        <w:t>, nr. 167</w:t>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 800-XVI, nr. 167</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="77B3855B" w14:textId="77777777" w:rsidR="00981082" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="054283D7" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 800-XVI, nr. 174</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3D0FF277" w14:textId="77777777" w:rsidR="00585193" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="63C8829E" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> nr. 79</w:t>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36 848, nr. 79</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="27D58331" w14:textId="77777777" w:rsidR="00A4064C" w:rsidRPr="008107A7" w:rsidRDefault="006C35B5">
+    <w:p w14:paraId="1E47CFBD" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="008051FF" w:rsidRDefault="00410813" w:rsidP="00410813">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008107A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008051FF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008107A7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008051FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36 800-XVI, nr. 176</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A7C469B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="006C35B5">
+  <w:p w14:paraId="6471E0B0" w14:textId="77777777" w:rsidR="00410813" w:rsidRPr="00410813" w:rsidRDefault="00410813" w:rsidP="00410813">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...379 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40059097" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="006C35B5">
+  <w:p w14:paraId="5F0A4687" w14:textId="77777777" w:rsidR="00642957" w:rsidRPr="00410813" w:rsidRDefault="00642957" w:rsidP="00410813">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C3F100B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="006C35B5">
+  <w:p w14:paraId="6BFBA3BD" w14:textId="77777777" w:rsidR="00642957" w:rsidRPr="00410813" w:rsidRDefault="00642957" w:rsidP="00410813">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...426 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42382805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47842268"/>
     <w:lvl w:ilvl="0" w:tplc="D2280508">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4C92F802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -2734,162 +1701,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3DDC74FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558A576F"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="721A2E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61B25BC4"/>
     <w:lvl w:ilvl="0" w:tplc="6E5EACFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DD34B258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="58C05278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2931,323 +1786,149 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C16CCE18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EE34CC2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="865945435">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="292173660">
+  <w:num w:numId="1" w16cid:durableId="292173660">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1547133721">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="1547133721">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...179 lines deleted...]
-    <w:rsid w:val="00FE5351"/>
+    <w:rsidRoot w:val="00410813"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0036582F"/>
+    <w:rsid w:val="00410813"/>
+    <w:rsid w:val="00503998"/>
+    <w:rsid w:val="005B623E"/>
+    <w:rsid w:val="00642957"/>
+    <w:rsid w:val="008051FF"/>
+    <w:rsid w:val="008175EA"/>
+    <w:rsid w:val="00957F59"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A14F99"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E3695D"/>
+    <w:rsid w:val="00FB1762"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CF2E367"/>
+  <w14:docId w14:val="18463FCF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{824AFCDA-F706-4CBC-A734-E89799218D3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3362,51 +2043,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3588,1041 +2269,1208 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00410813"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...43 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00674063"/>
+    <w:rsid w:val="00410813"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00674063"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00410813"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00674063"/>
+    <w:rsid w:val="00410813"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00410813"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00410813"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00585193"/>
+    <w:rsid w:val="008051FF"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8523</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1574</ap:Words>
+  <ap:Characters>8657</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>71</ap:Lines>
+  <ap:Lines>72</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10052</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10211</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>