--- v0 (2026-05-19)
+++ v1 (2026-07-12)
@@ -1,3663 +1,875 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00765D69" w:rsidR="00A97BB8" w:rsidP="00DB3E0C" w:rsidRDefault="00A97BB8" w14:paraId="2A3A4F14" w14:textId="77777777">
+    <w:p w:rsidRPr="004B784F" w:rsidR="004B784F" w:rsidP="004B784F" w:rsidRDefault="00120848" w14:paraId="65F529C6" w14:textId="64362266">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="2FE83B6D" w14:textId="0542D02F">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="00120848">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>194</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Volksgezondheid, Welzijn en Sport en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="004B784F" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="03707571" w14:textId="307C2FD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="004B784F" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="5BD6DF56" w14:textId="7CDC5102">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="5BBFEC96" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00765D69" w:rsidR="00A97BB8" w:rsidP="00DB3E0C" w:rsidRDefault="00A97BB8" w14:paraId="19F86BF7" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="569A324F" w14:textId="7B3C84CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijgesloten vindt u de planning van (grote) beleidsbrieven en in te dienen wetswijzigingen tot en met Q1 van het jaar 2027, zoals verzocht door de vaste Kamercommissie voor VWS (2026Z06305). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="7488EA1F" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...20 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="438A96E8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage 1 vindt u een tabel met daarin per beleidsterrein de te verwachten beleidsbrieven. In bijlage 2 vindt u een overzicht van wetsvoorstellen die naar verwachting bij de Kamer zullen worden ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="36CC0EA2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="4D5A3A36" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ervaring leert dat op het brede terrein van volksgezondheid, welzijn en sport zich tal van actuele ontwikkelingen kunnen voordoen die ook om een reactie vragen. Het kan zijn dat deze ontwikkelingen van invloed zijn op de timing van reeds aangekondigde stukken.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk122422077" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="19780FE6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="2E069BB6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de aangegeven wetvoorstellen waarbij de nota naar aanleiding van het verslag is ingediend en de Kamer nog in afwachting is van nadere informatie, kunnen we het volgende melden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="4E904E96" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="1123B68C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer is eerder verzocht de behandeling van het wetsvoorstel Tweede tranche wijziging Wet publieke gezondheid (Kamerstuknummer 36483) aan te houden totdat duidelijkheid bestaat over de grondslag voor een specifieke uitkering in dit wetsvoorstel. Met de structurele middelen die het kabinet beschikbaar heeft gesteld voor de versterkingen van de pandemische paraatheid kan de besluitvorming over deze grondslag worden voortgezet en afgerond. De verwachting is de Kamer voor de zomer te informeren over de besluitvorming en eventuele impact op het wetsvoorstel, zodat de behandeling van dit wetsvoorstel kan worden hervat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="221EDB79" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="14D676CB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de Wijziging van de Wet maatschappelijke ondersteuning 2015 in verband met de invoering van het woonplaatsbeginsel voor beschermd wonen (Dossiernummer 36288) is er op dit moment geen nadere informatie. De minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van Langdurige Zorg, Jeugd en Sport zal hier op terugkomen in een brede Wmo-brief die voor de zomer van 2026 aan de Tweede Kamer wordt gezonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="02980851" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="1D83B23E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met betrekking tot het wetsvoorstel integere bedrijfsvoering zorg- en jeugdhulpaanbieders (Dossiernummer 36686) kunnen we melden dat de nota naar aanleiding van het verslag naar verwachting na de zomer zal worden uitgebracht, zoals ook op bijlage 2 met het overzicht van wetsvoorstellen is aangegeven.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="6059AB72" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="6B132AB9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met betrekking tot het wetgevingsoverzicht willen wij benadrukken dat dit de planning is zoals we die nu kunnen overzien. Verder merken we op dat na de voorbereiding en uitwerking van wetsvoorstellen diverse processtappen doorlopen moeten worden, waaronder de advisering door de Afdeling advisering van de Raad van State, voordat deze voorstellen aanhangig gemaakt kunnen worden bij de Tweede Kamer. Ook dit kan van invloed zijn op de planning. Daarnaast kan het voorkomen dat er uiteindelijk voor wordt gekozen de genoemde wetsvoorstellen niet of pas later bij de Tweede Kamer aanhangig te maken. Verder kan wetgeving bij de Tweede Kamer aanhangig worden gemaakt die niet op bijgaand overzicht is opgenomen, vanwege ontwikkelingen die nu nog niet te voorzien zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="595AF424" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="00120848" w:rsidRDefault="00120848" w14:paraId="1154E984" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Graag willen wij benadrukken dat de planning om de hierboven genoemde redenen een indicatief karakter heeft. Wij kijken uit naar een goede en constructieve samenwerking met de Tweede Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="004B784F" w:rsidRDefault="00120848" w14:paraId="018F17AB" w14:textId="26D17A90">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk168993446" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk155879847" w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="004B784F" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="1824C3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="00120848">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3E0C">
-[...440 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="004B784F" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="1E5AABA7" w14:textId="5310ED8F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="004B784F" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="1DAE4B13" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="1018317E" w14:textId="143DEC55">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="00120848">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00765D69" w:rsidR="00F44ED6" w:rsidP="00DB3E0C" w:rsidRDefault="004143D0" w14:paraId="332F78EF" w14:textId="77777777">
-[...395 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkEnd w:id="3"/>
-[...73 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00120848" w:rsidP="004B784F" w:rsidRDefault="004B784F" w14:paraId="3156AD79" w14:textId="2D97158E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B784F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B784F" w:rsidR="00120848">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sterk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B784F" w:rsidR="00FE0FA3" w:rsidP="004B784F" w:rsidRDefault="00FE0FA3" w14:paraId="5878F5B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004B784F" w:rsidR="00FE0FA3" w:rsidSect="007128A1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="582D8A8E" w14:textId="77777777" w:rsidR="003C64F2" w:rsidRDefault="003C64F2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="584DA011" w14:textId="77777777" w:rsidR="00F06B61" w:rsidRDefault="00F06B61" w:rsidP="00120848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD83E11" w14:textId="77777777" w:rsidR="003C64F2" w:rsidRDefault="003C64F2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F04004B" w14:textId="77777777" w:rsidR="00F06B61" w:rsidRDefault="00F06B61" w:rsidP="00120848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...28 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Gadugi"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00243946" w14:textId="77777777" w:rsidR="00120848" w:rsidRPr="00120848" w:rsidRDefault="00120848" w:rsidP="00120848">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4541C6F4" w14:textId="77777777" w:rsidR="00120848" w:rsidRPr="00120848" w:rsidRDefault="00120848" w:rsidP="00120848">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DC0620F" w14:textId="77777777" w:rsidR="00120848" w:rsidRPr="00120848" w:rsidRDefault="00120848" w:rsidP="00120848">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CF18FBD" w14:textId="77777777" w:rsidR="003C64F2" w:rsidRDefault="003C64F2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34D04247" w14:textId="77777777" w:rsidR="00F06B61" w:rsidRDefault="00F06B61" w:rsidP="00120848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28B38DD6" w14:textId="77777777" w:rsidR="003C64F2" w:rsidRDefault="003C64F2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61D5FD6C" w14:textId="77777777" w:rsidR="00F06B61" w:rsidRDefault="00F06B61" w:rsidP="00120848">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D49928A" w14:textId="77777777" w:rsidR="00FB338D" w:rsidRDefault="00924469">
-[...35 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5A97CAC8" w14:textId="77777777" w:rsidR="00FF02BB" w:rsidRPr="00120848" w:rsidRDefault="00FF02BB" w:rsidP="00120848">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="007BB23D" w14:textId="5980FA92" w:rsidR="00830438" w:rsidRDefault="00DA21E6">
+  <w:p w14:paraId="3C1E3E54" w14:textId="77777777" w:rsidR="00FF02BB" w:rsidRPr="00120848" w:rsidRDefault="00FF02BB" w:rsidP="00120848">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...200 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58667857" w14:textId="7F72284C" w:rsidR="00830438" w:rsidRDefault="00DA21E6" w:rsidP="00536636">
+  <w:p w14:paraId="7DB78449" w14:textId="77777777" w:rsidR="00FF02BB" w:rsidRPr="00120848" w:rsidRDefault="00FF02BB" w:rsidP="00120848">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...784 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...947 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3080"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...316 lines deleted...]
-    <w:rsid w:val="00FD0726"/>
+    <w:rsidRoot w:val="00120848"/>
+    <w:rsid w:val="00120848"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0037760D"/>
+    <w:rsid w:val="003A1124"/>
+    <w:rsid w:val="004B784F"/>
+    <w:rsid w:val="007128A1"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F06B61"/>
+    <w:rsid w:val="00FE0FA3"/>
+    <w:rsid w:val="00FF02BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3080"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DFE02B8"/>
+  <w14:docId w14:val="3CD12747"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F5EBCB18-5B8F-48AB-88EA-3C1B3FB237EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3679,74 +891,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3895,1386 +1108,1063 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...513 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00120848"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00120848"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
-  </w:style>
-[...32 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekeningvervolg">
     <w:name w:val="Huisstijl - Ondertekening vervolg"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="007C6FCF"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00A12308"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekening">
     <w:name w:val="Huisstijl - Ondertekening"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Ondertekeningvervolg"/>
-    <w:rsid w:val="00A12308"/>
+    <w:rsid w:val="00120848"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-    </w:rPr>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00120848"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00120848"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B784F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>529</ap:Words>
-  <ap:Characters>2984</ap:Characters>
+  <ap:Words>548</ap:Words>
+  <ap:Characters>3019</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>24</ap:Lines>
+  <ap:Lines>25</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3506</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3560</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>