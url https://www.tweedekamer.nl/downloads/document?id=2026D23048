--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -816,62 +816,62 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00C34383" w:rsidP="00D774B3" w:rsidRDefault="00C34383" w14:paraId="478D86CC" w14:textId="020A47F2"/>
     <w:p w:rsidR="00C34383" w:rsidP="00C34383" w:rsidRDefault="00A36E0C" w14:paraId="4F3AD1C5" w14:textId="5983877B">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="00473A31">
         <w:t xml:space="preserve">het in artikel I, onderdeel B, voorgestelde artikel 437 wordt </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk170820769" w:id="0"/>
       <w:r w:rsidR="00C34383">
         <w:t xml:space="preserve">na het eerste lid </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00473A31">
         <w:t>een lid ingevoegd, luidende</w:t>
       </w:r>
       <w:r w:rsidR="00473A31">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B221DF" w:rsidP="00C34383" w:rsidRDefault="00C34383" w14:paraId="74552296" w14:textId="1CEDCB68">
+    <w:p w:rsidR="00B221DF" w:rsidP="00C34383" w:rsidRDefault="00C34383" w14:paraId="74552296" w14:textId="2FECF804">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>1a</w:t>
       </w:r>
       <w:r w:rsidR="00473A31">
         <w:t>. Het eerste lid</w:t>
       </w:r>
       <w:r w:rsidR="00F24BE0">
-        <w:t>, onderdelen a</w:t>
+        <w:t>, onder a</w:t>
       </w:r>
       <w:r w:rsidR="009B5824">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F24BE0">
         <w:t xml:space="preserve"> b</w:t>
       </w:r>
       <w:r w:rsidR="009B5824">
         <w:t xml:space="preserve">, en </w:t>
       </w:r>
       <w:r w:rsidR="00E654E9">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="009B5824">
         <w:t xml:space="preserve"> tot en met j</w:t>
       </w:r>
       <w:r w:rsidR="00F24BE0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00473A31">
         <w:t xml:space="preserve">is niet van toepassing op de opkoper of handelaar </w:t>
       </w:r>
       <w:r w:rsidR="00EF3BE1">
         <w:t>di</w:t>
       </w:r>
@@ -1224,71 +1224,71 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B75551" w:rsidP="00B75551" w:rsidRDefault="00B75551" w14:paraId="16513C78" w14:textId="0D47C18F"/>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B75551" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FEC8B20" w14:textId="77777777" w:rsidR="008F027C" w:rsidRDefault="008F027C">
+    <w:p w14:paraId="126EF4BA" w14:textId="77777777" w:rsidR="00880A2D" w:rsidRDefault="00880A2D">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="167AB096" w14:textId="77777777" w:rsidR="008F027C" w:rsidRDefault="008F027C">
+    <w:p w14:paraId="6C448B86" w14:textId="77777777" w:rsidR="00880A2D" w:rsidRDefault="00880A2D">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B72732E" w14:textId="77777777" w:rsidR="008F027C" w:rsidRDefault="008F027C">
+    <w:p w14:paraId="2CDDE1FE" w14:textId="77777777" w:rsidR="00880A2D" w:rsidRDefault="00880A2D">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1309,64 +1309,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7848DE26" w14:textId="77777777" w:rsidR="008F027C" w:rsidRDefault="008F027C">
+    <w:p w14:paraId="0AC8F2D0" w14:textId="77777777" w:rsidR="00880A2D" w:rsidRDefault="00880A2D">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C82B5B" w14:textId="77777777" w:rsidR="008F027C" w:rsidRDefault="008F027C">
+    <w:p w14:paraId="5C6BC31B" w14:textId="77777777" w:rsidR="00880A2D" w:rsidRDefault="00880A2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -1382,50 +1382,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B221DF"/>
     <w:rsid w:val="00036649"/>
     <w:rsid w:val="00044AB4"/>
     <w:rsid w:val="000479E3"/>
     <w:rsid w:val="000607F5"/>
     <w:rsid w:val="000C159B"/>
     <w:rsid w:val="000C3EF6"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="000F075B"/>
     <w:rsid w:val="00122A77"/>
     <w:rsid w:val="00127F53"/>
     <w:rsid w:val="001422E0"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="001968AA"/>
     <w:rsid w:val="001B4CFC"/>
     <w:rsid w:val="001C084C"/>
+    <w:rsid w:val="001C4A7C"/>
     <w:rsid w:val="001D3086"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="001E541A"/>
     <w:rsid w:val="00205093"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00222751"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="00250316"/>
     <w:rsid w:val="00273BFA"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002A33EC"/>
     <w:rsid w:val="0035216B"/>
     <w:rsid w:val="00370034"/>
     <w:rsid w:val="00385635"/>
     <w:rsid w:val="003A6B9C"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="003F66A4"/>
     <w:rsid w:val="003F6859"/>
     <w:rsid w:val="0040504D"/>
@@ -1486,65 +1487,67 @@
     <w:rsid w:val="006A5DD4"/>
     <w:rsid w:val="006B64C0"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0060"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="006F786B"/>
     <w:rsid w:val="007374E7"/>
     <w:rsid w:val="00755EBE"/>
     <w:rsid w:val="00756089"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00771EB7"/>
     <w:rsid w:val="00776D08"/>
     <w:rsid w:val="00792651"/>
     <w:rsid w:val="00795495"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007E0D98"/>
     <w:rsid w:val="00814EC8"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00817020"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0087586E"/>
+    <w:rsid w:val="00880A2D"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="00891380"/>
     <w:rsid w:val="008A2BB7"/>
     <w:rsid w:val="008B7C4A"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="008F027C"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="00940406"/>
     <w:rsid w:val="00955E37"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00962A99"/>
     <w:rsid w:val="009654C2"/>
     <w:rsid w:val="00973ACD"/>
     <w:rsid w:val="0098017C"/>
+    <w:rsid w:val="0099243C"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="00995CEF"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B14B5"/>
     <w:rsid w:val="009B5824"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A20535"/>
     <w:rsid w:val="00A23144"/>
     <w:rsid w:val="00A36E0C"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A53F7B"/>
     <w:rsid w:val="00A64263"/>
     <w:rsid w:val="00A74C4F"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00A83FDC"/>
     <w:rsid w:val="00A943D6"/>
     <w:rsid w:val="00AB7CB8"/>
     <w:rsid w:val="00AC01B4"/>
     <w:rsid w:val="00AD181E"/>
     <w:rsid w:val="00AE6807"/>
     <w:rsid w:val="00AF723C"/>
     <w:rsid w:val="00B01BA6"/>
@@ -2891,73 +2894,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>449</ap:Words>
-  <ap:Characters>2664</ap:Characters>
+  <ap:Words>478</ap:Words>
+  <ap:Characters>2630</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>21</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3107</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3102</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-02-04T14:11:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>