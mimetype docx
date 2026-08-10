--- v0 (2026-05-19)
+++ v1 (2026-08-10)
@@ -1,8427 +1,1218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...565 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="00C12BEB" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="0F05D23E" w14:textId="68E325D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB" w:rsidR="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>925</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB" w:rsidR="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB" w:rsidR="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bestrijding internationaal terrorisme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="00C12BEB" w:rsidP="00C12BEB" w:rsidRDefault="00C12BEB" w14:paraId="19DF6D58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB" w:rsidR="004425E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="00C12BEB" w14:paraId="329B3053" w14:textId="1EEF5896">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="00C12BEB" w:rsidP="00C12BEB" w:rsidRDefault="00C12BEB" w14:paraId="5649243B" w14:textId="1C2E9A3A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="4DF7CB31" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="08DCD233" w14:textId="06999BB9">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 14 april publiceerde BNN-VARA programma BOOS een online aflevering, in samenwerking met onderzoek platform Investico, over de gevolgen van de Nederlandse wapeninzet in Hawija op 2-3 juni 2015. De aflevering stelt dat er concrete informatie beschikbaar is om individuele slachtoffers van het Nederlandse bombardement in 2015 te identificeren, en stelt dat deze mogelijkheden onvoldoende zijn benut. Uw Kamer heeft verzocht om een reactie op deze aflevering. Met deze brief geeft het kabinet invulling aan dit verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="1A78A8D3" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E2089C" w:rsidR="00497366" w:rsidP="00440DBE" w:rsidRDefault="00CE589E" w14:paraId="75319FC7" w14:textId="2DA3BFCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="21F16645" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse deelname </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Operation</w:t>
-[...28 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:t xml:space="preserve">Operation Inherent Resolve </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="44ED20B6" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In januari 2014 rukte de gewelddadige terreurgroep Islamitische Staat (ISIS) op in Irak en Syrië. De Iraakse regering verzocht na de snelle opmars van ISIS en de dreigende situatie in Bagdad om steun van de internationale gemeenschap voor de oorlog tegen ISIS. Hierop werd een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>coalition</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>coalition of the willing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gevormd, die onder de naam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...75 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Operation Inherent Resolve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(OIR) handelde onder operationele leiding van de VS. In de artikel 100-brief van 24 september 2014 kondigde het kabinet aan dat Nederland per oktober 2014 zou gaan deelnemen aan OIR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland droeg uiteindelijk gedurende twee inzetperiodes bij aan de luchtcampagne van OIR, van oktober 2014 tot en met juni 2016 en gedurende heel 2018. In totaal voerden de Nederlandse F16’s in deze twee periodes circa 3000 missies uit, en zette daarbij meer dan 2100 keer wapens in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="580CB012" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="79CB8717" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De luchtaanval in Hawija maakte onderdeel uit van de Nederlandse inzet in Irak. Hoewel het kabinet van oordeel is dat de aanval rechtmatig was, is het vreselijk dat daarbij desondanks onbedoeld burgerslachtoffers zijn gevallen en veel schade is ontstaan. Het kabinet betreurt dit en heeft hiervoor excuses aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="100A746B" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00FA28A8" w:rsidP="00FA28A8" w:rsidRDefault="00FA28A8" w14:paraId="68F553A8" w14:textId="1E558834">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="7C20F878" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Overwegingen</w:t>
-[...30 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:t xml:space="preserve">Overwegingen vrijwillige tegemoetkomingen inzake luchtaanval Hawija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="17E91E5D" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren zijn verschillende ministers van Defensie met de Kamer in gesprek gegaan over de luchtaanval in Hawija. De vraag wat Defensie voor de slachtoffers en nabestaanden kon doen is daarin een terugkerend en belangrijk onderdeel van het gesprek geweest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="653E988B" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rStyle w:val="bumpedfont17"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="2D6F06A1" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rStyle w:val="bumpedfont17"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE589E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals eerder aan uw Kamer gemeld, heeft het kabinet de opties in kaart gebracht voor een vrijwillige vergoeding aan (de nabestaanden van de) slachtoffers en/of gemeenschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="bumpedfont17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie heeft in 2020 gekozen om vrijwillig de getroffen gemeenschap tegemoet te komen in de vorm van projecten in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="bumpedfont17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Zoals eerder aan uw Kamer gemeld, heeft het kabinet de opties in kaart gebracht voor een vrijwillige vergoeding aan (de nabestaanden van de) slachtoffers en/of gemeenschap.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE589E">
+        <w:t>Hawija.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00CE589E">
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="bumpedfont17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Twee projecten ter waarde van bijna 4,5 miljoen euro zijn in respectievelijk 2022 en 2023 afgerond.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="bumpedfont17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de kabinetsreactie op het rapport van de commissie Sorgdrager is in 2025 aangekondigd dat Defensie de mogelijkheden onderzoekt aanvullende middelen beschikbaar te stellen voor de gemeenschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE589E">
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
         <w:rPr>
           <w:rStyle w:val="bumpedfont17"/>
-        </w:rPr>
-[...153 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het debat over het rapport van de commissie Sorgdrager op 15 mei 2025 heeft Defensie toegezegd circa 10 miljoen euro beschikbaar te maken voor aanvullende projecten. De invulling hiervan wordt op dit moment vormgegeven. Voormalig minister van Defensie Brekelmans heeft in januari van dit jaar een bezoek gebracht aan Hawija. Tijdens dit bezoek heeft hij met verschillende belanghebbenden gesproken over de noden en wensen van de gemeenschap. Deze behoeften zullen in de besteding worden meegenomen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="175E2B2D" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="12AB2B47" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft destijds besloten niet over te gaan tot het uitkeren vrijwillige vergoedingen op individueel niveau. Uw Kamer is de afgelopen jaren meermaals geïnformeerd over de overwegingen hieromtrent. In de aflevering van BOOS ligt de nadruk op de praktische aspecten van de haalbaarheid en uitvoerbaarheid van een vergoedingentraject op individueel niveau. Het kabinet benadrukt echter dat het besluit om niet over te gaan tot individuele tegemoetkoming is genomen op basis van verschillende overwegingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="4BA7F2AC" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="05158CF3" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst is een algemeen geldend principe dat in het geval van een legitieme krijgshandeling onder het humanitair oorlogsrecht tijdens een gewapend conflict Nederland wel verantwoordelijk, maar niet aansprakelijk is voor de gevolgen van een wapeninzet. Het kabinet stelt dat de aanval op de ISIS-autobommenfabriek in de nacht van 2 op 3 juni 2015 rechtmatig was, omdat deze in overeenstemming met het humanitair oorlogsrecht werd uitgevoerd. Ook is meegenomen in het besluit dat het vrijwillig aanbieden van vergoedingen op individueel niveau de verwachting zou wekken dat er ook bij toekomstige, legitieme wapeninzet - die correct en binnen de kaders van het humanitair oorlogsrecht wordt uitgevoerd - een vrijwillige vergoeding op individueel niveau zou volgen. Dit terwijl er in dit geval geen sprake is van aansprakelijkheid en er daarom geen reden is om van het uitgangspunt af te wijken, om zo geen onterechte verwachtingen voor de toekomst te scheppen. Daarnaast gelden in deze casus verschillende praktische bezwaren, waardoor het kabinet het nog altijd zeer moeilijk acht om op een verantwoorde wijze individuele tegemoetkoming te realiseren. Zo is het 10 jaar na de aanval haast onmogelijk om te achterhalen wie in Hawija welke schade heeft ondervonden door de secundaire explosie en om, conform de motie Fritsma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, (voormalige) ISIS-sympathisanten hiervan uit te sluiten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0031453F">
-[...129 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="26CCFF4D" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="216AE938" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00497366" w:rsidR="00497366" w:rsidP="00440DBE" w:rsidRDefault="00497366" w14:paraId="2ECE05C4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op bovenstaande overwegingen en het besluit om over te gaan tot vrijwillige compensatie van de gemeenschap, zijn er dan ook geen stappen ondernomen om tot concrete vormgeving of uitvoering van een individueel tegemoetkomingstraject te komen. Defensie heeft dan ook geen onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gedaan naar persoonsdossiers van individuele slachtoffers, waar in de BOOS-aflevering naar wordt verwezen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="1D81BE52" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="156F1361" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C55CB7">
-        <w:rPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Algemeen bele</w:t>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:t>Algemeen beleid vrijwillige tegemoetkomingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="61471D91" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F5C55" w:rsidR="00440DBE" w:rsidP="00440DBE" w:rsidRDefault="00440DBE" w14:paraId="7D2C20D1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="00463FC3" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het uitgangspunt van het optreden van Defensie is altijd om materiële nevenschade en/of burgerslachtoffers te voorkomen. Als er toch schade optreedt, dan bekijkt Defensie per geval wat Defensie kan betekenen voor slachtoffers en/of nabestaanden. Defensie is echter niet verplicht tot compensatie voor burgerslachtoffers. Dat kan anders zijn in geval van onrechtmatig geweldgebruik of een rechterlijke uitspraak.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="2208C786" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00440DBE" w:rsidP="00440DBE" w:rsidRDefault="00FA28A8" w14:paraId="5F214D55" w14:textId="6260CAF5">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="45DB358D" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00440DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het beleid van Defensie ten aanzien van vrijwillige financiële compensatie (zogenoemde ex-gratia betalingen) is het leveren van maatwerk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vrijwillige compensatie kan verschillende vormen aannemen en zal telkens nauwkeurig moeten worden afgestemd op de aard van de wapeninzet en geleden schade, binnen de context van het desbetreffende conflict. Deze variabelen zijn in elke situatie anders. Indien de coalitie, waarin door Defensie wordt opgetreden, compensatiebeleid heeft, wordt dit gevolgd. Bij het ontbreken daarvan wordt maatwerk toegepast. Het is tevens voorgekomen dat na een rechterlijke uitspraak Nederland alsnog individuele schadevergoedingen heeft toegekend, zoals eerder door Defensie is gedaan naar aanleiding van rechtszaken die zijn aangespannen door slachtoffers en/of nabestaanden uit Srebrenica (Bosnië) en Chora (Afghanistan).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="05A22A3C" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="393AE244" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...59 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenslotte wijs ik u op de lopende rechtszaak die slachtoffers en nabestaanden van de wapeninzet in Hawija hebben aangespannen tegen de Nederlandse Staat. In deze zaak buigt de rechtbank zich over de vraag of de gevolgen van de wapeninzet in Hawija te wijten zijn aan onrechtmatig handelen door de Staat. Defensie wacht de uitspraak van de rechtbank af.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="23071376" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="00C12BEB" w:rsidP="00C12BEB" w:rsidRDefault="00C12BEB" w14:paraId="6F899BED" w14:textId="14CA6AE0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="004425E6" w:rsidP="00C12BEB" w:rsidRDefault="004425E6" w14:paraId="4C771C15" w14:textId="390944A5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>DE MINISTER VAN DEFENSIE</w:t>
-[...96 lines deleted...]
-      <w:type w:val="continuous"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB" w:rsidR="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yeşilgöz-Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12BEB" w:rsidR="00FE0FA3" w:rsidP="00C12BEB" w:rsidRDefault="00FE0FA3" w14:paraId="76AAE0AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C12BEB" w:rsidR="00FE0FA3" w:rsidSect="0038780B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48D7FE4B" w14:textId="77777777" w:rsidR="00D022E3" w:rsidRDefault="00D022E3" w:rsidP="001E0A0C">
+    <w:p w14:paraId="6DC3CDD9" w14:textId="77777777" w:rsidR="00785DD3" w:rsidRDefault="00785DD3" w:rsidP="004425E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B596E3" w14:textId="77777777" w:rsidR="00D022E3" w:rsidRDefault="00D022E3" w:rsidP="001E0A0C">
+    <w:p w14:paraId="6BBDF8C6" w14:textId="77777777" w:rsidR="00785DD3" w:rsidRDefault="00785DD3" w:rsidP="004425E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...6404 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...48 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-  <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0"/>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76C86988" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="004425E6" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79422F29" w14:textId="77777777" w:rsidR="00747C17" w:rsidRPr="004425E6" w:rsidRDefault="00747C17" w:rsidP="004425E6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E51C27F" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="004425E6" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="38C6FCC9" w14:textId="77777777" w:rsidR="00785DD3" w:rsidRDefault="00785DD3" w:rsidP="004425E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5C51AD0A" w14:textId="77777777" w:rsidR="00785DD3" w:rsidRDefault="00785DD3" w:rsidP="004425E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="42AA7B9D" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 506, 24 september 2014</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="215520E3" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 753, 2 oktober 2020</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="59DB58B0" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 753, 2 oktober 2020</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="4EE648EE" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 937, 17 mei 2023</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7388A900" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 985, 14 maart 2025</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5CC85D55" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 521, nr. 453, 22 december 2022</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="0DB17B4C" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 985, 14 maart 2025</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="6CD3B7EC" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="00C12BEB" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C12BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 200 X, nr. 11.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06DCCEB9" w14:textId="77777777" w:rsidR="004425E6" w:rsidRPr="004425E6" w:rsidRDefault="004425E6" w:rsidP="004425E6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12CABFD1" w14:textId="77777777" w:rsidR="00747C17" w:rsidRPr="004425E6" w:rsidRDefault="00747C17" w:rsidP="004425E6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D17AF6" w14:textId="77777777" w:rsidR="00747C17" w:rsidRPr="004425E6" w:rsidRDefault="00747C17" w:rsidP="004425E6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F20556"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00FC1499"/>
+    <w:rsidRoot w:val="004425E6"/>
+    <w:rsid w:val="00045EAC"/>
+    <w:rsid w:val="00136984"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0038780B"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rsid w:val="00747C17"/>
+    <w:rsid w:val="00785DD3"/>
+    <w:rsid w:val="00851D4B"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B82228"/>
+    <w:rsid w:val="00C12BEB"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F91AD0"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2CE921E1"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3C3F42F2-94F9-43BF-B27A-E713EE1237B3}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8532,51 +1323,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8749,422 +1540,1146 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5661697653C406EB33A00EB89A223D2">
-[...3 lines deleted...]
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="bumpedfont17">
+    <w:name w:val="bumpedfont17"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="004425E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004425E6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...16 lines deleted...]
-    <w:name w:val="5FE2DEB9C29B4E6EA96C6525568DBB9D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004425E6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C12BEB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1143</ap:Words>
-  <ap:Characters>6291</ap:Characters>
+  <ap:Words>1129</ap:Words>
+  <ap:Characters>6211</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
+  <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7420</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7326</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>