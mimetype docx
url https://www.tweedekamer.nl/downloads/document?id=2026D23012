--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
@@ -732,101 +732,95 @@
             <w:pPr>
               <w:ind w:firstLine="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA69AC">
               <w:t>De ondergetekende stelt het volgende amendement voor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004330ED" w:rsidP="00D774B3" w:rsidRDefault="004330ED" w14:paraId="0828D6DB" w14:textId="4501DABA"/>
     <w:p w:rsidR="00916BB7" w:rsidP="00916BB7" w:rsidRDefault="00916BB7" w14:paraId="3DDFCB6F" w14:textId="3B649FC2">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>In artikel I, onderdeel B, wordt na het</w:t>
       </w:r>
       <w:r w:rsidR="00131C02">
         <w:t xml:space="preserve"> voorgestelde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131C02">
-        <w:t>artikel 437</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">artikel 437, </w:t>
       </w:r>
       <w:r w:rsidR="008B5102">
         <w:t xml:space="preserve">zesde </w:t>
       </w:r>
       <w:r>
         <w:t>lid</w:t>
       </w:r>
       <w:r w:rsidR="00131C02">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00007A26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916BB7" w:rsidP="00916BB7" w:rsidRDefault="008B5102" w14:paraId="29438FB1" w14:textId="64E58FAE">
+    <w:p w:rsidR="00916BB7" w:rsidP="00916BB7" w:rsidRDefault="008B5102" w14:paraId="29438FB1" w14:textId="5B9DB743">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00916BB7">
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r>
         <w:t>De in het eerste lid bedoelde g</w:t>
       </w:r>
       <w:r w:rsidR="004B36C9">
         <w:t xml:space="preserve">oederen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74052" w:rsidR="00916BB7">
         <w:t xml:space="preserve">hebben geen waarde </w:t>
       </w:r>
       <w:r w:rsidR="007D1C56">
-        <w:t xml:space="preserve">in het economische verkeer </w:t>
+        <w:t xml:space="preserve">in het economisch verkeer </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74052" w:rsidR="00916BB7">
         <w:t>als zij om niet aan een opkoper of handelaar worden aangeboden</w:t>
       </w:r>
       <w:r w:rsidRPr="008B5102">
         <w:t xml:space="preserve"> en door die opkoper of handelaar worden ingezameld om als afval te worden vernietigd of te worden gerecycled.</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002B0110" w:rsidR="008B5102" w:rsidP="00473A31" w:rsidRDefault="008B5102" w14:paraId="3B8A42A7" w14:textId="77777777"/>
     <w:p w:rsidRPr="002B0110" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="78BCEFB6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0110">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002B0110" w:rsidR="00B221DF" w:rsidP="00B221DF" w:rsidRDefault="00B221DF" w14:paraId="03451C8C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00916BB7" w:rsidP="00916BB7" w:rsidRDefault="00916BB7" w14:paraId="57A8667B" w14:textId="0C8B3341">
@@ -912,71 +906,71 @@
     <w:p w:rsidR="00916BB7" w:rsidP="00916BB7" w:rsidRDefault="00916BB7" w14:paraId="2A9C9FFF" w14:textId="77777777"/>
     <w:p w:rsidR="00916BB7" w:rsidP="00916BB7" w:rsidRDefault="00916BB7" w14:paraId="6519737E" w14:textId="4177C3BA">
       <w:r>
         <w:t>Diederik van Dijk</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CA2C53" w:rsidR="00817020" w:rsidP="00817020" w:rsidRDefault="00817020" w14:paraId="0C2D5FDC" w14:textId="7E59434C"/>
     <w:sectPr w:rsidRPr="00CA2C53" w:rsidR="00817020" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48EFBA0B" w14:textId="77777777" w:rsidR="00E002F9" w:rsidRDefault="00E002F9">
+    <w:p w14:paraId="2DA43F51" w14:textId="77777777" w:rsidR="005A4241" w:rsidRDefault="005A4241">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D490B3E" w14:textId="77777777" w:rsidR="00E002F9" w:rsidRDefault="00E002F9">
+    <w:p w14:paraId="42D53B01" w14:textId="77777777" w:rsidR="005A4241" w:rsidRDefault="005A4241">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A304CE4" w14:textId="77777777" w:rsidR="00E002F9" w:rsidRDefault="00E002F9">
+    <w:p w14:paraId="4701987C" w14:textId="77777777" w:rsidR="005A4241" w:rsidRDefault="005A4241">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -997,64 +991,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E646A70" w14:textId="77777777" w:rsidR="00E002F9" w:rsidRDefault="00E002F9">
+    <w:p w14:paraId="030F4A7C" w14:textId="77777777" w:rsidR="005A4241" w:rsidRDefault="005A4241">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CAEBE64" w14:textId="77777777" w:rsidR="00E002F9" w:rsidRDefault="00E002F9">
+    <w:p w14:paraId="7F6CB863" w14:textId="77777777" w:rsidR="005A4241" w:rsidRDefault="005A4241">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
@@ -1086,123 +1080,127 @@
     <w:rsid w:val="000A3D3B"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="000D7840"/>
     <w:rsid w:val="000D795E"/>
     <w:rsid w:val="00100641"/>
     <w:rsid w:val="00131C02"/>
     <w:rsid w:val="0014646C"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="00160EC3"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00176131"/>
     <w:rsid w:val="001968AA"/>
     <w:rsid w:val="001B4CFC"/>
     <w:rsid w:val="001C084C"/>
     <w:rsid w:val="001C0B7C"/>
     <w:rsid w:val="001C0F13"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="001F2A7E"/>
     <w:rsid w:val="00205093"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
+    <w:rsid w:val="002562DB"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002B0110"/>
+    <w:rsid w:val="002F5646"/>
     <w:rsid w:val="003041A9"/>
     <w:rsid w:val="0030729D"/>
     <w:rsid w:val="0032664D"/>
     <w:rsid w:val="00336023"/>
     <w:rsid w:val="0035216B"/>
     <w:rsid w:val="00370034"/>
     <w:rsid w:val="00385635"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003D3E7C"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="003E6127"/>
     <w:rsid w:val="003E7CE4"/>
     <w:rsid w:val="00415088"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="00427463"/>
     <w:rsid w:val="00431F0E"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00446CAF"/>
     <w:rsid w:val="004500CB"/>
     <w:rsid w:val="00451D8A"/>
     <w:rsid w:val="00467780"/>
     <w:rsid w:val="00473A31"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A10ED"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B36C9"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="004B79C9"/>
     <w:rsid w:val="004E6931"/>
     <w:rsid w:val="004F123B"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="00501650"/>
     <w:rsid w:val="00510334"/>
     <w:rsid w:val="00510D26"/>
     <w:rsid w:val="00521F7D"/>
     <w:rsid w:val="00542374"/>
     <w:rsid w:val="0055471D"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00583265"/>
     <w:rsid w:val="00585B0E"/>
     <w:rsid w:val="00597160"/>
     <w:rsid w:val="00597703"/>
+    <w:rsid w:val="005A4241"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B094D"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B1F59"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="005D755C"/>
     <w:rsid w:val="005E3D94"/>
     <w:rsid w:val="005E6059"/>
     <w:rsid w:val="006217B5"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00664D9C"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006A5DD4"/>
     <w:rsid w:val="006C6EFC"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="006E2149"/>
     <w:rsid w:val="00724E40"/>
     <w:rsid w:val="007374E7"/>
     <w:rsid w:val="00755EBE"/>
+    <w:rsid w:val="00762C20"/>
     <w:rsid w:val="00766A48"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00776D08"/>
     <w:rsid w:val="00792651"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007A5307"/>
     <w:rsid w:val="007D1C56"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007D2D41"/>
     <w:rsid w:val="007E0D98"/>
     <w:rsid w:val="007E571B"/>
     <w:rsid w:val="007F23A8"/>
     <w:rsid w:val="00805D64"/>
     <w:rsid w:val="00814EC8"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00817020"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0087586E"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008B045A"/>
     <w:rsid w:val="008B5102"/>
     <w:rsid w:val="008B7C4A"/>
@@ -1223,50 +1221,51 @@
     <w:rsid w:val="009B14B5"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009E4AD4"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A170DA"/>
     <w:rsid w:val="00A36E0C"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A64263"/>
     <w:rsid w:val="00A74C4F"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00A943D6"/>
     <w:rsid w:val="00AB754E"/>
     <w:rsid w:val="00AC01B4"/>
     <w:rsid w:val="00AF5AA6"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B10A1D"/>
     <w:rsid w:val="00B221DF"/>
     <w:rsid w:val="00B352DD"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00B47880"/>
     <w:rsid w:val="00B50503"/>
     <w:rsid w:val="00B57DF3"/>
     <w:rsid w:val="00B66A54"/>
+    <w:rsid w:val="00B71F47"/>
     <w:rsid w:val="00B803B0"/>
     <w:rsid w:val="00B823C0"/>
     <w:rsid w:val="00B92D71"/>
     <w:rsid w:val="00B93D21"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C34383"/>
     <w:rsid w:val="00C41A22"/>
     <w:rsid w:val="00C43E55"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CA2C53"/>
     <w:rsid w:val="00CA5505"/>
     <w:rsid w:val="00CA7EC7"/>
     <w:rsid w:val="00CD0470"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CD405D"/>
     <w:rsid w:val="00CD52C2"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D20771"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D97715"/>
     <w:rsid w:val="00DA0638"/>
@@ -2255,51 +2254,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1561020578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2552,75 +2551,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>392</ap:Words>
-  <ap:Characters>2176</ap:Characters>
+  <ap:Words>394</ap:Words>
+  <ap:Characters>2172</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>18</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2563</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2561</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>