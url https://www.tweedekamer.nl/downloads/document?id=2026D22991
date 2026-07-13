--- v0 (2026-05-19)
+++ v1 (2026-07-13)
@@ -1,3214 +1,2455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00CC6C89" w:rsidP="0079184E" w:rsidRDefault="00CC6C89" w14:paraId="64BA24A7" w14:textId="77777777">
-[...134 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007C3453" w:rsidR="007C3453" w:rsidRDefault="005E6A3F" w14:paraId="79E2D7BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie orgaandonatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="007C3453" w:rsidP="007C3453" w:rsidRDefault="007C3453" w14:paraId="2359B8E2" w14:textId="2E7D9AAB">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>127</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="005E6A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="007C3453" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="0D259095" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="007C3453" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="29BB0FB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="17105FCF" w14:textId="4404012D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 19 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="007C3453" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="41CA9564" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="0DFF435D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="58552CAA" w14:textId="6A385419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij zend het kabinet u de wijzigingstekst, houdende de wijziging van de Subsidieregeling donatie bij leven (hierna: Subsidieregeling) in verband met de verlenging van de werkingsduur en actualisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="569F61E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="3B7AD2B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorlegging komt voort uit het kader van artikel 4.10 van de Comptabiliteitswet 2016 en biedt de Kamer de mogelijkheid zich uit te spreken over de voorgenomen wijziging van de Subsidieregeling voordat deze door mij en het kabinet zal worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="71F1EE52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="6950C310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="7343C3DD" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="5A581FA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079184E">
-        <w:rPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De Subsidieregeling is op basis van </w:t>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de vijfjaarlijkse verplichting vanuit </w:t>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-        <w:rPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>artikel 4:24 van de Algemene wet bestuursrecht geëvalueerd. De evaluatie is in opdracht van het ministerie van VWS als beleidsverantwoordelijke uitgevoerd door het onderzoeksbureau Significant Groep met betrokkenheid van de Nederlandse Transplantatie Stichting (hierna: NTS).</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-        <w:rPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> De NTS voert de Subsidieregeling in opdracht van de minister van VWS uit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00B17847" w14:paraId="09BDF0D8" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="01C2C6D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="56CD562D" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="285243E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Achtergrond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="427EAC5C" w14:textId="6F134BAE">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="7702BD31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Subsidieregeling is in 2009 ingesteld met als doel het vergoeden van onkosten die de donor voor, tijdens of na de donatie maakt, en die elders niet worden vergoed. De Subsidieregeling is daarmee een vangnetregeling die probeert zoveel mogelijk financiële barrières weg te nemen die een beslissing tot donatie bij leven in de weg kunnen staan. Naar aanleiding van eerdere evaluaties in 2016 en 2021 zijn diverse aanpassingen gedaan en is de regeling verder vereenvoudigd en uitgebreid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00B17847" w14:paraId="10A72C14" w14:textId="77777777">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="3F210952" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00315009" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="7852A8E5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="716F66D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="0079184E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de onderzoeksperiode van de evaluatie (2021-2025) hebben 2129 donoren een aanvraag voor een vergoeding ingediend, dat is 87% van alle donoren die bij leven een nier gedoneerd hebben en 81% van alle donoren die een deel van hun lever hebben gedoneerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="16264AC9" w14:textId="72CF6493">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="59C8BD43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In deze periode werd gemiddeld 98% van de aangevraagde subsidie toegekend. In totaal werd in de onderzoeksperiode ruim € 3,2 miljoen toegekend wat neerkomt op gemiddeld € 1.523 per donor.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0079184E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="560FC295" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="0511A310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079184E">
-        <w:rPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De belangrijkste bevindingen van de onderzoekers zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="35A8A57F" w14:textId="77777777">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="10A9499F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Subsidieregeling draagt aantoonbaar bij aan het wegnemen van financiële drempels en biedt praktische en psychologische geruststelling voor donoren. De donoren zijn tevreden over het bestaan van de regeling, maar voor het merendeel van de donoren is de regeling niet bepalend geweest voor de beslissing om daadwerkelijk te doneren. Het besluit van de donor om bij leven te doneren blijkt vooral ingegeven te zijn vanuit moreel bewustzijn en de relatie met de patiënt. Hierbij is de Subsidieregeling helpend en ondersteunend geweest;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="497A2410" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een groot deel van de donoren vraagt een subsidie aan en het grootste deel van deze aanvragen wordt volledig goedgekeurd. Dit bevestigt dat de regeling in de praktijk toegankelijk en effectief is voor de doelgroep;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="6DC668B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zowel de donoren als de zorgprofessionals zijn tevreden over de afhandeling van de subsidieaanvraag door de NTS;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="6FABBAFF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De donoren en zorgprofessionals zien een verbetering in het verder vereenvoudigen van de administratieve stappen, het versterken van de ondersteuning daarbij en het aanpassen van vergoedingen van bepaalde kostenposten; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="2A31C159" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk223423166" w:id="0"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Er worden kleine verschillen gevonden in het aantal subsidieaanvragen ten opzichte van het aantal donaties tussen de ziekenhuizen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="51D33EC9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In uitzonderingssituaties, zoals huishoudelijke hulp uit het informele netwerk van de donor en extra reis- en verblijfkosten van een donor uit het buitenland, volstaat de Subsidieregeling niet altijd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="301C7B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="4FBA356A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wijzigingen van de subsidieregeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="359FF688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Kamer is op 16 maart 2026 middels een brief geïnformeerd met daarin de door het kabinet voorgenomen beleidsreactie navolgend het evaluatierapport.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieronder licht het kabinet toe hoe deze beleidsreactie vertaald is naar de wijzigingstekst die bijgevoegd is bij deze brief:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="54C17CC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="1DDC88B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="21E1CB09" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De indexatie van de afgelopen vijf jaar is meegenomen en ook de inflatiecorrectie voor de komende twee jaar. Hierdoor zullen de komende jaren de bedragen beter aansluiten bij de actuele situatie en heeft de donor duidelijkheid over de bedragen. Daarnaast blijft het mogelijk om halverwege de looptijd van de Subsidieregeling te beoordelen of deze, gezien de actuele economische situatie en inflatie, nog voldoende toereikend is. De indexatie betreft een percentage van 27,51% voor onderstaande posten, waar nodig is afgerond naar gehele bedragen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="307533E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="6E36E033" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het maximaal bedrag voor gederfde inkomsten van de donor gedurende de voorbereiding, de uitvoering en het herstel of na de donatie worden aangepast van maximaal € 2.600 per week naar € 3315;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="1B5464C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="4A43ECC1" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het bedrag voor huishoudelijke hulp zal van € 300 verhoogd worden naar “€ 383”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="0FAB13EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...247 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De bedragen verhoogd worden volgens onderstaande tabel;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00F261F8" w:rsidP="0079184E" w:rsidRDefault="00F261F8" w14:paraId="65A16702" w14:textId="77777777">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="3127C7E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00B17847" w14:paraId="7BF994C9" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="5E2BF4B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="6809" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2296"/>
         <w:gridCol w:w="2187"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0079184E" w:rsidR="000E1F59" w:rsidTr="00B70021" w14:paraId="64CDD831" w14:textId="77777777">
+      <w:tr w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidTr="00560EBD" w14:paraId="3AB1D458" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="30CDEACA" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="575781CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Afstand woning persoon tot ziekenhuis waar donatie plaatsvindt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="66B52651" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="531B31DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oorspronkelijk bedrag - Per dag dat donor in het ziekenhuis is opgenomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="4E8BD096" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="55550BC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gewijzigd bedrag - Per dag dat donor in het ziekenhuis is opgenomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0079184E" w:rsidR="000E1F59" w:rsidTr="00B70021" w14:paraId="3EA1A151" w14:textId="77777777">
+      <w:tr w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidTr="00560EBD" w14:paraId="6A0A6867" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="47EBB780" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="532C01E5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 tot 10 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="38EB9253" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="5A51846F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="4059586A" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="045272CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0079184E" w:rsidR="000E1F59" w:rsidTr="00B70021" w14:paraId="4DF2AAA2" w14:textId="77777777">
+      <w:tr w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidTr="00560EBD" w14:paraId="3493C99D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="59B66CDA" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="2C541A06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10 tot 50 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="467ACB86" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="31773385" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="6FDEB5D5" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="450038E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0079184E" w:rsidR="000E1F59" w:rsidTr="00B70021" w14:paraId="12F997F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidTr="00560EBD" w14:paraId="6F52FDD2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="7188E53C" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="24AA61C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>50 tot 100 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="2BCF2D94" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="3774FB29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="46144721" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="1DD429C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0079184E" w:rsidR="000E1F59" w:rsidTr="00B70021" w14:paraId="11B45C50" w14:textId="77777777">
+      <w:tr w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidTr="00560EBD" w14:paraId="20FC8204" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="0C4732C0" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="5DE05547" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100 tot 150 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="2272B1B0" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="02346588" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="251780C9" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="2F27B2A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0079184E" w:rsidR="000E1F59" w:rsidTr="00B70021" w14:paraId="7D6AF6B7" w14:textId="77777777">
+      <w:tr w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidTr="00560EBD" w14:paraId="61F72286" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="4F4632DE" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="12148E6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>150 km of meer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="531A4544" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="39A89D33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2326" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="31E01AA5" w14:textId="77777777">
+          <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="14A390CF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079184E">
+            <w:r w:rsidRPr="007C3453">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> € 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00B17847" w14:paraId="0B87D553" w14:textId="77777777">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="60F459E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="750F9AF4" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="1929C9FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor de donor afkomstig uit het buitenland wordt de etmaalvergoeding van € 9 verhoogd naar € 12 en wordt de eenmalige uitkering voor de donor afkomstig buiten Europa van € 100 verhoogd naar € 128; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="72B87F9E" w14:textId="77777777">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="7336A4EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="2B04CFB4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het eenmalige bedrag voor overige kosten zal in geval van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nierdonatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van € 381 verhoogd worden naar € 486. In geval van leverdonatie zal het eenmalige bedrag van € 425 verhoogd worden naar € 542. In geval een donatie niet heeft plaats kunnen vinden maar het voortraject wel is gestart, zal de € 110 verhoogd worden naar € 141. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="12623D3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de indexatie voor hotelovernachtingen en logies is bovenstaande indexatiecorrectie toegepast samen met een correctie voor de recente btw-stijging. Dit komt neer op een totale correctie van 42,81%:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="5DD433E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de donor uit het buitenland zal de € 99 verhoogd worden naar € 142;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="30D7666E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de persoon die de donor bijstaat in het traject zal het bedrag van € 99 worden verhoogd naar € 142. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="52815111" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de toelichting is een verduidelijking opgenomen wat betreft (informele) huishoudelijke hulp, zo is verder verduidelijkt dat deze informeel van aard mag zijn en wat er onder huishoudelijke hulp valt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="460FE17A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de toelichting is een verduidelijking opgenomen dat de Subsidieregeling de mogelijkheid biedt dat een donor afkomstig uit het buitenland zich bij kan laten staan door meerdere personen, wel geldt als voorwaarde dat de donor slecht door één persoon tegelijkertijd wordt bijgestaan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="6A49D92A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De regeling zal verlengd worden tot en met 1 september 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="2E1D03EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de aanpassingen in de Subsidieregeling zal er in de uitvoering, in samenspraak met de NTS, het volgende worden aangepast:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="2A2BF1D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...59 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="5DDE4637" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bedragen op het aanvraagformulier zullen overeenkomstig gemaakt worden met de bedragen uit de wijzigingstekst en er zal extra informatie toegevoegd worden over wat er onder ‘overige kosten’ valt op het aanvraagformulier;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="72E88F2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="333889F1" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De NTS zal worden gevraagd de informatie voor donoren verder te actualiseren en uniformeren via de bestaande website en te verspreiden over de verschillende ziekenhuizen via bestaande overleggremia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="5EC9B0A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00315009" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="1B10B3DA" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De NTS zal worden gevraagd om via één van de werkgroepen in te zetten op deze uniformiteit en na te gaan waar de verschillen in aanvragen tussen ziekenhuizen vandaan komen. De verschillen tussen ziekenhuizen zal de NTS bespreken met de betrokken ziekenhuizen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="7A8AC185" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...102 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In samenwerking met de NTS zal gedurende de nieuwe looptijd van de Subsidieregeling gekeken worden of het aanvraagproces gedigitaliseerd kan worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="2D8F2C59" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="382EF6C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ten slotte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00AE5482" w14:paraId="68A52786" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="7CBD82F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet hoopt u met deze voorhangbrief voldoende te hebben geïnformeerd over de beoogde wijzigingen en verlenging van de Subsidieregeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00B17847" w:rsidP="0079184E" w:rsidRDefault="00B17847" w14:paraId="22EA2DAD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="0D55F555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...49 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C3453" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="3CC0C2FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="43D173BE" w14:textId="65D1CD60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="005E6A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="005E6A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welzijn en Sport ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0079184E" w:rsidR="00AC34C9" w:rsidP="0079184E" w:rsidRDefault="00AC34C9" w14:paraId="33D9F58A" w14:textId="77777777">
-[...59 lines deleted...]
-    <w:p w:rsidRPr="0079184E" w:rsidR="00AC34C9" w:rsidP="0079184E" w:rsidRDefault="00AC34C9" w14:paraId="63FD04A1" w14:textId="77777777">
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="007C3453" w14:paraId="77AC9034" w14:textId="7BF96EFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453" w:rsidR="005E6A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="32250105" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
           <w:tab w:val="left" w:pos="-567"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="566"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1700"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2834"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3968"/>
           <w:tab w:val="left" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5102"/>
           <w:tab w:val="left" w:pos="5669"/>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="left" w:pos="6803"/>
           <w:tab w:val="left" w:pos="7370"/>
           <w:tab w:val="left" w:pos="7937"/>
           <w:tab w:val="left" w:pos="8504"/>
           <w:tab w:val="left" w:pos="9071"/>
           <w:tab w:val="left" w:pos="9637"/>
           <w:tab w:val="left" w:pos="10205"/>
           <w:tab w:val="left" w:pos="10771"/>
           <w:tab w:val="left" w:pos="11339"/>
           <w:tab w:val="left" w:pos="11905"/>
           <w:tab w:val="left" w:pos="12473"/>
           <w:tab w:val="left" w:pos="13039"/>
           <w:tab w:val="left" w:pos="13605"/>
           <w:tab w:val="left" w:pos="14173"/>
           <w:tab w:val="left" w:pos="14739"/>
           <w:tab w:val="left" w:pos="15307"/>
           <w:tab w:val="left" w:pos="15873"/>
           <w:tab w:val="left" w:pos="16441"/>
           <w:tab w:val="left" w:pos="17007"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="18"/>
-[...22 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="005E6A3F" w:rsidP="005E6A3F" w:rsidRDefault="005E6A3F" w14:paraId="74873D03" w14:textId="07F25495">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ter griffie van de Tweede Kamer der Staten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Generaal ontvangen op 19 mei 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De wens om over de voorgenomen voordracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>voor de vast te stellen ministeriële regeling nadere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>inlichtingen te ontvangen kan door ten minste dertig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>leden van de Kamer te kennen worden gegeven uiterlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>op 18 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De voordracht voor de vast te stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ministeriële regeling kan niet eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>worden gedaan dan op 19 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>dan wel binnen veertien dagen na het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>verstrekken van de in de vorige volzin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>bedoelde inlichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C3453" w:rsidR="004E5D09" w:rsidP="005E6A3F" w:rsidRDefault="004E5D09" w14:paraId="3562E666" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007C3453" w:rsidR="004E5D09" w:rsidSect="005E6A3F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="384211F3" w14:textId="77777777" w:rsidR="00C73A3E" w:rsidRDefault="00C73A3E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A0C6EF3" w14:textId="77777777" w:rsidR="00DD2A1E" w:rsidRDefault="00DD2A1E" w:rsidP="005E6A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C89E86E" w14:textId="77777777" w:rsidR="00C73A3E" w:rsidRDefault="00C73A3E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6306B49A" w14:textId="77777777" w:rsidR="00DD2A1E" w:rsidRDefault="00DD2A1E" w:rsidP="005E6A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58E407D9" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="005E6A3F" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16C6DAC2" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="005E6A3F" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E011E5B" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="005E6A3F" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B6A1C24" w14:textId="77777777" w:rsidR="00C73A3E" w:rsidRDefault="00C73A3E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02FE3B4A" w14:textId="77777777" w:rsidR="00DD2A1E" w:rsidRDefault="00DD2A1E" w:rsidP="005E6A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54238C05" w14:textId="77777777" w:rsidR="00C73A3E" w:rsidRDefault="00C73A3E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C78BDFE" w14:textId="77777777" w:rsidR="00DD2A1E" w:rsidRDefault="00DD2A1E" w:rsidP="005E6A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1FAD828A" w14:textId="77777777" w:rsidR="00B17847" w:rsidRPr="003B44B4" w:rsidRDefault="00AE5482" w:rsidP="00B17847">
+    <w:p w14:paraId="34469FF8" w14:textId="05D9133E" w:rsidR="005E6A3F" w:rsidRPr="007C3453" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B44B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B44B4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 28140, nr. 126</w:t>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 28 140, nr. 126</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5E75BB60" w14:textId="77777777" w:rsidR="00B17847" w:rsidRPr="00354DFF" w:rsidRDefault="00AE5482" w:rsidP="00B17847">
+    <w:p w14:paraId="1473C3DD" w14:textId="3CF2E5A6" w:rsidR="005E6A3F" w:rsidRPr="007C3453" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B44B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B44B4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staatscourant nr. 14895, 24 maart 2016 en Staatscourant nr. 34287, 6 juli 2021</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="65A24A82" w14:textId="77777777" w:rsidR="00B17847" w:rsidRPr="003B44B4" w:rsidRDefault="00AE5482" w:rsidP="00B17847">
+    <w:p w14:paraId="382DB5CD" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="007C3453" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B44B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B44B4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de periode 2016-2020: 2191 donoren</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1E114800" w14:textId="77777777" w:rsidR="00B17847" w:rsidRPr="003B44B4" w:rsidRDefault="00AE5482" w:rsidP="00B17847">
+    <w:p w14:paraId="4CA43C02" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="007C3453" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B44B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B44B4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de periode 2016-2020: in totaal € 3,2 miljoen en gemiddeld € 1.499 per donor</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1803FB9F" w14:textId="77777777" w:rsidR="00B17847" w:rsidRDefault="00AE5482" w:rsidP="00B17847">
+    <w:p w14:paraId="539EFDF4" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="007C3453" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B44B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3453">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B44B4">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="007C3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 28140, nr. 126</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...321 lines deleted...]
-  <w:p w14:paraId="62B8EB26" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00AE5482">
+  <w:p w14:paraId="44EDE24A" w14:textId="77777777" w:rsidR="005E6A3F" w:rsidRPr="005E6A3F" w:rsidRDefault="005E6A3F" w:rsidP="005E6A3F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...304 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1207ED07" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5FB04F22" w14:textId="77777777" w:rsidR="00817ABE" w:rsidRPr="005E6A3F" w:rsidRDefault="00817ABE" w:rsidP="005E6A3F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...110 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E4B6BA9" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="061081E6" w14:textId="77777777" w:rsidR="00817ABE" w:rsidRPr="005E6A3F" w:rsidRDefault="00817ABE" w:rsidP="005E6A3F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...425 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B33CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="073260D8"/>
     <w:lvl w:ilvl="0" w:tplc="B9A8D624">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B2862E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -3397,162 +2638,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F1EA2404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558A576F"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="593E6ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A566B60"/>
     <w:lvl w:ilvl="0" w:tplc="A13ABAB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="858A7E62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3620,417 +2749,145 @@
     <w:lvl w:ilvl="7" w:tplc="44EEB060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E838298E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1223516193">
+  <w:num w:numId="1" w16cid:durableId="1223516193">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="673990778">
+  <w:num w:numId="2" w16cid:durableId="673990778">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2014912158">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="2014912158">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="170"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3083"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...180 lines deleted...]
-    <w:rsid w:val="00FD46DD"/>
+    <w:rsidRoot w:val="005E6A3F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rsid w:val="007C3453"/>
+    <w:rsid w:val="00817ABE"/>
+    <w:rsid w:val="00B62130"/>
+    <w:rsid w:val="00CA71D0"/>
+    <w:rsid w:val="00DD2A1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3083"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2615847B"/>
+  <w14:docId w14:val="57BCECE6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{096AC67B-813C-4C49-A374-4F92EF6818D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4371,1032 +3228,1272 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...13 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...10 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:before="340" w:after="170"/>
-[...41 lines deleted...]
-    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A3F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...32 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevenskop">
     <w:name w:val="Huisstijl - Afzendgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensW1">
     <w:name w:val="Huisstijl - Afzendgegevens W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Algemenevoorwaarden">
     <w:name w:val="Huisstijl - Algemene voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...24 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensC">
     <w:name w:val="Huisstijl - Afzendgegevens C"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensMdtn">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegevenskop">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B17847"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B17847"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B17847"/>
+    <w:rsid w:val="005E6A3F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E6A3F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E6A3F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1157</ap:Words>
-  <ap:Characters>6367</ap:Characters>
+  <ap:Words>1257</ap:Words>
+  <ap:Characters>6916</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7509</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8157</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>